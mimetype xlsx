--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -955,159 +955,159 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>776</v>
+        <v>793</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>798</v>
+        <v>816</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>652</v>
+        <v>666</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>793</v>
+        <v>811</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>793</v>
+        <v>811</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>510</v>
+        <v>521</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>705</v>
+        <v>721</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
@@ -1153,51 +1153,51 @@
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>723</v>
+        <v>739</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
@@ -1243,51 +1243,51 @@
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>590</v>
+        <v>603</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
@@ -1297,51 +1297,51 @@
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>554</v>
+        <v>567</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
@@ -1495,87 +1495,87 @@
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>554</v>
+        <v>567</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>492</v>
+        <v>503</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>510</v>
+        <v>521</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
@@ -1601,107 +1601,109 @@
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="E42" s="5"/>
+      <c r="E42" s="5">
+        <v>0</v>
+      </c>
       <c r="F42" s="13">
-        <v>439</v>
+        <v>449</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>873</v>
+        <v>893</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>731</v>
+        <v>748</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>501</v>
+        <v>512</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
@@ -1783,51 +1785,51 @@
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>669</v>
+        <v>685</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>