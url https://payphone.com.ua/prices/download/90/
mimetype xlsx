--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -955,159 +955,159 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>793</v>
+        <v>791</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>816</v>
+        <v>814</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>721</v>
+        <v>719</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
@@ -1153,51 +1153,51 @@
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>739</v>
+        <v>737</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
@@ -1243,51 +1243,51 @@
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
@@ -1297,51 +1297,51 @@
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>567</v>
+        <v>565</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
@@ -1495,87 +1495,87 @@
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>567</v>
+        <v>565</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
@@ -1605,105 +1605,105 @@
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" s="13">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>893</v>
+        <v>891</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>748</v>
+        <v>746</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
@@ -1785,51 +1785,51 @@
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>