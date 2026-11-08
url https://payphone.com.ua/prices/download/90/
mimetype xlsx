--- v2 (2026-08-10)
+++ v3 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>FM модулятори</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -459,50 +459,59 @@
     <t>IDM00-00004531-Black</t>
   </si>
   <si>
     <t>Автомобільний FM Модулятор C1 Black</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-fm-modulyator-c1/</t>
   </si>
   <si>
     <t>IDM00-00001469-Black</t>
   </si>
   <si>
     <t>Автомобільний FM Модулятор Inkax CC-06 Black</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-fm-modulyator-inkax-cc-06/</t>
   </si>
   <si>
     <t>IDM00-00001470-Black</t>
   </si>
   <si>
     <t>Автомобільний FM Модулятор Inkax CC-07 Black</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-fm-modulyator-inkax-cc-07/</t>
+  </si>
+  <si>
+    <t>IDM00-00006618-Black</t>
+  </si>
+  <si>
+    <t>Автомобильный FM Модулятор BOROFONE BC59 QC3.0  Bluetooth Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomobilnyy-fm-modulyator-borofone-bc59-qc3-0-bluetooth/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -876,62 +885,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-moxom-mx-vc05/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-xo-bcc01/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-tornado-m23/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-tornado-m25/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-tornado-m31/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-tornado-m21/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-tornado-m27/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-m12/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x9/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-wuw-c14/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-wuw-c12-usb-usb-c-3-1-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-kcb-905-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-m6-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-g23-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-m5/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-wuw-c13/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x15-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-wuw-c152/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-a10/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x14/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-q15/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-q18s/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-a17/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x13/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-wuw-c150/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-m9/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-g7/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-avantis-acc03/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-avantis-acc08-with-ambilight/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-avantis-acc11-with-ambilight/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x12/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-avantis-acc10-smart-bluetooth-mp3-3-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-avantis-acc16-pd30w/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-avantis-acc17/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-acc24-superior-car-bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-hoco-e71-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-hoco-e82-guerrero/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-hoco-e81-usb-c-pd-30w-1usb-qc3-0-18w/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-c1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-inkax-cc-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-inkax-cc-07/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-moxom-mx-vc05/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-xo-bcc01/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-tornado-m23/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-tornado-m25/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-tornado-m31/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-tornado-m21/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-tornado-m27/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-m12/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x9/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-wuw-c14/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-wuw-c12-usb-usb-c-3-1-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-kcb-905-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-m6-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-g23-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-m5/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-wuw-c13/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x15-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-wuw-c152/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-a10/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x14/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-q15/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-q18s/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-a17/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x13/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-wuw-c150/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-m9/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-g7/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-avantis-acc03/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-avantis-acc08-with-ambilight/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-avantis-acc11-with-ambilight/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x12/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-avantis-acc10-smart-bluetooth-mp3-3-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-avantis-acc16-pd30w/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-avantis-acc17/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-acc24-superior-car-bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-hoco-e71-bluetooth/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-hoco-e82-guerrero/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-hoco-e81-usb-c-pd-30w-1usb-qc3-0-18w/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-c1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-inkax-cc-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-fm-modulyator-inkax-cc-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-fm-modulyator-borofone-bc59-qc3-0-bluetooth/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F52"/>
+  <dimension ref="A1:F53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F52" sqref="F52"/>
+      <selection activeCell="F53" sqref="F53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -955,159 +964,159 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>791</v>
+        <v>812</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>814</v>
+        <v>836</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>665</v>
+        <v>683</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>810</v>
+        <v>831</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>810</v>
+        <v>831</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>520</v>
+        <v>534</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>719</v>
+        <v>738</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
@@ -1153,51 +1162,51 @@
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>737</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
@@ -1243,51 +1252,51 @@
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>602</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
@@ -1297,51 +1306,51 @@
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>565</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
@@ -1495,87 +1504,87 @@
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>565</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>502</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>520</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
@@ -1605,105 +1614,105 @@
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" s="13">
-        <v>448</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>891</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>746</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>511</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
@@ -1785,51 +1794,69 @@
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>683</v>
+        <v>701</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4">
+        <v>48</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="13">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -1842,50 +1869,51 @@
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>