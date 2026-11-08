--- v3 (2026-09-24)
+++ v4 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3596">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Акумулятори</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -9729,50 +9729,1121 @@
     <t>MBe6d6d78c-4bab-11ee-8dae-000c29e79893</t>
   </si>
   <si>
     <t>Універсальний зарядний пристрій Liitokala Lii-PL2 для Li-ion/Ni-Mh/Ni-Cd акумуляторів</t>
   </si>
   <si>
     <t>https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-liitokala-lii-pl2-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/</t>
   </si>
   <si>
     <t>MBa30b0111-faa2-11f0-8e12-000c29e7989d</t>
   </si>
   <si>
     <t>Універсальний зарядний пристрій Liitokala Lii-S4 для Li-ion/Ni-Mh/Ni-Cd акумуляторів</t>
   </si>
   <si>
     <t>https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-liitokala-lii-s4-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/</t>
   </si>
   <si>
     <t>MBd0b87d2b-faa2-11f0-8e12-000c29e7989d</t>
   </si>
   <si>
     <t>Універсальний зарядний пристрій RABLEX RB419 для Li-ion/Ni-Mh/Ni-Cd акумуляторів</t>
   </si>
   <si>
     <t>https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-rablex-rb419-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/</t>
+  </si>
+  <si>
+    <t>MB9083b7db-b996-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Huawei HB4242B4EBW/Honor 6/H60-L02</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-huawei-hb4242b4ebw-honor-6-h60-l02/</t>
+  </si>
+  <si>
+    <t>MBf92e8746-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Huawei HB4342A1RBC/ Honor 4A/Honor 5/Honor 5A/Y6/Y5 II</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-huawei-hb4342a1rbc-honor-4a-honor-5-honor-5a-y6-y5-ii/</t>
+  </si>
+  <si>
+    <t>MBe9840ddf-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Huawei HB434666RBC WiFi-router</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-huawei-hb434666rbc-wifi-router/</t>
+  </si>
+  <si>
+    <t>MBd84aeb0b-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Huawei HB526379EBC/Y6 PRO</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-huawei-hb526379ebc-y6-pro/</t>
+  </si>
+  <si>
+    <t>MBc8300fcd-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Huawei HB5V1/Y300/U8833</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-huawei-hb5v1-y300-u8833/</t>
+  </si>
+  <si>
+    <t>MBb3723439-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone iPad 2/A1376</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-ipad-2-a1376/</t>
+  </si>
+  <si>
+    <t>MB995f2e77-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone iPhone 12</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-iphone-12/</t>
+  </si>
+  <si>
+    <t>MB87a2f92d-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone iPhone 13 Pro</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-iphone-13-pro/</t>
+  </si>
+  <si>
+    <t>MB76d27c58-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone iPhone 13 Pro Max</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-iphone-13-pro-max/</t>
+  </si>
+  <si>
+    <t>MB65cd5a6b-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone iPhone 14</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-iphone-14/</t>
+  </si>
+  <si>
+    <t>MB563359a7-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone iPhone 14 Pro</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-iphone-14-pro/</t>
+  </si>
+  <si>
+    <t>MB45fc42e5-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone iPhone 14 Pro Max</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-iphone-14-pro-max/</t>
+  </si>
+  <si>
+    <t>MB360910be-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone iPhone XR</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-iphone-xr/</t>
+  </si>
+  <si>
+    <t>MB24e63217-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Meizu BA822/M8 Note</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-meizu-ba822-m8-note/</t>
+  </si>
+  <si>
+    <t>MB148d7e37-b997-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Motorola MC50/Moto G60/Moto G40</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-motorola-mc50-moto-g60-moto-g40/</t>
+  </si>
+  <si>
+    <t>MBfeb1fd53-b996-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Motorola ND40/Moto Edge 30</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-motorola-nd40-moto-edge-30/</t>
+  </si>
+  <si>
+    <t>MBee0ba270-b996-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Motorola ND50/XT2173 Moto G31</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-motorola-nd50-xt2173-moto-g31/</t>
+  </si>
+  <si>
+    <t>MBde1cc8d4-b996-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Motorola NE50/Moto G82/Moto G72/Moto G52</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-motorola-ne50-moto-g82-moto-g72-moto-g52/</t>
+  </si>
+  <si>
+    <t>MBcd0c9a1b-b996-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Motorola NP44/Moto S39 Pro/Edge 30 Fusion/Edge 40/ Moto S30 Pro</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-motorola-np44-moto-s39-pro-edge-30-fusion-edge-40-moto-s30-pro/</t>
+  </si>
+  <si>
+    <t>MBbc7a5aec-b996-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Motorola PC50/Moto G14 PAYF0010IN</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-motorola-pc50-moto-g14-payf0010in/</t>
+  </si>
+  <si>
+    <t>MBa744f5e0-b996-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Motorola PH50/Moto G23 XT2333</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-motorola-ph50-moto-g23-xt2333/</t>
+  </si>
+  <si>
+    <t>MB04aa17da-b97a-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Motorola QF50/Moto G34 XT2363-2/Moto G Play 2024/Moto G04 XT2421-2</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-motorola-qf50-moto-g34-xt2363-2-moto-g-play-2024-moto-g04-xt2421-2/</t>
+  </si>
+  <si>
+    <t>MBf3edb305-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Nokia BL-4C</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-nokia-bl-4c/</t>
+  </si>
+  <si>
+    <t>MBe10ba0a1-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone OnePlus BLP685/ 6/6T/ 7</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-oneplus-blp685-6-6t-7/</t>
+  </si>
+  <si>
+    <t>MBcf159f7c-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone OnePlus BLP699/7 Pro</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-oneplus-blp699-7-pro/</t>
+  </si>
+  <si>
+    <t>MBbbfb5224-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone OnePlus BLP759/ 8 Pro / 8 Pro 5G/IN2020/IN2021</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-oneplus-blp759-8-pro-8-pro-5g-in2020-in2021/</t>
+  </si>
+  <si>
+    <t>MBabad0121-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone OnePlus BLP761/ 8</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-oneplus-blp761-8/</t>
+  </si>
+  <si>
+    <t>MB93fd1ef0-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone OnePlus BLP813/ Nord N100/N200 5G</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-oneplus-blp813-nord-n100-n200-5g/</t>
+  </si>
+  <si>
+    <t>MB82e320b8-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone OnePlus BLP815/Nord N10 5G</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-oneplus-blp815-nord-n10-5g/</t>
+  </si>
+  <si>
+    <t>MB6f80ee99-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone OnePlus BLP829/ 9</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-oneplus-blp829-9/</t>
+  </si>
+  <si>
+    <t>MB5f7da70b-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone OnePlus BLP861/9RT/Nord 2 5G</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-oneplus-blp861-9rt-nord-2-5g/</t>
+  </si>
+  <si>
+    <t>MB4c82abca-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone OnePlus BLP899/10 Pro/10T</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-oneplus-blp899-10-pro-10t/</t>
+  </si>
+  <si>
+    <t>MB3d32677f-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone OnePlus BLP903/Nord 2 CE 5G</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-oneplus-blp903-nord-2-ce-5g/</t>
+  </si>
+  <si>
+    <t>MB2d0ed4d5-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone OnePlus BLP975/ 11/ 11R</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-oneplus-blp975-11-11r/</t>
+  </si>
+  <si>
+    <t>MB1d644c15-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung A05/WT-S-N28</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-a05-wt-s-n28/</t>
+  </si>
+  <si>
+    <t>MB0db4cf87-b979-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung A05S/SLC-51</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-a05s-slc-51/</t>
+  </si>
+  <si>
+    <t>MBfbdf4a8c-b978-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung A105/A10/A750/ A7/M105/M10/EB-BA750ABU</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-a105-a10-a750-a7-m105-m10-eb-ba750abu/</t>
+  </si>
+  <si>
+    <t>MBec11061b-b978-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung A13(5G)/M13//EB-BA136ABY</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-a13-5g-m13-eb-ba136aby/</t>
+  </si>
+  <si>
+    <t>MBda80523c-b978-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung A14/EB-BA146ABY</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-a14-eb-ba146aby/</t>
+  </si>
+  <si>
+    <t>MBc967e0ad-b978-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung A205/20/A305/A30/A307/A30s/A505/A50/EB-BA505/EB-BA505ABU</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-a205-20-a305-a30-a307-a30s-a505-a50-eb-ba505-eb-ba505abu/</t>
+  </si>
+  <si>
+    <t>MBb869160d-b978-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung A32(5G)/A42(5G)/A72/M32/EB-BA426ABY</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-a32-5g-a42-5g-a72-m32-eb-ba426aby/</t>
+  </si>
+  <si>
+    <t>MB8d59a653-b977-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung A515/A51/EB-BA515ABY</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-a515-a51-eb-ba515aby/</t>
+  </si>
+  <si>
+    <t>MB7864c602-b977-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung A70 (2019) (A705)/EB-BA705ABU</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-a70-2019-a705-eb-ba705abu/</t>
+  </si>
+  <si>
+    <t>MB640edf29-b977-11f1-8e2c-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung G360H Galaxy Core Prime/EB-BG360CBE</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-g360h-galaxy-core-prime-eb-bg360cbe/</t>
+  </si>
+  <si>
+    <t>MBc8f4d1fa-bb37-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung G850F Galaxy Alpha/EB-BG850BBE</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-g850f-galaxy-alpha-eb-bg850bbe/</t>
+  </si>
+  <si>
+    <t>MBc8f4d1f9-bb37-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung G930A Galaxy S7/EB-BG930ABE</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-g930a-galaxy-s7-eb-bg930abe/</t>
+  </si>
+  <si>
+    <t>MBc8f4d1fb-bb37-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung G955 S8 Plus/BE-BG955ABE</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-g955-s8-plus-be-bg955abe/</t>
+  </si>
+  <si>
+    <t>MBe9eee96b-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung M12/M20s/M30s/M21/M31/EB-BM207ABY</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-m12-m20s-m30s-m21-m31-eb-bm207aby/</t>
+  </si>
+  <si>
+    <t>MBe9eee969-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung M207/M20s/M307/M30s/EB-BM207ABY</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-m207-m20s-m307-m30s-eb-bm207aby/</t>
+  </si>
+  <si>
+    <t>MBe9eee966-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung N5100/N5110/SP3770E1H</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-n5100-n5110-sp3770e1h/</t>
+  </si>
+  <si>
+    <t>MBe9eee963-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung N950/Note 8/EB-BN950ABA/ABE</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-n950-note-8-eb-bn950aba-abe/</t>
+  </si>
+  <si>
+    <t>MBe9eee961-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Doolike High Capacity APPLE IPHONE 5S | 5C 1700 mAh</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-doolike-high-capacity-apple-iphone-5s-5c-1700-mah/</t>
+  </si>
+  <si>
+    <t>MB9162600e-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung P3100/P3110/P6200/SP4960C3B</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-p3100-p3110-p6200-sp4960c3b/</t>
+  </si>
+  <si>
+    <t>MB91626014-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung P3200 Tab 3/T210/T211/T4000E</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-p3200-tab-3-t210-t211-t4000e/</t>
+  </si>
+  <si>
+    <t>MB91626019-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung P5200/5210/5220/T4500E</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-p5200-5210-5220-t4500e/</t>
+  </si>
+  <si>
+    <t>MB91626008-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung S20 Plus/EB-BG985ABY</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-s20-plus-eb-bg985aby/</t>
+  </si>
+  <si>
+    <t>MB8a30a68b-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung S20/EB-BG980ABY</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-s20-eb-bg980aby/</t>
+  </si>
+  <si>
+    <t>MB91626002-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung S21 Ultra/EB-BG998ABY</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-s21-ultra-eb-bg998aby/</t>
+  </si>
+  <si>
+    <t>MBe038e471-bb38-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung T231/T230/T235/EB-BT230FBE</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-t231-t230-t235-eb-bt230fbe/</t>
+  </si>
+  <si>
+    <t>MBd467123e-bb38-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung T355/T350/T357/EB-BT355ABE</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-t355-t350-t357-eb-bt355abe/</t>
+  </si>
+  <si>
+    <t>MBd4671243-bb38-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung T710 Tab S2 8.0/EB-BT710ABE</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-t710-tab-s2-8-0-eb-bt710abe/</t>
+  </si>
+  <si>
+    <t>MBd4671242-bb38-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Samsung T8220E Note 10.1/SM-P600</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-samsung-t8220e-note-10-1-sm-p600/</t>
+  </si>
+  <si>
+    <t>MBd467123d-bb38-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BM3D/Mi8 SE</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bm3d-mi8-se/</t>
+  </si>
+  <si>
+    <t>MBe9eee972-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BM3L/Mi9</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bm3l-mi9/</t>
+  </si>
+  <si>
+    <t>MBd4671230-bb38-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BM58/Redmi 11T Pro/Mi Mix 4</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bm58-redmi-11t-pro-mi-mix-4/</t>
+  </si>
+  <si>
+    <t>MBd4671235-bb38-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BM5J/Poco X5/Redmi Note 12/12T/Redmi K50 Ultra</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bm5j-poco-x5-redmi-note-12-12t-redmi-k50-ultra/</t>
+  </si>
+  <si>
+    <t>MBd4671239-bb38-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BM61/Mi Pad 2</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bm61-mi-pad-2/</t>
+  </si>
+  <si>
+    <t>MBe3a08131-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BM62/Mi Pad 3</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bm62-mi-pad-3/</t>
+  </si>
+  <si>
+    <t>MB7039e451-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BN31/Mi A1/Mi 5X/Note 5A</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bn31-mi-a1-mi-5x-note-5a/</t>
+  </si>
+  <si>
+    <t>MB7039e458-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BN39/Mi Play</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bn39-mi-play/</t>
+  </si>
+  <si>
+    <t>MBe3a0812d-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BN41/Redmi Note 4</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bn41-redmi-note-4/</t>
+  </si>
+  <si>
+    <t>MBe3a0812b-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BN48/Redmi Note 6 Pro</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bn48-redmi-note-6-pro/</t>
+  </si>
+  <si>
+    <t>MBb11484c3-b998-11f1-8e2d-000c29e7989d</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BN5K/Poco C55/Redmi 12C</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bn5k-poco-c55-redmi-12c/</t>
+  </si>
+  <si>
+    <t>MBe9eee95f-bb36-11ec-80bc-000c2995827f</t>
+  </si>
+  <si>
+    <t>АКБ Borofone Xiaomi BN5Q/Xiaomi Poco C65/Redmi 13C/Redmi 13C 5G</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akb-borofone-xiaomi-bn5q-xiaomi-poco-c65-redmi-13c-redmi-13c-5g/</t>
+  </si>
+  <si>
+    <t>MBa0a3c901-bbcc-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Батарейка AAA щелочная HOCO JA2A LR03 1.5V, 2 штуки</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/batareyka-aaa-shchelochnaya-hoco-ja2a-lr03-1-5v-2-shtuki/</t>
+  </si>
+  <si>
+    <t>IDM00-00006692-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung S21 Ultra G998 / EB-BG998ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-s21-ultra-g998-eb-bg998aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006697-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung A54 5G A546 / EB-BA546ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-a54-5g-a546-eb-ba546aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006708-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BN5W / Xiaomi Redmi Note 14 Pro 5G AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bn5w-xiaomi-redmi-note-14-pro-5g/</t>
+  </si>
+  <si>
+    <t>IDM00-00006718-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BN68 / Redmi 15C (4G/5G),Poco C85 AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bn68-redmi-15c-4g-5g-poco-c85/</t>
+  </si>
+  <si>
+    <t>IDM00-00006702-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung S24 Ultra / EB-BS928AB AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-s24-ultra-eb-bs928ab/</t>
+  </si>
+  <si>
+    <t>IDM00-00006704-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Motorola G84 / QB50 AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-motorola-g84-qb50/</t>
+  </si>
+  <si>
+    <t>IDM00-00006705-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Motorola Edge 40 Neo / QM50 AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-motorola-edge-40-neo-qm50/</t>
+  </si>
+  <si>
+    <t>IDM00-00006717-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung Galaxy A73 5G / EB-BM526ABS, EB-BM526ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-galaxy-a73-5g-eb-bm526abs-eb-bm526aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006686-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BN5X / Xiaomi Redmi 14C, Poco C75 AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bn5x-xiaomi-redmi-14c-poco-c75/</t>
+  </si>
+  <si>
+    <t>IDM00-00006711-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BM5N / Xiaomi Poco F5 Pro AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bm5n-xiaomi-poco-f5-pro/</t>
+  </si>
+  <si>
+    <t>IDM00-00006712-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung Galaxy A25 5G / EB-BA256ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-galaxy-a25-5g-eb-ba256aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006694-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BN5T / Xiaomi Redmi 13/Poco M6 4G AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bn5t-xiaomi-redmi-13-poco-m6-4g/</t>
+  </si>
+  <si>
+    <t>IDM00-00006695-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung Galaxy S23 Ultra / EB-BS918ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-galaxy-s23-ultra-eb-bs918aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006703-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Motorola G24 Power, G54, G54 Power / PC60 AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-motorola-g24-power-g54-g54-power-pc60/</t>
+  </si>
+  <si>
+    <t>IDM00-00006706-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Motorola Edge 50 Fusio / QC50 AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-motorola-edge-50-fusio-qc50/</t>
+  </si>
+  <si>
+    <t>IDM00-00006710-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung G991 Galaxy S21 /  EB-BG991ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-g991-galaxy-s21-eb-bg991aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006722-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Nokia BL-L5P AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-nokia-bl-l5p/</t>
+  </si>
+  <si>
+    <t>IDM00-00006696-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung A15 A155 /EB-BA156ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-a15-a155-eb-ba156aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006689-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung A33 A336 5G / EB-BA336ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-a33-a336-5g-eb-ba336aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006716-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BN65 / Redmi 10 AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bn65-redmi-10/</t>
+  </si>
+  <si>
+    <t>IDM00-00006720-AA-Class</t>
+  </si>
+  <si>
+    <t>Аккумулятор Nokia BL-L5K AA-Class</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-nokia-bl-l5k/</t>
+  </si>
+  <si>
+    <t>IDM00-00006720-A-Class</t>
+  </si>
+  <si>
+    <t>Аккумулятор Nokia BL-L5K A-Class</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-nokia-bl-l5k/?sku=130176</t>
+  </si>
+  <si>
+    <t>IDM00-00006720-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Nokia BL-L5K AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-nokia-bl-l5k/?sku=130223</t>
+  </si>
+  <si>
+    <t>IDM00-00006721-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Nokia BL-L5J AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-nokia-bl-l5j/</t>
+  </si>
+  <si>
+    <t>IDM00-00006690-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BM5T / Xiaomi 13T / 14T / Poco X6 Pro / F6 Pro / M6 Pro 4G / Redmi Note 13 Pro 4G AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bm5t-xiaomi-13t-14t-poco-x6-pro-f6-pro-m6-pro-4g-redmi-note-13-pro-4g/</t>
+  </si>
+  <si>
+    <t>IDM00-00006693-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung Galaxy S23 Plus / EB-BS916ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-galaxy-s23-plus-eb-bs916aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006691-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung S23 / EB-BS911ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-s23-eb-bs911aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006723-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung Galaxy A56 5G / EB-BA566ASE AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-galaxy-a56-5g-eb-ba566ase/</t>
+  </si>
+  <si>
+    <t>IDM00-00006724-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Nokia BL-6Q AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-nokia-bl-6q/</t>
+  </si>
+  <si>
+    <t>IDM00-00006687-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung A53 A536 5G / EB-BA536ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-a53-a536-5g-eb-ba536aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006688-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung A34 5G SM-A346 / EB-BA346ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-a34-5g-sm-a346-eb-ba346aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006699-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung A35 5G A356 / EB-BA546ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-a35-5g-a356-eb-ba546aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006684-AAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BN5P Xiaomi Redmi Note 13 4G, 5G AAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bn5p-xiaomi-redmi-note-13-4g-5g/</t>
+  </si>
+  <si>
+    <t>IDM00-00006684-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BN5P Xiaomi Redmi Note 13 4G, 5G AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bn5p-xiaomi-redmi-note-13-4g-5g/?sku=130256</t>
+  </si>
+  <si>
+    <t>IDM00-00006713-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung S24 / EB-BS922ABE AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-s24-eb-bs922abe/</t>
+  </si>
+  <si>
+    <t>IDM00-00006700-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung A55 5G A556 / EB-BA256ABS AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-a55-5g-a556-eb-ba256abs/</t>
+  </si>
+  <si>
+    <t>IDM00-00006701-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung Note 20 Ultra N985F / EB-BN985ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-note-20-ultra-n985f-eb-bn985aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006707-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Tecno BL-49ST / Spark 10, Spark 10 Pro, Spark 20, Spark 20C AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-tecno-bl-49st-spark-10-spark-10-pro-spark-20-spark-20c/</t>
+  </si>
+  <si>
+    <t>IDM00-00006719-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung Galaxy A36 / EB-BA566ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-galaxy-a36-eb-ba566aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006685-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BN5Q / Xiaomi Poco C65, Redmi 13C, Redmi 13C 5G AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bn5q-xiaomi-poco-c65-redmi-13c-redmi-13c-5g/</t>
+  </si>
+  <si>
+    <t>IDM00-00006698-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung A05 A055 / WT-S-N28 AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-a05-a055-wt-s-n28/</t>
+  </si>
+  <si>
+    <t>IDM00-00006709-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BP4J / Redmi Note 12 Pro+5G AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bp4j-redmi-note-12-pro-5g/</t>
+  </si>
+  <si>
+    <t>IDM00-00006714-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Samsung Galaxy S23 FE / EB-BS711ABY AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-samsung-galaxy-s23-fe-eb-bs711aby/</t>
+  </si>
+  <si>
+    <t>IDM00-00006715-AAAA</t>
+  </si>
+  <si>
+    <t>Аккумулятор Xiaomi BM5S / 13T Pro, Redmi K60 Ultra AAAA</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyator-xiaomi-bm5s-13t-pro-redmi-k60-ultra/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -10146,62 +11217,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-100-60000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-station-remax-rpp-568-270000mah-1200w/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadnaya-stantsiya-45000mah-konfulon-cn01-5a-150w/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadna-stants-ya-oukitel-p2400e-2400-vt-2048-vt-god-lifepo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-jhl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-joyroom-mgd-005-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/?sku=100624" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-solar-c-led-20000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-pb-11-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-protech-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-linkage-led-light-lkp-17-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/?sku=93500" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/?sku=93502" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/?sku=101800" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/?sku=93505" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx60-60000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-a-t70-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-ttec-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-phixi-p18-10000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-dca0050-dx382-20000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/?sku=128589" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-apple-magsafe-5000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-650-60000mah-100w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-117-50000mah-27w-22-5w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a375-50000-mah-65w/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj57a-20000mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-fulltech-ep42-20000mah-65-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hepu-hp254-40000-mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-temco-syp5225-50000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-60000mah-rpp-565/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx10-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a369-30000-mah-pd-22-5w-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-21700-p42a-molicel-4200mah-45a/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-visokostrumoviy-molicel-inr-21700-p45b-3-7-v-4500-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-6s2p-8000-mah-li-ion-lishen/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x9-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x9-mini/?sku=91016" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-8x-hb386590ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-8x-hb386590ecw/?sku=91024" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-2019-hb396286ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-2019-hb396286ecw/?sku=100568" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-z-hb446486ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-z-hb446486ecw/?sku=91027" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p10-hb386280ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p10-hb386280ecw/?sku=91029" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl214-a316i/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl214-a316i/?sku=91033" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl261-k5-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl261-k5-note/?sku=101642" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl220-s850/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl220-s850/?sku=91048" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm48-mi-note-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm48-mi-note-2/?sku=100570" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm34-mi-note-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm34-mi-note-pro/?sku=91070" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn39-mi-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn39-mi-play/?sku=101643" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3j-mi8-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3j-mi8-lite/?sku=91087" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3e-mi8/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3e-mi8/?sku=100571" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-48th-e988-optimus-g-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-48th-e988-optimus-g-pro/?sku=101644" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-51yf-g4-h540f/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-51yf-g4-h540f/?sku=91102" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-45a1h-k10/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-45a1h-k10/?sku=101645" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-44jh-p700-l4-l5-l7/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-44jh-p700-l4-l5-l7/?sku=91115" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-44jr-p940/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-44jr-p940/?sku=91118" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt68-m3-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt68-m3-mini/?sku=91126" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt030-mx3/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt030-mx3/?sku=91128" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt41-mx4-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt41-mx4-pro/?sku=91132" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a310-galaxy-a3-eb-ba310abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a310-galaxy-a3-eb-ba310abe/?sku=91138" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a520-galaxy-a5-2017-eb-ba520abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a520-galaxy-a5-2017-eb-ba520abe/?sku=91144" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a700f-galaxy-a7-2015-eb-ba700abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a700f-galaxy-a7-2015-eb-ba700abe/?sku=101647" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g313hn-galaxy-ace-4-eb-bg313bbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g313hn-galaxy-ace-4-eb-bg313bbe/?sku=100575" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g850f-galaxy-alpha-eb-bg850bbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g850f-galaxy-alpha-eb-bg850bbe/?sku=91152" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i8262-galaxy-core-b150ae/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i8262-galaxy-core-b150ae/?sku=91155" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i8552-galaxy-win-eb585157lu/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i8552-galaxy-win-eb585157lu/?sku=91157" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n9000-galaxy-note-3-b800be/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n9000-galaxy-note-3-b800be/?sku=91169" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n910c-galaxy-note-4-eb-bn910bbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n910c-galaxy-note-4-eb-bn910bbe/?sku=91171" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-s7262-galaxy-star-plus-duos-b100ae/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-s7262-galaxy-star-plus-duos-b100ae/?sku=101649" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-c-xt1750-hc40/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-c-xt1750-hc40/?sku=91190" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-e4-plus-xt1771-he50/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-e4-plus-xt1771-he50/?sku=100576" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-6m/?sku=91269" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5b/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5b/?sku=91271" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5b/?sku=91272" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-4l/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-4l/?sku=91277" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-4l/?sku=91278" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4d/?sku=91282" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4d/?sku=91283" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-49ft-spark-5-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba793-pro-7-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba793-pro-7-plus/?sku=91660" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-12-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-samsung-g360h-j2-2100-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-samsung-x200-900-mah-ab463446bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-xiaomi-bn31-3100-mah-mi-5x-mi-a1-note-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-xiaomi-bn34-2100-mah-redmi-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-xiaomi-bn51-5000-mah-redmi-8-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-se-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-se-44mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-s6-44mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-s6-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-4xl-g020j-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-z2-force-hd40/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-z2-force-hd40/?sku=93347" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-y3-2017-hb3742a0ezc/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g980-galaxy-s20-eb-bg980aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g988-galaxy-s20-ultra-eb-bg988aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m51-sm-m515-eb-bm415aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-a21-a217-galaxy-a21s-eb-ba217aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-a21-a217-galaxy-a21s-eb-ba217aby/?sku=93353" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g970-galaxy-s10e-eb-bg970abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-4-g020i-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-sony-xperia-e5-lis1618erpc/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-sony-xperia-x-lip1621erpc/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bp41-redmi-k20-mi-9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3m-mi-9-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3l-mi-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3b-mi-mix-2s/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-45f1f-k7-k8/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-45f1f-k7-k8/?sku=127030" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-46g1f-k10-2017-m250-x400/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-46g1f-k10-2017-m250-x400/?sku=93364" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-v8-mini-li3928t44p/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n980-galaxy-note-20-eb-bn980aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-2-g011a-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tp-link-x1-lite-nbl-38a2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-20-smart-nubia-n3-li3849t44p8h906450/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-1-b2pw4100/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-asus-zenfone-max-pro-m1-c11p1706/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-wi-fi-router-e5577-hb824666rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-wi-fi-router-e5577-hb824666rbc/?sku=94171" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-6x/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-4-2-wt330/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4e-poco-f1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tp-link-c5s-43a2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-44e1f-v20/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-note-10-lite-eb-bn770aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5cb/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-asus-zenfone-zoom-3-c11p1612/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-39lt-spark-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-3-1-plus-he363/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm62-mi-pad-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-3-nokia-5-he321-he336/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl268-zuk-z2-z2-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-sony-xperia-z5-e6653-lis1593erpc/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-5-gtb1f/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-xiaomi-bn41-4100-mah-redmi-note-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a01-core-a013-eb-ba013aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-13-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bm4w-xiaomi-mi-10t-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bm4w-xiaomi-mi-10t-lite/?sku=95350" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bm5j-redmi-note-12-poco-x5/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bm5g-poco-x4-gt-redmi-note-11t-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn53-redmi-note-9-pro-max-poco-m2-pro-note-10-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bp45-xiaomi-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bp46-xiaomi-12-12x/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt42c-m2-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-lenovo-l18d1p32-lenovo-tab-m10/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-hq-3565s-samsung-galaxy-tab-a7-lite-t225-t220/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-hq-3565s-samsung-galaxy-tab-a7-lite-t225-t220/?sku=95596" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5e-redmi-note-11-pro-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5e-redmi-note-11-pro-5g/?sku=95602" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5h-redmi-10-5g-poco-m4-poco-m5/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-zte-li3839t44p8h866445-zte-blade-a7s-2020-zte-blade-a71/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-zte-blade-a5-2019-li3826t43p4h705949-li3826t43p4h695950-2600-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-zte-blade-a3-2019-blade-l8-li3820t43p4h695945-2000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-14-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-7-pro-12-9-a1577/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-7-pro-9-7-a1664/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-7-pro-10-5-a1798/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-pro-12-9-2018-a2043/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-pro-11-2018-a2013/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-pro-11-2020-a2068/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-mini-5-2019-a2124/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn52-redmi-note-9-pro-note-9-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn55-redmi-note-9s/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn57-poco-x3-nfc-poco-x3-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn59-redmi-note-10-redmi-note-10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn5a-redmi-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn5c-poco-m4-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn5d-redmi-note-11-redmi-note-11s-poco-m4-pro-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn5g-redmi-10c/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn61-poco-x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn62-poco-m3-redmi-9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn66-redmi-10-power-poco-c40/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bp42-mi-11-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bp4b-mi-12-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3c-mi-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4f-xiaomi-mi-a3-cc9e/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4h-xiaomi-mi-9-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4m-xiaomi-mi-10-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4n-xiaomi-mi-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4p-xiaomi-redmi-k30-xiaomi-redmi-k30i/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4q-xiaomi-redmi-k30-pro-poco-f2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4s-redmi-10x-5g-redmi-10x-pro-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4x-mi-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4y-redmi-k40-k40-pro-k40pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm51-mi-max-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm52-redmi-note10-lite-note10-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm53-redmi-note-10t-note-10t-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm54-redmi-note-9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm57-redmi-note-10-pro-poco-x3-gt/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm58-redmi-11t-pro-mi-mix-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm60-mi-pad/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm61-mi-pad-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a805f-galaxy-a80-2019-eb-ba905abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a805f-galaxy-a80-2019-eb-ba905abu/?sku=96488" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a315-galaxy-a31-eb-ba315aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a426-galaxy-a42-a32-5g-a72-eb-ba426aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a515-galaxy-a51-2020-eb-ba515aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a606-galaxy-a60-eb-ba606abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a750f-galaxy-a7-2018-eb-ba750/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a715-galaxy-a71-eb-ba715aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a910-galaxy-a9-2016-eb-ba900abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a920f-galaxy-a9-2018-eb-ba920abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g780f-galaxy-s20-fe-eb-bg781aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g985a-galaxy-s20-plus-eb-bg985aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g996a-galaxy-s21-plus-eb-bg996aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j730-eb-bj730cbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j600-eb-bj800abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m315f-galaxy-m31-eb-bm207aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m317f-galaxy-m31s-eb-bm317aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m325-galaxy-m32-4g-eb-bm325abn/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m526-galaxy-m53-5g-eb-bm526aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n7505-eb-bn750bbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n960-note-9-eb-bn965abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n970-note-10-eb-bn970abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n972-note-10-plus-eb-bn970abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-s22-eb-bs901aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-s22-plus-eb-bs906aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-s22-ultra-eb-bs908aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-tab-3-eb-bt111abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t230-galaxy-tab-4-7-0-eb-bt230fbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t280-galaxy-tab-a-7-0-2016-eb-bt280abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t350-galaxy-tab-a8-eb-bt355abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t705-galaxy-tab-s-8-5-eb-bt705fbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a02s-galaxy-a02s-hq-50s/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a107f-galaxy-a10s-2019-hq-70n/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m115f-galaxy-m11-hq-s71/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a03-core-a032-slc-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-tab-3-8-0-t4500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-34ct-tecno-spark-3-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-49gt-spark-9-pro-kh7n-camon-19-neo-ch6i/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-49nt-pop-7-pop-7-pro-spark-go-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-58ct-spark-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-6a-glu7g/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-6-pro-g63qn/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-6-gmsb3/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-5a-5g-g27fu/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-zte-wd670-zte-4g-lte-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-edge-30-nd40/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-edge-30-nd40/?sku=97308" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-g22-nh50/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-g32-nc50/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-edge-20-mb40/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-g71-ng50/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-g71s-ne50/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-edge-2022-nf50/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-oppo-blp-893-reno-7-4g-reno-7-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-oppo-blp-805-a16-a32-a54s/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-oppo-blp-817-a15-a15s-a16e-a16k/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-7-gze8u/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-7a-gp5je/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-7pro-gmf5z/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-a610-466380plv/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-x9-g719c-n939st-blade-s6-lux-q7-c-v5-pro-li3830t43p6h856337/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-a6-max-blade-a3-2017-li3939t44p8h856743/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-a72-30-pro-s30se-s30-li3959t44p8h956656/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-l110-li3814t43p3h634445/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-4ct/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-4ct/?sku=98702" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-4ct/?sku=98703" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bp-3l/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bp-3l/?sku=98705" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bp-3l/?sku=98706" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-motorola-moto-jk50-g50-xt2127-moto-g10-xt2128-moto-g20-xt2129-moto-g30-xt2159-moto/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j110h-galaxy-j1ace-eb-bj110abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j110h-galaxy-j1ace-eb-bj110abe/?sku=99287" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4u/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4ul/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl242-a6000/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl242-a6000/?sku=101328" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-l13d1p31-a3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba721-m6-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba721-m6-note/?sku=99831" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba811-m6t/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba811-m6t/?sku=99833" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl295-k9-k5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba612-m5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba612-m5s/?sku=99838" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-l16d1p34-tab-4-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl303-a6-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl288-z5/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl253-a2010/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl253-a2010/?sku=99993" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl234-a5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl287-k5-note-2018-k9-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-l15d1p32-pb1-750/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-l14d1p31-pb-770/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba711-m6/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba711-m6/?sku=100001" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl270-k6-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl270-k6-note/?sku=100003" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba621-m5-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba621-m5-note/?sku=100051" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a20-a30-eb-ba505abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a20-a30-eb-ba505abu/?sku=100233" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x53/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-prestigio-psp-3458-3459-3460/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g973-galaxy-s10-eb-bg973abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g965f-galaxy-s9-plus-eb-bg965abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g960f-galaxy-s9-eb-bg960abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g950-galaxy-s8-eb-bg950abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-20jt-pop-f2-lte/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-assistant-as-502-as-503/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-bravis-a553-discovery/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nomi-nb-5031/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl259-k5/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl259-k5/?sku=101173" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x20/?sku=128306" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bu15-u20/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bu15-u20/?sku=128364" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4c/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4c/?sku=100527" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4c/?sku=100528" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a710f-galaxy-a7-2016-eb-ba710abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a710f-galaxy-a7-2016-eb-ba710abe/?sku=100574" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tp-link-c7s-43a2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-3-g013a-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3f-mi8-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-air-3-10-5-2019-a1798/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a015-galaxy-a01-2020-ql1695/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-tab-3-8-0-t4450e-t310-t311-t315/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-edge-s30-mb50/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-htc-one-m10-b2ps6100/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba611-m5/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba611-m5/?sku=102610" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g530-grand-prime-eb-bg530cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g530-grand-prime-eb-bg530cbe/?sku=102628" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g530-grand-prime-eb-bg530cbe/?sku=102629" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j510-eb-bj510cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j510-eb-bj510cbe/?sku=102641" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j510-eb-bj510cbe/?sku=102642" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn31-note-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn31-note-5a/?sku=102674" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn41-redmi-note-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn41-redmi-note-4/?sku=102688" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn46-redmi-7-redmi-note-8-8t/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn46-redmi-7-redmi-note-8-8t/?sku=102695" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn20-mi-5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-nova-2-2017-hb366179ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-nova-2-2017-hb366179ecw/?sku=102815" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-8-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-8-plus/?sku=103797" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn42-redmi-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn42-redmi-4/?sku=104304" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g975-galaxy-s10-plus-eb-bg975abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g955-galaxy-s8-plus-eb-bg955abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl282-s580/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-g31-nd50/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-x-max-x-max-2-imperial-max-z963u-max-duo-lte-zmax-pro-li3934t44p8h/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl272-k6-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl297-k5-pro-k10-plus-z6-youth-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-24et-pop-2f-b1f/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-13-promax/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-14-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn60-mi-pad-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bp4k-redmi-note-12-pro-redmi-note-12t-poco-x5-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm5a-redmi-note-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a910f-galaxy-a9-pro-eb-ba910abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-49ht-camon-16-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-34et-tecno-pop-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-v9-li3939t11p8h806139/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-a910-v8-v7-li3925t44p8h786035/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt61-m3-note-l-versiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt61-m3-note-l-versiya/?sku=102620" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i9500-galaxy-s4-b600bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i9500-galaxy-s4-b600bc/?sku=102636" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-p3100-sp4960c3b/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn30-redmi-4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn30-redmi-4a/?sku=102673" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn4a-redmi-note-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn4a-redmi-note-7/?sku=102700" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x5/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x5/?sku=102768" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn48-redmi-note-6-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn48-redmi-note-6-pro/?sku=102804" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7g/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7g/?sku=103787" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7g/?sku=103788" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7g/?sku=103789" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7g/?sku=103790" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-xs-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6-plus/?sku=103804" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-ulefone-s7-as-503/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-htc-one-m8-bop6b100/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-wi-fi-router-e5573-hb434666rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-wi-fi-router-e5573-hb434666rbc/?sku=102584" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-g700-hb505076rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-g700-hb505076rbc/?sku=102586" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-4a-hb4342a1rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-4a-hb4342a1rbc/?sku=102588" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-6a-nova-y5-2017-hb405979ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-6a-nova-y5-2017-hb405979ecw/?sku=102590" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-plus-honor-9i-nova-2i-nova2-2017-hb356687ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-plus-honor-9i-nova-2i-nova2-2017-hb356687ecw/?sku=102592" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-plus-honor-9i-nova-2i-nova2-2017-hb356687ecw/?sku=102593" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p8-lite-2017-ascend-p9-hb366481ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p8-lite-2017-ascend-p9-hb366481ecw/?sku=102595" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p8-lite-2017-ascend-p9-hb366481ecw/?sku=102596" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-y6-pro-hb526379ebc/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-y6-pro-hb526379ebc/?sku=102600" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-5x-hb396481ebc/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-5x-hb396481ebc/?sku=102604" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl203-a369i/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl203-a369i/?sku=102609" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt15-m3-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt15-m3-s/?sku=102612" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt42-m1-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt42-m1-note/?sku=102614" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g360h-galaxy-core-prime-eb-bg360cbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g360h-galaxy-core-prime-eb-bg360cbc/?sku=102626" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g360h-galaxy-core-prime-eb-bg360cbc/?sku=102627" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g7102-grand-2-b220ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g7102-grand-2-b220ac/?sku=102631" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g900-galaxy-s5-eb-bg900bbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g900-galaxy-s5-eb-bg900bbe/?sku=102633" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i9300-galaxy-s3-eb-l1g6llu/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i9300-galaxy-s3-eb-l1g6llu/?sku=102635" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j100h-galaxy-j1-eb-bj100cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j100h-galaxy-j1-eb-bj100cbe/?sku=102638" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j120f-galaxy-j1-2016-eb-bj120cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j120f-galaxy-j1-2016-eb-bj120cbe/?sku=102640" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j7-eb-bj700cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j7-eb-bj700cbe/?sku=102644" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j7-eb-bj700cbe/?sku=102645" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j710-eb-bj710cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j710-eb-bj710cbe/?sku=102647" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g920f-galaxy-s6-eb-bg920abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g925f-galaxy-s6-edge-eb-bg925abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g930a-galaxy-s7-eb-bg930abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g935a-galaxy-s7-edge-eb-bg935abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-s5830-s5660-eb494358vu/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-s5830-s5660-eb494358vu/?sku=102653" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-p7500-sp3676b1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n5100-sp3770e1h/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t530/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t561-eb-bt561abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-x200-e250-ak-ab463446bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-x200-e250-ak-ab463446bu/?sku=102659" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm22-mi5/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm35-mi4c/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm35-mi4c/?sku=102662" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm45-redmi-note-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm45-redmi-note-2/?sku=102664" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm46-redmi-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm46-redmi-note-3/?sku=102666" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm47-redmi-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm47-redmi-3/?sku=102668" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm49-xiaomi-mi-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm49-xiaomi-mi-max/?sku=102670" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm50-mi-max-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm50-mi-max-2/?sku=102672" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn34-redmi-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn34-redmi-5a/?sku=102676" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn34-redmi-5a/?sku=102677" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn35-redmi-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn35-redmi-5/?sku=102679" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn36-mi-6x/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn36-mi-6x/?sku=102681" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn37-redmi-6-6a/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn37-redmi-6-6a/?sku=102683" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn3a-redmi-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn3a-redmi-go/?sku=102685" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn40-redmi-4-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn40-redmi-4-pro/?sku=102687" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn43-redmi-note-4x/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn43-redmi-note-4x/?sku=102690" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn44-redmi-5-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn44-redmi-5-plus/?sku=102692" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn45-redmi-note-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn45-redmi-note-5/?sku=102694" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn47-redmi-6-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn47-redmi-6-pro/?sku=102697" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn49-redmi-7a/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn49-redmi-7a/?sku=102699" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-realme-blp731-5pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-realme-blp721-realme-c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-realme-blp701-realme-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-realme-blp713-realme-3pro-x-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5c-6230i/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-prestigio-pap-5453/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-11-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt53-pro-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-s3650-l700-ab463651bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-p3200-galaxy-tab3-sm-t210-t211-t2100-t2110-p3200-p3210-t4000e/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4j-redmi-note-8-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn51-redmi-8-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn56-redmi-9a/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn54-redmi-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm39-mi6/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm39-mi6/?sku=102810" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-blackview-a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a10s-scud-wt-n6/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nomi-nb-5011/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g928f-galaxy-s6-edge-plus-eb-bg928abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-htc-one-m7-801e-bn07100/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-5g/?sku=103778" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6g/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6g/?sku=103781" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s/?sku=103783" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s/?sku=103784" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s/?sku=103785" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s/?sku=103786" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7-plus/?sku=103792" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7-plus/?sku=103793" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7-plus/?sku=103794" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-8g/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-8g/?sku=103796" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-se/?sku=103799" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-x/?sku=103801" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-xs/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-xr/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-ergo-a556-blaze/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl219-a880/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl219-a880/?sku=103943" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-prestigio-pap-3502-3506-3507-3508/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-fly-bl3216-iq4414-evo-tech-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-5-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-6-air-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-mini-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a40-2019-eb-ba405abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a40-2019-eb-ba405abe/?sku=104794" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-s2-38mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-s3-38mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-s3-42mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-se3-se-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-se3-se-2022/?sku=127783" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-5se-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-5se-2020/?sku=128083" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hp-probook-4330s-10-8v-4400mah-6cells-model-4530s/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj40-65w-15000mah-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj45-1400mah-dlya-smart-godinnik-v-iwatch-1-9-se-se2-ultra-ultra2-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-j117a-esteem-pd-20w-magnetic-10000-mah-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-j117a-esteem-pd-20w-magnetic-10000-mah-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-j94-overlord-22-5w-75000mah-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-q17-22-5w-pd-140w-25000mah-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-q47-shine-pd20w-10000-mah-z-grovoyu-konsollyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-6-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-6g/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-6s-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-7-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-7g/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-4c-2650-2652-6136-6170-6260-6300i-6301-7270-7610-7205/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-4d-600-c6-00-lumia-620/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-4u-5250-5330-5530-5730-c5-03-c5-05-c5-06-c6-03-e66-e75/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-4ul-225-dual-220-4g-3310-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-5c-1101-1110-1100-3120-3100-2300-6820-6230-3660-7610-n72/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-5k-701-n85-n86-8m-oro-c7-00-x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-6q-6700-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bp-4l-6760-slide-e52-e55-e6-e6-00-e71-e72-e73-e90-n810-n97/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bp-6m-3250-6233-6280-6288-6151-9300i-n73-n77-n93-6234-9300/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-e250-x200-x160-x530-x680-e900-e1200-c3010/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-g313/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-g355-i8552-i8530/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-g360-j200-g361-j2/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-g530-j5-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-i8160-s7562-s7582/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-j2-g360-j200-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-j3-g530-j5-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-j5-j3-g530-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-j7/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-s3-mini-i8190-i8190/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-s4-i9500-i9295-i9505/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-s5-g900h-g900fd-g900f-g900/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-s5570-s5250-s7230e-s5780-s5312-s5282-s5280-s5310-s5750/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-s7562-i8160-galaxy-ace-s7562-galaxy-s-du/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-nokia-bl-4c/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-nokia-bl-5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-c5212/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-i8160/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-i8190/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-i9100/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-i9300/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-j600/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-l700-s3650/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-s5/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-s5250/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-s5830/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-s7262/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-i9000-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-i9070-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-s5360-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-s7500-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-s8500-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-s8600-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-a-class-samsung-i8260/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-a-class-samsung-i8552/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-a-class-samsung-s3850/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aa-gp-1300mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aa-gp-1800mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aa-gp-2500mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aa-gp-2700mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aaa-gp-1000-hr03-950mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aaa-rablex-1100-hr03-1100mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aaa-videx-1100-hr03-1100mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aaaa-klas-kulyek-blackview-a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-apple-iphone-6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-apple-iphone-6s-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-apple-iphone-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-apple-iphone-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-huawei-hb356687ecw-huawei-p-smart-plus-2019/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-huawei-hb366481ecw-huawei-y6-y7-2018-p20-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-huawei-hb434666rbc-wi-fi-router-e5573-e5575-e5577e5577c-megafon-mr150-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-huawei-hb505076rbc-y3ii-y3-2-honor-bee-2-ascend-y618-y600-g700-g616/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-samsung-j500-j5-2015-g530-g531-j210f-j300-j310-j320/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-samsung-j510-galaxy-j5-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-samsung-j700-galaxy-j7-2015-j400-galaxy-j4-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn37-redmi-6-6a/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn43-redmi-note-4x/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn45-redmi-note-5-note-5-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn46-redmi-note-8-2019/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn48-redmi-note-6-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn4a-redmi-note-7-note-7s/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-liitokala-18650-li-ion-king4000-jt-4000mah-3-7v-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-liitokala-18650-li-ion-ncr-34b-jt-3400mah-3-7v-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-2200mah-tiptop-3-7v-zhovtiy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-2400mah-tiptop-3-7v-korichneviy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-2400mah-tiptop-3-7v-sin-y-v-upakovts-z-zakhistom/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-2800mah-tiptop-3-7v-zeleniy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-2800mah-tiptop-3-7v-chervoniy-v-upakovts-z-zakhistom/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-3200mah-tiptop-3-7v-pomarancheviy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-3400mah-tiptop-3-7v-s-riy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-3600mah-tiptop-3-7v-b-liy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-4000mah-tiptop-3-7v-korichneviy-v-upakovts-z-zakhistom/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-4000mah-tiptop-3-7v-sin-y-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-standart-nokia-bl-4b-700-mah-1606-2630-2660-2760-5000-6111-7070-7370/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-standart-nokia-bl-5f-950-mah-6210-6290-n95-6710-6260-n96-e65/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-standart-nokia-bl-6f-1200-mah-n78-n79-n95-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-standart-nokia-bv-5j-1560-mah-microsoft-lumia-532-microsoft-lumia-435/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-standart-samsung-s3850-s5222-s5222r-b360e-s3350/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-vipow-18650-li-ion-icr18650-2000mah-tiptop-3-7v-blue-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-vipow-18650-li-ion-icr18650-2500mah-tiptop-3-7v-blue-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-apple-iphone-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-apple-iphone-5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-apple-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-apple-iphone-6-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-apple-iphone-8-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-huawei-hb4342a1rbc-honor-4a-honor-5a-y5ii-y5-2-honor-y6-honor-play-5-honor/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-a310-galaxy-a3-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-a510-galaxy-a5-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-g900-galaxy-s5-g900h-g900fd-g900f/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-g925-galaxy-s6-edge/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-g935-galaxy-s7-edge/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-i8190-galaxy-s3-mini-i8160-s7562/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-i8262-galaxy-core-duos-g350-i8260-g3502-g3508-g3502u/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-i9100-galaxy-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-i9300-galaxy-s3/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-i9500-galaxy-s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-j100-galaxy-j1-2015-eb-bj100cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-j110-galaxy-j1-ace-duos/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-j200-galaxy-j2-2015-g360/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-j710-galaxy-j7-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bm46-redmi-note-3-note-3-pro-note-3-pro-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bm47-redmi-4x-3-3s-3x/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bm4j-redmi-note-8-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn30-redmi-4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn31-mi-5x-mi-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn35-redmi-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn41-redmi-note-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn44-redmi-5-plus-note-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn47-mi-a2-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn49-redmi-7a-2019/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn51-redmi-8-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-s5230-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-nokia-bl-5j-5228-5230-5233-5235-5800-c3-00-n900-x1-00-x1-01-x6-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-ace-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-c5212-b100-c3212-duos-c5212-duos-e2100-e2120-e2232-c5130/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-i8552-i8530-i8550-g355/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-j100-j1/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-j110/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-j600-j160-j200-j210-j750-j770-s8300-b3210-b3310-m600-l600/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s3-i9300-i9300i/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s5230-sgh-l870-g800-s5210-s5233-s7520/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s5360-s5302-s5380-s5363-s5300-c101/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s5820-s8600-i8350-s5690-i8150/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s5830-s5830i-s5660-s5670-b7510-b5512-s7250/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s7500-s6802-s6102-s6312-s6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s8500-s8500-wave-s8530-wave-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-alpha/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-biz/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-bright-a501/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-easy-b501/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-jazz/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-light/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-neo-a401/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-next/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-nova-eb405575au/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-vista/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-doogee-b-dg280/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-doogee-b-dg800/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-doogee-x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-doogee-y100-y100-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl3216/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl3812/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl3815/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl4237-iq430-iq245-iq430-iq245/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl4247/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl4249-e145tv-e157/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl4253/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl5203/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl5204/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl6409/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl6425/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl7401/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl7405/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl8001-iq436-iq436i-iq4490/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl8002/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl8003/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl8006/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl8601/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-c6110-hb5i1/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-c7189-hb6a2l/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-g510-hb4w1-g510-u8951-g520-y210-a-g525-g526-u8951/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-g6600-hb4h1/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-p6-ascend-hb3742a0ebc-ascend-p6-ascend-p7-mini-ascend-p7/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-p7-ascend-hb3543b4ebw/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-u8180-hb4j1/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-u8650-hb5k1-u8650-sonic-u8652-u8850-vision-m865-ascend-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-u8812d-hb5n1-m931-m660-y200-g330d-u8825d-ascend/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-u8836d-hb5r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-blackview-a8-max-bez-pakuvannya/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-bravis-alto-bez-pakuvannya/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-blackview-a7/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-blackview-a8/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-bravis-omega/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-bravis-solo/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-bravis-trend/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-doogee-b-dg310/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-doogee-b-dg580/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-doogee-x6-x6-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-doogee-x9/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl3805/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl3808/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl3819/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4007/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4013/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4015/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4027/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4215/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4251-iq450-iq450q-iq459-quad-iq458-quad/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4257/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl7201/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl7203-iq4405-quad-evo-chic-iq4413-quad/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl8004/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl8008/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl8009/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl8010/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-a199-hb505076rbc-g615-ascend-g700-ascend-g610s-y600/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-c8816-hb474284rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-e5805-hb5a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-g750-honor-3x-hb476387rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-honor-3c-hb4742a0rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-mate7-ascend-hb417094ebc/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-u8833-hb5v1-w1-ascend-y300-u8833-ascend-y511-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl169-p800-p70-a789-s560/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl171-a376-lenovo-a390-a50-a65-a370e-a368-a390t/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl192-a590-a529-a680-a300-a750-a388t-a328/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl197-a720i-a798t-a800-a820-s720-s868t-s899t/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl198-a830-a678t-a860e-s880-a85-a850-s880i/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl203-27-a308t-a318t-a66-a365e-a369i/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl204-a586-a765e-s696-a630t-a670t-s690-s760/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl205-p770/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl206-a630e-a630-a600e/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl208-s920/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl209-lenovo-a516-a706-a788t-a760-a820e-a378t-a398t/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl210-s650-s658t-s820e-a750e-a828-s820-a770e/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl212-a620t-a628t-s898t-a708t-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl214-a269-a316i-a300t-a208t-a218t-a305e/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl216-k910-viber-z-k910e-k910/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl217-s930-s938t-s939/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl219-a880-a889-s810t-a890e-a916-s856/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl220-s850-s850t/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl225-a785e-a858t/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl229-a8-a808t-a806/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl231-vibe-x2-vibe-x2-cu-vibe-x2-to-s90/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl234-p70-p90-a5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl242-a6000-k3-a6000-k30w-k30e/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl243-k50-t5-a7600m-s8-4g-k3-note-a7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl245/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl253/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl259/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-41zh/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-42fn-c550-optimus-chat-p350-optimus-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-44jh-p700-optimus-l7-p705-optimus-l7-e455-optimus-l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-44jn-p970-p690-p698-l60-e730-e612-e510-a290/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-44jr-lg-p940-prada-3-0-lg-d160-l40-lg-d170-l40-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-45a1h/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-46zh/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-47th/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-48ln-f240k-f240-e985-d680-e988/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-48th-d686-e988-d680-e985-f240-f240k/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-52uh-h422-y70-spirit-lg-d325-lg-d320-lg-d285-d280-l65/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-53qh-ms870-p769-p768-p875-l9-p880-p870-p760/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-53yh-d690-g3-stilus-d855-g3-d855-f460-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-54sg-lg-f300l-optimus-vu-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-54sh-l-d335-870-h502-magna-g3-s-d722-d405n-l90/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-59jh-p715-p713-p710-f5-p875-f3-p659-vs870-lucid-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-59uh-d618-mini-g2-lg-d620-lg-d620r-lg-d315-lg-f70/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-t9-lg-d820-lg-d821-lg-google-nexus-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-4b-1606-2630-2660-2760-5000-6111-7070-7370/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-4c-2650-2652-6136-6170-6260-6300i-6301-7270/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-4d-600-c6-00-lumia-620/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-4u/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-4ul-225-dual-220-4g-3310-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-5c-1101-1110-3100-2300-6820-6230-3660-7610/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-5f-6210-navigator-n95-6710-navigator-6260-slide-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-5h-lumia-630-lumia-635-lumia-636-lumia-638/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-5j-5228-5230-5233-5800-c3-00-n900-x1-00-x1-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-5k-701-n85-n86-8m-oro-c7-00-x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-6f-n78-n79-n95-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-6p-6500-classic-7900-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-6q-6700-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-t5a-lumia-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bn-01-x-dual-sim-x-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bn-02-603-lumia-505-lumia-510-lumia-610-lumia-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bn-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bp-4l-6760-e52-e55-e6-00-e71-e72-e73-e90-n810/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bp-4w-lumia-810-lumia-822/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bp-5t-lumia-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bp-6m-3250-6233-6280-6151-9300i-n73-n77-n93-6234/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bp-6x-8800-sirocco-gold-8800-sirocco-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-5j-435-532-microsoft-lumia-532-microsoft-lumia-435/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-5s-x2-dual-sim-x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-l4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-t4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-t5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-t5e/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-4510/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-177/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-241-i241/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-5010/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-5011/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-507-i507/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-52/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-53/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-56/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-a310/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-a510/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-a710/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-ace-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-c5212-b100-c5212-duos-e2100-e2120-e2232-c5130/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-e250-x200-x160-x530-x680-e900-e1200-c3010/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g355-i8552-i8530/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g360-j200-g361-j2/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g530-j5-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g7106/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g7508/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g850-g850f-galaxy-alph/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i8160-s7562-s7582/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i8262-g350-g3500-g3502-g3508-g3502u-g350e/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i8552-i8530-i8550-g355/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i9000-b7350-witu-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i9070-i9070-galaxy-s-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i9082-i9060/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i9100-i9103/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j1-ace/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j100-j1/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j110/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j2-g360-j200-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j3-g530-j5-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j5-j3-g530-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j510/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j600-j200-j210-j750-j770-s8300-b3210-b3310-m600/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j7/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j710/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-l700/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-n8000/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-note-2-n7100-galaxy-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-note-3-n9000-galaxy-note-n900-galaxy-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-note-4-n910c-galaxy-note-4-n910h-galaxy-note-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-note1-n7000-galaxy-note-i9220-galaxy-note-note-lte-gt-n7005/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-p3100-sp4960c3b/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-p5200-t4500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s3-i9300-i9300i/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s3-hd/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s3850-s5222-s5222r-b360e-s3350/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s4-i9500-i9295-i9505/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s4-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5-g900h-g900fd-g900f-g900/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5230-sgh-l870-g800-s5210-s5233-s7520/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5360-s5302-s5380-s5363-s5300-c101/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5570-s5250-s5780-s5312-s5282-s5280-s5310-s5750/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5820-s8600-i8350-s5690-i8150/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5830-s5830i-s5660-s5670-b7510-b5512-s7250/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s7500-s6802-s6102-s6312-s6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s7562-i8160-galaxy-ace-s7562-galaxy-s-du/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s8500-s8500-wave-s8530-wave-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-t111-eb-bt111abc/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-t211/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-t585/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-t715/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-t805/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-blackview-a9/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-bravis-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-doogee-b-dg550/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-doogee-x5/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-doogee-x5-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-huawei-a100-hb4f1/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-nomi-nb-4l/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-g313/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-p601-t8220e/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-s3-mini-i8190-i8160-s7562-s7272/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-t311/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-t331/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-t705/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-t815/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-inkax-nokia-bl-4c-2650-2652-6136-6170-6260-6300i-6301-7270-7610/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-inkax-nokia-bl-5c-1101-1110-1100-3120-3100-2300-6820-6230-3660/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-inkax-samsung-g930-galaxy-s7/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-inkax-samsung-s7262-galaxy-star-plus-s7272-g313/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-acer-ac14b8k-15-2v-3600mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-acer-aspire-e15-as16a5k-14-8v-2600mah-model-e5-575/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-asus-a32-k52-11-8v-5200mah-58wh-6cells/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-asus-a32-k55-11-1v-5200mah-58wh-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-asus-a43-a53-11-1v-5200mah-58wh-black-model-a32-k53/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-asus-vivobook-x541sa-a31n1601-11-1v-2600mah-model-x541/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-asus-x550-a41-x550a-14-8v-2600mah-4cell/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-dell-gxvj3-inspiron-3451-14-8v-black-2600mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-dell-t54fj-latitude-11-1v-5200mah-58wh-black-model-7420-e6420/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-dell-wdx0r-inspiron-15-5538-11-4v-3500mah-42wh-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-dell-xcmrd-14-8v-2600mah-38wh-black-model-3521/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-240-g4-hs04-hp2500l7-14-8v-2600mah-4cells/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-240-g6-250-g6-hstnn-lb7v-14-8v-2600mah-6cells-model-jc04/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-250-g7-ht03xl-hstnn-lb8m-11-5-v-41-9-wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-elitebook-8460p-hstnn-i90c-hp8460lh-11-1v-5200mah-58wh-model-8560/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-hs03-pavilion-256-g4-11-1v-29wh-black-2600mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-omen-17-fm08-14-4v-5973mah-16-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-pavilion-m6-11-1v-5200mah-58wh-6cells-model-dv4-5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-pavilion-touchsmart-14-11-1v-5200mah-58wh-6cells-model-pi06/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-presario-cq42-hstnn-cb0x-hpcq42lr-11-1v-5200mah-58wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-probook-4330s-11-1v-5200mah-6-cells-black-model-4530s/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-probook-4730s-14-8v-5200mah-58wh-model-4730/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-lenovo-ideapad-g460-11-1v-5200mah-58wh-6cells-model-g560/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-lenovo-thinkpad-t570-sb10k97582-11-1v-5200mah-58wh-model-01av425/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-samsung-q318-black-11-1v-5200mah-6cells-model-r580/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-alkaline-videx-lr6-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-vug-lno-tsinkov-gp-r6p-15g-1-5v-2-shtuki-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-enerlight-mega-power-lr6-1-5v-4-shtuki-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-enerlight-mega-power-lr6-1-5v-4-shtuki-red-blistyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-force-power-lr6-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-gp-super-g-tech-15a-lr6-1-5v-12-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-gp-super-g-tech-15a-lr6-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-gp-ultra-g-tech-lr6-15au-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-gp-ultra-plus-g-tech-lr6-15aup-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-pkcell-lr6-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-pkcell-lr6-1-5v-4-shtuki-blistyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-tesla-plus-extra-energy-lr6-1-5v-8-shtuki-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-solova-force-power-heavy-duty-r6-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-solova-videx-r6p-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-hoco-lr6-1-5v-12-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-hoco-lr6-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-alkaline-videx-lr03-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-vug-lno-tsinkov-gp-r03-24pl-1-5v-2-shtuki-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-duracell-lr03-1-5v-2-shtuki-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-force-power-lr03-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-gp-super-24a-lr03-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-orbus-lr03-1-5v-4-shtuki-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-pkcell-lr03-1-5v-2-shtuki-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-pkcell-lr03-1-5v-4-shtuki-blistyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-pkcell-lr03-1-5v-4-shtuki-kulok/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-solova-kodak-super-heavy-duty-r03-um4-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-solova-videx-r03p-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-gp-super-g-tech-24a-lr03-1-5v-12-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-hoco-lr3-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-gp-ultra-g-tech-lr03-24au-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-gp-ultra-plus-g-tech-lr03-24aup-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr1616-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr1620-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr1632-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2016-l-t-va-force-power-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2016-l-t-va-gp-dl2016-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2025-l-t-va-force-power-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2025-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2025-l-t-va-hoco-ja7-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2025-l-t-va-videx-5003lc-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-duracell-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-energizer-3v-1-shtuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-hoco-dlr08-1-shtuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-varta-3v-1-shtuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-videx-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2430-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2450-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-lr20-luzhna-orbus-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-lr41-luzhna-videx-ag3-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-lr921-l-t-va-videx-ag6-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-l-t-va-vinnic-377f-sr66-1-55v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-164-lr60-lr620-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-177-lr626-ag4-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-189-lr54-v10ga-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-192-lr41-v3ga-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-23a-v23ga-mn21-12v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-27a-mn27-12v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-a76-lr44-v13ga-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-super-g-tech-1604a-6lp3146-mn1604-9v-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-solova-kodak-super-heavy-duty-r20p-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/dbzh-hoco-db25-mini-ups-power-bank-dlya-routera-5v-9v-12v-8800mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-dlya-wi-fi-routera-z-peretvoryuvachem-naprugi-z-5v-12v-5-5mm-2-1mm-usb-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/pusko-zaryadniy-pristr-y-dlya-akumulyatora-hoco-qs2-z-kompresorom-power-bank-na-8000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-liitokala-lii-m4-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-liitokala-lii-m4s-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-liitokala-lii-pl2-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-liitokala-lii-s4-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-rablex-rb419-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-100-60000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-station-remax-rpp-568-270000mah-1200w/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadnaya-stantsiya-45000mah-konfulon-cn01-5a-150w/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadna-stants-ya-oukitel-p2400e-2400-vt-2048-vt-god-lifepo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-jhl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-joyroom-mgd-005-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/?sku=100624" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-solar-c-led-20000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-pb-11-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-protech-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-linkage-led-light-lkp-17-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/?sku=93500" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/?sku=93502" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/?sku=101800" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/?sku=93505" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx60-60000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-a-t70-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-ttec-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-phixi-p18-10000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-dca0050-dx382-20000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/?sku=128589" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-apple-magsafe-5000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-650-60000mah-100w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-117-50000mah-27w-22-5w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a375-50000-mah-65w/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj57a-20000mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-fulltech-ep42-20000mah-65-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hepu-hp254-40000-mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-temco-syp5225-50000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-60000mah-rpp-565/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx10-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a369-30000-mah-pd-22-5w-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-21700-p42a-molicel-4200mah-45a/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-visokostrumoviy-molicel-inr-21700-p45b-3-7-v-4500-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-6s2p-8000-mah-li-ion-lishen/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x9-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x9-mini/?sku=91016" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-8x-hb386590ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-8x-hb386590ecw/?sku=91024" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-2019-hb396286ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-2019-hb396286ecw/?sku=100568" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-z-hb446486ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-z-hb446486ecw/?sku=91027" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p10-hb386280ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p10-hb386280ecw/?sku=91029" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl214-a316i/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl214-a316i/?sku=91033" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl261-k5-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl261-k5-note/?sku=101642" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl220-s850/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl220-s850/?sku=91048" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm48-mi-note-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm48-mi-note-2/?sku=100570" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm34-mi-note-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm34-mi-note-pro/?sku=91070" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn39-mi-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn39-mi-play/?sku=101643" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3j-mi8-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3j-mi8-lite/?sku=91087" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3e-mi8/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3e-mi8/?sku=100571" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-48th-e988-optimus-g-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-48th-e988-optimus-g-pro/?sku=101644" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-51yf-g4-h540f/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-51yf-g4-h540f/?sku=91102" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-45a1h-k10/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-45a1h-k10/?sku=101645" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-44jh-p700-l4-l5-l7/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-44jh-p700-l4-l5-l7/?sku=91115" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-44jr-p940/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-44jr-p940/?sku=91118" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt68-m3-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt68-m3-mini/?sku=91126" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt030-mx3/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt030-mx3/?sku=91128" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt41-mx4-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt41-mx4-pro/?sku=91132" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a310-galaxy-a3-eb-ba310abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a310-galaxy-a3-eb-ba310abe/?sku=91138" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a520-galaxy-a5-2017-eb-ba520abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a520-galaxy-a5-2017-eb-ba520abe/?sku=91144" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a700f-galaxy-a7-2015-eb-ba700abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a700f-galaxy-a7-2015-eb-ba700abe/?sku=101647" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g313hn-galaxy-ace-4-eb-bg313bbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g313hn-galaxy-ace-4-eb-bg313bbe/?sku=100575" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g850f-galaxy-alpha-eb-bg850bbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g850f-galaxy-alpha-eb-bg850bbe/?sku=91152" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i8262-galaxy-core-b150ae/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i8262-galaxy-core-b150ae/?sku=91155" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i8552-galaxy-win-eb585157lu/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i8552-galaxy-win-eb585157lu/?sku=91157" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n9000-galaxy-note-3-b800be/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n9000-galaxy-note-3-b800be/?sku=91169" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n910c-galaxy-note-4-eb-bn910bbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n910c-galaxy-note-4-eb-bn910bbe/?sku=91171" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-s7262-galaxy-star-plus-duos-b100ae/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-s7262-galaxy-star-plus-duos-b100ae/?sku=101649" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-c-xt1750-hc40/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-c-xt1750-hc40/?sku=91190" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-e4-plus-xt1771-he50/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-e4-plus-xt1771-he50/?sku=100576" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-6m/?sku=91269" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5b/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5b/?sku=91271" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5b/?sku=91272" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-4l/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-4l/?sku=91277" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-4l/?sku=91278" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4d/?sku=91282" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4d/?sku=91283" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-49ft-spark-5-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba793-pro-7-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba793-pro-7-plus/?sku=91660" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-12-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-samsung-g360h-j2-2100-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-samsung-x200-900-mah-ab463446bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-xiaomi-bn31-3100-mah-mi-5x-mi-a1-note-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-xiaomi-bn34-2100-mah-redmi-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-xiaomi-bn51-5000-mah-redmi-8-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-se-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-se-44mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-s6-44mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-s6-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-4xl-g020j-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-z2-force-hd40/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-z2-force-hd40/?sku=93347" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-y3-2017-hb3742a0ezc/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g980-galaxy-s20-eb-bg980aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g988-galaxy-s20-ultra-eb-bg988aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m51-sm-m515-eb-bm415aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-a21-a217-galaxy-a21s-eb-ba217aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-a21-a217-galaxy-a21s-eb-ba217aby/?sku=93353" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g970-galaxy-s10e-eb-bg970abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-4-g020i-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-sony-xperia-e5-lis1618erpc/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-sony-xperia-x-lip1621erpc/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bp41-redmi-k20-mi-9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3m-mi-9-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3l-mi-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3b-mi-mix-2s/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-45f1f-k7-k8/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-45f1f-k7-k8/?sku=127030" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-46g1f-k10-2017-m250-x400/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-46g1f-k10-2017-m250-x400/?sku=93364" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-v8-mini-li3928t44p/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n980-galaxy-note-20-eb-bn980aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-2-g011a-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tp-link-x1-lite-nbl-38a2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-20-smart-nubia-n3-li3849t44p8h906450/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-1-b2pw4100/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-asus-zenfone-max-pro-m1-c11p1706/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-wi-fi-router-e5577-hb824666rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-wi-fi-router-e5577-hb824666rbc/?sku=94171" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bp-6x/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-4-2-wt330/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4e-poco-f1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tp-link-c5s-43a2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lg-bl-44e1f-v20/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-note-10-lite-eb-bn770aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5cb/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-asus-zenfone-zoom-3-c11p1612/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-39lt-spark-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-3-1-plus-he363/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm62-mi-pad-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-3-nokia-5-he321-he336/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl268-zuk-z2-z2-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-sony-xperia-z5-e6653-lis1593erpc/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-5-gtb1f/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tornado-xiaomi-bn41-4100-mah-redmi-note-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a01-core-a013-eb-ba013aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-13-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bm4w-xiaomi-mi-10t-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bm4w-xiaomi-mi-10t-lite/?sku=95350" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bm5j-redmi-note-12-poco-x5/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bm5g-poco-x4-gt-redmi-note-11t-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn53-redmi-note-9-pro-max-poco-m2-pro-note-10-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bp45-xiaomi-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bp46-xiaomi-12-12x/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt42c-m2-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-lenovo-l18d1p32-lenovo-tab-m10/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-hq-3565s-samsung-galaxy-tab-a7-lite-t225-t220/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-hq-3565s-samsung-galaxy-tab-a7-lite-t225-t220/?sku=95596" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5e-redmi-note-11-pro-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5e-redmi-note-11-pro-5g/?sku=95602" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5h-redmi-10-5g-poco-m4-poco-m5/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-zte-li3839t44p8h866445-zte-blade-a7s-2020-zte-blade-a71/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-zte-blade-a5-2019-li3826t43p4h705949-li3826t43p4h695950-2600-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-zte-blade-a3-2019-blade-l8-li3820t43p4h695945-2000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-14-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-7-pro-12-9-a1577/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-7-pro-9-7-a1664/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-7-pro-10-5-a1798/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-pro-12-9-2018-a2043/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-pro-11-2018-a2013/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-pro-11-2020-a2068/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-mini-5-2019-a2124/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn52-redmi-note-9-pro-note-9-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn55-redmi-note-9s/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn57-poco-x3-nfc-poco-x3-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn59-redmi-note-10-redmi-note-10s/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn5a-redmi-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn5c-poco-m4-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn5d-redmi-note-11-redmi-note-11s-poco-m4-pro-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn5g-redmi-10c/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn61-poco-x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn62-poco-m3-redmi-9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn66-redmi-10-power-poco-c40/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bp42-mi-11-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bp4b-mi-12-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3c-mi-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4f-xiaomi-mi-a3-cc9e/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4h-xiaomi-mi-9-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4m-xiaomi-mi-10-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4n-xiaomi-mi-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4p-xiaomi-redmi-k30-xiaomi-redmi-k30i/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4q-xiaomi-redmi-k30-pro-poco-f2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4s-redmi-10x-5g-redmi-10x-pro-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4x-mi-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4y-redmi-k40-k40-pro-k40pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm51-mi-max-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm52-redmi-note10-lite-note10-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm53-redmi-note-10t-note-10t-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm54-redmi-note-9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm57-redmi-note-10-pro-poco-x3-gt/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm58-redmi-11t-pro-mi-mix-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm60-mi-pad/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm61-mi-pad-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a805f-galaxy-a80-2019-eb-ba905abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a805f-galaxy-a80-2019-eb-ba905abu/?sku=96488" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a315-galaxy-a31-eb-ba315aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a426-galaxy-a42-a32-5g-a72-eb-ba426aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a515-galaxy-a51-2020-eb-ba515aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a606-galaxy-a60-eb-ba606abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a750f-galaxy-a7-2018-eb-ba750/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a715-galaxy-a71-eb-ba715aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a910-galaxy-a9-2016-eb-ba900abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a920f-galaxy-a9-2018-eb-ba920abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g780f-galaxy-s20-fe-eb-bg781aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g985a-galaxy-s20-plus-eb-bg985aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g996a-galaxy-s21-plus-eb-bg996aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j730-eb-bj730cbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j600-eb-bj800abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m315f-galaxy-m31-eb-bm207aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m317f-galaxy-m31s-eb-bm317aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m325-galaxy-m32-4g-eb-bm325abn/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m526-galaxy-m53-5g-eb-bm526aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n7505-eb-bn750bbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n960-note-9-eb-bn965abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n970-note-10-eb-bn970abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n972-note-10-plus-eb-bn970abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-s22-eb-bs901aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-s22-plus-eb-bs906aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-s22-ultra-eb-bs908aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-tab-3-eb-bt111abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t230-galaxy-tab-4-7-0-eb-bt230fbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t280-galaxy-tab-a-7-0-2016-eb-bt280abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t350-galaxy-tab-a8-eb-bt355abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t705-galaxy-tab-s-8-5-eb-bt705fbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a02s-galaxy-a02s-hq-50s/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a107f-galaxy-a10s-2019-hq-70n/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-m115f-galaxy-m11-hq-s71/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a03-core-a032-slc-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-tab-3-8-0-t4500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-34ct-tecno-spark-3-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-49gt-spark-9-pro-kh7n-camon-19-neo-ch6i/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-49nt-pop-7-pop-7-pro-spark-go-2023/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-58ct-spark-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-6a-glu7g/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-6-pro-g63qn/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-6-gmsb3/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-5a-5g-g27fu/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-zte-wd670-zte-4g-lte-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-edge-30-nd40/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-edge-30-nd40/?sku=97308" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-g22-nh50/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-g32-nc50/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-edge-20-mb40/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-g71-ng50/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-g71s-ne50/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-edge-2022-nf50/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-oppo-blp-893-reno-7-4g-reno-7-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-oppo-blp-805-a16-a32-a54s/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-oppo-blp-817-a15-a15s-a16e-a16k/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-7-gze8u/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-7a-gp5je/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-7pro-gmf5z/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-a610-466380plv/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-x9-g719c-n939st-blade-s6-lux-q7-c-v5-pro-li3830t43p6h856337/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-a6-max-blade-a3-2017-li3939t44p8h856743/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-a72-30-pro-s30se-s30-li3959t44p8h956656/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-l110-li3814t43p3h634445/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-4ct/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-4ct/?sku=98702" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-4ct/?sku=98703" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bp-3l/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bp-3l/?sku=98705" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bp-3l/?sku=98706" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-motorola-moto-jk50-g50-xt2127-moto-g10-xt2128-moto-g20-xt2129-moto-g30-xt2159-moto/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j110h-galaxy-j1ace-eb-bj110abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j110h-galaxy-j1ace-eb-bj110abe/?sku=99287" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4u/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4ul/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl242-a6000/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl242-a6000/?sku=101328" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-l13d1p31-a3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba721-m6-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba721-m6-note/?sku=99831" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba811-m6t/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba811-m6t/?sku=99833" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl295-k9-k5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba612-m5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba612-m5s/?sku=99838" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-l16d1p34-tab-4-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl303-a6-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl288-z5/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl253-a2010/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl253-a2010/?sku=99993" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl234-a5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl287-k5-note-2018-k9-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-l15d1p32-pb1-750/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-l14d1p31-pb-770/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba711-m6/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba711-m6/?sku=100001" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl270-k6-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl270-k6-note/?sku=100003" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba621-m5-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba621-m5-note/?sku=100051" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a20-a30-eb-ba505abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a20-a30-eb-ba505abu/?sku=100233" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x53/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-prestigio-psp-3458-3459-3460/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g973-galaxy-s10-eb-bg973abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g965f-galaxy-s9-plus-eb-bg965abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g960f-galaxy-s9-eb-bg960abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g950-galaxy-s8-eb-bg950abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-20jt-pop-f2-lte/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-assistant-as-502-as-503/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-bravis-a553-discovery/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nomi-nb-5031/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl259-k5/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl259-k5/?sku=101173" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x20/?sku=128306" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bu15-u20/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bu15-u20/?sku=128364" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4c/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4c/?sku=100527" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-4c/?sku=100528" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a710f-galaxy-a7-2016-eb-ba710abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a710f-galaxy-a7-2016-eb-ba710abe/?sku=100574" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tp-link-c7s-43a2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-pixel-3-g013a-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm3f-mi8-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-air-3-10-5-2019-a1798/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a015-galaxy-a01-2020-ql1695/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-galaxy-tab-3-8-0-t4450e-t310-t311-t315/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-edge-s30-mb50/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-htc-one-m10-b2ps6100/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba611-m5/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-ba611-m5/?sku=102610" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g530-grand-prime-eb-bg530cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g530-grand-prime-eb-bg530cbe/?sku=102628" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g530-grand-prime-eb-bg530cbe/?sku=102629" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j510-eb-bj510cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j510-eb-bj510cbe/?sku=102641" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j510-eb-bj510cbe/?sku=102642" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn31-note-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn31-note-5a/?sku=102674" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn41-redmi-note-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn41-redmi-note-4/?sku=102688" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn46-redmi-7-redmi-note-8-8t/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn46-redmi-7-redmi-note-8-8t/?sku=102695" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn20-mi-5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-nova-2-2017-hb366179ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-nova-2-2017-hb366179ecw/?sku=102815" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-8-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-8-plus/?sku=103797" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn42-redmi-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn42-redmi-4/?sku=104304" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g975-galaxy-s10-plus-eb-bg975abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g955-galaxy-s8-plus-eb-bg955abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl282-s580/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-motorola-moto-g31-nd50/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-x-max-x-max-2-imperial-max-z963u-max-duo-lte-zmax-pro-li3934t44p8h/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl272-k6-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl297-k5-pro-k10-plus-z6-youth-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-24et-pop-2f-b1f/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-13-promax/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-14-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn60-mi-pad-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bp4k-redmi-note-12-pro-redmi-note-12t-poco-x5-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm5a-redmi-note-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a910f-galaxy-a9-pro-eb-ba910abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-49ht-camon-16-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-tecno-bl-34et-tecno-pop-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-12-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-v9-li3939t11p8h806139/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-zte-blade-a910-v8-v7-li3925t44p8h786035/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt61-m3-note-l-versiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt61-m3-note-l-versiya/?sku=102620" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i9500-galaxy-s4-b600bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i9500-galaxy-s4-b600bc/?sku=102636" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-p3100-sp4960c3b/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn30-redmi-4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn30-redmi-4a/?sku=102673" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn4a-redmi-note-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn4a-redmi-note-7/?sku=102700" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x5/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-doogee-x5/?sku=102768" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn48-redmi-note-6-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn48-redmi-note-6-pro/?sku=102804" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7g/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7g/?sku=103787" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7g/?sku=103788" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7g/?sku=103789" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7g/?sku=103790" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-xs-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6-plus/?sku=103804" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-ulefone-s7-as-503/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-htc-one-m8-bop6b100/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-wi-fi-router-e5573-hb434666rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-wi-fi-router-e5573-hb434666rbc/?sku=102584" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-g700-hb505076rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-g700-hb505076rbc/?sku=102586" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-4a-hb4342a1rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-4a-hb4342a1rbc/?sku=102588" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-6a-nova-y5-2017-hb405979ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-6a-nova-y5-2017-hb405979ecw/?sku=102590" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-plus-honor-9i-nova-2i-nova2-2017-hb356687ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-plus-honor-9i-nova-2i-nova2-2017-hb356687ecw/?sku=102592" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p-smart-plus-honor-9i-nova-2i-nova2-2017-hb356687ecw/?sku=102593" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p8-lite-2017-ascend-p9-hb366481ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p8-lite-2017-ascend-p9-hb366481ecw/?sku=102595" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-p8-lite-2017-ascend-p9-hb366481ecw/?sku=102596" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-y6-pro-hb526379ebc/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-y6-pro-hb526379ebc/?sku=102600" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-5x-hb396481ebc/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-huawei-honor-5x-hb396481ebc/?sku=102604" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl203-a369i/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl203-a369i/?sku=102609" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt15-m3-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt15-m3-s/?sku=102612" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt42-m1-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt42-m1-note/?sku=102614" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g360h-galaxy-core-prime-eb-bg360cbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g360h-galaxy-core-prime-eb-bg360cbc/?sku=102626" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g360h-galaxy-core-prime-eb-bg360cbc/?sku=102627" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g7102-grand-2-b220ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g7102-grand-2-b220ac/?sku=102631" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g900-galaxy-s5-eb-bg900bbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g900-galaxy-s5-eb-bg900bbe/?sku=102633" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i9300-galaxy-s3-eb-l1g6llu/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-i9300-galaxy-s3-eb-l1g6llu/?sku=102635" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j100h-galaxy-j1-eb-bj100cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j100h-galaxy-j1-eb-bj100cbe/?sku=102638" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j120f-galaxy-j1-2016-eb-bj120cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j120f-galaxy-j1-2016-eb-bj120cbe/?sku=102640" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j7-eb-bj700cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j7-eb-bj700cbe/?sku=102644" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j7-eb-bj700cbe/?sku=102645" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j710-eb-bj710cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-j710-eb-bj710cbe/?sku=102647" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g920f-galaxy-s6-eb-bg920abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g925f-galaxy-s6-edge-eb-bg925abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g930a-galaxy-s7-eb-bg930abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g935a-galaxy-s7-edge-eb-bg935abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-s5830-s5660-eb494358vu/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-s5830-s5660-eb494358vu/?sku=102653" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-p7500-sp3676b1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-n5100-sp3770e1h/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t530/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-t561-eb-bt561abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-x200-e250-ak-ab463446bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-x200-e250-ak-ab463446bu/?sku=102659" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm22-mi5/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm35-mi4c/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm35-mi4c/?sku=102662" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm45-redmi-note-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm45-redmi-note-2/?sku=102664" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm46-redmi-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm46-redmi-note-3/?sku=102666" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm47-redmi-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm47-redmi-3/?sku=102668" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm49-xiaomi-mi-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm49-xiaomi-mi-max/?sku=102670" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm50-mi-max-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm50-mi-max-2/?sku=102672" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn34-redmi-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn34-redmi-5a/?sku=102676" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn34-redmi-5a/?sku=102677" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn35-redmi-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn35-redmi-5/?sku=102679" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn36-mi-6x/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn36-mi-6x/?sku=102681" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn37-redmi-6-6a/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn37-redmi-6-6a/?sku=102683" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn3a-redmi-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn3a-redmi-go/?sku=102685" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn40-redmi-4-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn40-redmi-4-pro/?sku=102687" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn43-redmi-note-4x/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn43-redmi-note-4x/?sku=102690" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn44-redmi-5-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn44-redmi-5-plus/?sku=102692" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn45-redmi-note-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn45-redmi-note-5/?sku=102694" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn47-redmi-6-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn47-redmi-6-pro/?sku=102697" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn49-redmi-7a/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn49-redmi-7a/?sku=102699" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-realme-blp731-5pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-realme-blp721-realme-c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-realme-blp701-realme-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-realme-blp713-realme-3pro-x-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nokia-bl-5c-6230i/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-prestigio-pap-5453/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-11-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-11-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-meizu-bt53-pro-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-s3650-l700-ab463651bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-p3200-galaxy-tab3-sm-t210-t211-t2100-t2110-p3200-p3210-t4000e/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm4j-redmi-note-8-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn51-redmi-8-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn56-redmi-9a/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bn54-redmi-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm39-mi6/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-xiaomi-bm39-mi6/?sku=102810" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-blackview-a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a10s-scud-wt-n6/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-nomi-nb-5011/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-g928f-galaxy-s6-edge-plus-eb-bg928abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-htc-one-m7-801e-bn07100/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-5g/?sku=103778" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6g/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6g/?sku=103781" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s/?sku=103783" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s/?sku=103784" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s/?sku=103785" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s/?sku=103786" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7-plus/?sku=103792" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7-plus/?sku=103793" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-7-plus/?sku=103794" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-8g/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-8g/?sku=103796" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-se/?sku=103799" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-x/?sku=103801" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-xs/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-xr/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-6s-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-ergo-a556-blaze/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl219-a880/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-lenovo-bl219-a880/?sku=103943" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-prestigio-pap-3502-3506-3507-3508/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-fly-bl3216-iq4414-evo-tech-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-5-air/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-6-air-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-ipad-mini-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a40-2019-eb-ba405abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-samsung-a40-2019-eb-ba405abe/?sku=104794" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-s2-38mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-s3-38mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-watch-s3-42mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-se3-se-2022/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-se3-se-2022/?sku=127783" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-5se-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-dlya-apple-iphone-5se-2020/?sku=128083" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hp-probook-4330s-10-8v-4400mah-6cells-model-4530s/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj40-65w-15000mah-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj45-1400mah-dlya-smart-godinnik-v-iwatch-1-9-se-se2-ultra-ultra2-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-j117a-esteem-pd-20w-magnetic-10000-mah-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-j117a-esteem-pd-20w-magnetic-10000-mah-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-j94-overlord-22-5w-75000mah-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-q17-22-5w-pd-140w-25000mah-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-q47-shine-pd20w-10000-mah-z-grovoyu-konsollyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-6-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-6g/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-6s-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-7-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-aaaa-klas-apple-iphone-7g/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-4c-2650-2652-6136-6170-6260-6300i-6301-7270-7610-7205/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-4d-600-c6-00-lumia-620/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-4u-5250-5330-5530-5730-c5-03-c5-05-c5-06-c6-03-e66-e75/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-4ul-225-dual-220-4g-3310-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-5c-1101-1110-1100-3120-3100-2300-6820-6230-3660-7610-n72/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-5k-701-n85-n86-8m-oro-c7-00-x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bl-6q-6700-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bp-4l-6760-slide-e52-e55-e6-e6-00-e71-e72-e73-e90-n810-n97/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-nokia-bp-6m-3250-6233-6280-6288-6151-9300i-n73-n77-n93-6234-9300/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-e250-x200-x160-x530-x680-e900-e1200-c3010/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-g313/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-g355-i8552-i8530/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-g360-j200-g361-j2/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-g530-j5-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-i8160-s7562-s7582/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-j2-g360-j200-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-j3-g530-j5-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-j5-j3-g530-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-j7/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-s3-mini-i8190-i8190/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-s4-i9500-i9295-i9505/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-s5-g900h-g900fd-g900f-g900/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-s5570-s5250-s7230e-s5780-s5312-s5282-s5280-s5310-s5750/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-standart-samsung-s7562-i8160-galaxy-ace-s7562-galaxy-s-du/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-nokia-bl-4c/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-nokia-bl-5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-c5212/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-i8160/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-i8190/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-i9100/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-i9300/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-j600/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-l700-s3650/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-s5/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-s5250/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-s5830/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-s7262/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-dyeshyeviy-samsung-x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-i9000-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-i9070-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-s5360-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-s7500-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-s8500-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-s8600-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-a-class-samsung-i8260/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-a-class-samsung-i8552/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-a-class-samsung-s3850/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aa-gp-1300mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aa-gp-1800mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aa-gp-2500mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aa-gp-2700mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aaa-gp-1000-hr03-950mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aaa-rablex-1100-hr03-1100mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aaa-videx-1100-hr03-1100mah-rechargeable-blistyer-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-aaaa-klas-kulyek-blackview-a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-apple-iphone-6s/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-apple-iphone-6s-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-apple-iphone-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-apple-iphone-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-huawei-hb356687ecw-huawei-p-smart-plus-2019/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-huawei-hb366481ecw-huawei-y6-y7-2018-p20-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-huawei-hb434666rbc-wi-fi-router-e5573-e5575-e5577e5577c-megafon-mr150-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-huawei-hb505076rbc-y3ii-y3-2-honor-bee-2-ascend-y618-y600-g700-g616/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-samsung-j500-j5-2015-g530-g531-j210f-j300-j310-j320/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-samsung-j510-galaxy-j5-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-samsung-j700-galaxy-j7-2015-j400-galaxy-j4-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn37-redmi-6-6a/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn43-redmi-note-4x/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn45-redmi-note-5-note-5-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn46-redmi-note-8-2019/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn48-redmi-note-6-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-inkax-xiaomi-bn4a-redmi-note-7-note-7s/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-liitokala-18650-li-ion-king4000-jt-4000mah-3-7v-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-liitokala-18650-li-ion-ncr-34b-jt-3400mah-3-7v-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-2200mah-tiptop-3-7v-zhovtiy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-2400mah-tiptop-3-7v-korichneviy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-2400mah-tiptop-3-7v-sin-y-v-upakovts-z-zakhistom/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-2800mah-tiptop-3-7v-zeleniy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-2800mah-tiptop-3-7v-chervoniy-v-upakovts-z-zakhistom/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-3200mah-tiptop-3-7v-pomarancheviy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-3400mah-tiptop-3-7v-s-riy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-3600mah-tiptop-3-7v-b-liy-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-4000mah-tiptop-3-7v-korichneviy-v-upakovts-z-zakhistom/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-rablex-18650-li-ion-icr18650-4000mah-tiptop-3-7v-sin-y-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-standart-nokia-bl-4b-700-mah-1606-2630-2660-2760-5000-6111-7070-7370/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-standart-nokia-bl-5f-950-mah-6210-6290-n95-6710-6260-n96-e65/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-standart-nokia-bl-6f-1200-mah-n78-n79-n95-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-standart-nokia-bv-5j-1560-mah-microsoft-lumia-532-microsoft-lumia-435/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-standart-samsung-s3850-s5222-s5222r-b360e-s3350/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-vipow-18650-li-ion-icr18650-2000mah-tiptop-3-7v-blue-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-vipow-18650-li-ion-icr18650-2500mah-tiptop-3-7v-blue-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-apple-iphone-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-apple-iphone-5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-apple-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-apple-iphone-6-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-apple-iphone-8-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-huawei-hb4342a1rbc-honor-4a-honor-5a-y5ii-y5-2-honor-y6-honor-play-5-honor/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-a310-galaxy-a3-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-a510-galaxy-a5-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-g900-galaxy-s5-g900h-g900fd-g900f/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-g925-galaxy-s6-edge/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-g935-galaxy-s7-edge/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-i8190-galaxy-s3-mini-i8160-s7562/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-i8262-galaxy-core-duos-g350-i8260-g3502-g3508-g3502u/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-i9100-galaxy-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-i9300-galaxy-s3/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-i9500-galaxy-s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-j100-galaxy-j1-2015-eb-bj100cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-j110-galaxy-j1-ace-duos/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-j200-galaxy-j2-2015-g360/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-samsung-j710-galaxy-j7-2016/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bm46-redmi-note-3-note-3-pro-note-3-pro-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bm47-redmi-4x-3-3s-3x/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bm4j-redmi-note-8-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn30-redmi-4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn31-mi-5x-mi-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn35-redmi-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn41-redmi-note-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn44-redmi-5-plus-note-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn47-mi-a2-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn49-redmi-7a-2019/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-inkax-xiaomi-bn51-redmi-8-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-samsung-s5230-a-klas/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-nokia-bl-5j-5228-5230-5233-5235-5800-c3-00-n900-x1-00-x1-01-x6-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-ace-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-c5212-b100-c3212-duos-c5212-duos-e2100-e2120-e2232-c5130/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-i8552-i8530-i8550-g355/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-j100-j1/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-j110/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-j600-j160-j200-j210-j750-j770-s8300-b3210-b3310-m600-l600/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s3-i9300-i9300i/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s5230-sgh-l870-g800-s5210-s5233-s7520/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s5360-s5302-s5380-s5363-s5300-c101/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s5820-s8600-i8350-s5690-i8150/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s5830-s5830i-s5660-s5670-b7510-b5512-s7250/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s7500-s6802-s6102-s6312-s6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-standart-samsung-s8500-s8500-wave-s8530-wave-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-alpha/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-biz/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-bright-a501/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-easy-b501/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-jazz/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-light/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-neo-a401/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-next/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-nova-eb405575au/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-bravis-vista/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-doogee-b-dg280/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-doogee-b-dg800/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-doogee-x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-doogee-y100-y100-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl3216/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl3812/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl3815/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl4237-iq430-iq245-iq430-iq245/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl4247/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl4249-e145tv-e157/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl4253/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl5203/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl5204/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl6409/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl6425/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl7401/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl7405/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl8001-iq436-iq436i-iq4490/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl8002/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl8003/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl8006/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-fly-bl8601/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-c6110-hb5i1/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-c7189-hb6a2l/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-g510-hb4w1-g510-u8951-g520-y210-a-g525-g526-u8951/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-g6600-hb4h1/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-p6-ascend-hb3742a0ebc-ascend-p6-ascend-p7-mini-ascend-p7/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-p7-ascend-hb3543b4ebw/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-u8180-hb4j1/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-u8650-hb5k1-u8650-sonic-u8652-u8850-vision-m865-ascend-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-u8812d-hb5n1-m931-m660-y200-g330d-u8825d-ascend/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-do-telefonu-orig-nal-huawei-u8836d-hb5r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-blackview-a8-max-bez-pakuvannya/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-bravis-alto-bez-pakuvannya/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-blackview-a7/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-blackview-a8/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-bravis-omega/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-bravis-solo/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-bravis-trend/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-doogee-b-dg310/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-doogee-b-dg580/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-doogee-x6-x6-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-doogee-x9/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl3805/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl3808/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl3819/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4007/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4013/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4015/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4027/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4215/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4251-iq450-iq450q-iq459-quad-iq458-quad/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl4257/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl7201/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl7203-iq4405-quad-evo-chic-iq4413-quad/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl8004/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl8008/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl8009/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-fly-bl8010/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-a199-hb505076rbc-g615-ascend-g700-ascend-g610s-y600/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-c8816-hb474284rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-e5805-hb5a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-g750-honor-3x-hb476387rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-honor-3c-hb4742a0rbc/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-mate7-ascend-hb417094ebc/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-huawei-u8833-hb5v1-w1-ascend-y300-u8833-ascend-y511-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl169-p800-p70-a789-s560/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl171-a376-lenovo-a390-a50-a65-a370e-a368-a390t/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl192-a590-a529-a680-a300-a750-a388t-a328/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl197-a720i-a798t-a800-a820-s720-s868t-s899t/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl198-a830-a678t-a860e-s880-a85-a850-s880i/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl203-27-a308t-a318t-a66-a365e-a369i/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl204-a586-a765e-s696-a630t-a670t-s690-s760/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl205-p770/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl206-a630e-a630-a600e/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl208-s920/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl209-lenovo-a516-a706-a788t-a760-a820e-a378t-a398t/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl210-s650-s658t-s820e-a750e-a828-s820-a770e/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl212-a620t-a628t-s898t-a708t-s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl214-a269-a316i-a300t-a208t-a218t-a305e/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl216-k910-viber-z-k910e-k910/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl217-s930-s938t-s939/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl219-a880-a889-s810t-a890e-a916-s856/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl220-s850-s850t/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl225-a785e-a858t/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl229-a8-a808t-a806/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl231-vibe-x2-vibe-x2-cu-vibe-x2-to-s90/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl234-p70-p90-a5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl242-a6000-k3-a6000-k30w-k30e/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl243-k50-t5-a7600m-s8-4g-k3-note-a7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl245/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl253/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lenovo-bl259/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-41zh/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-42fn-c550-optimus-chat-p350-optimus-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-44jh-p700-optimus-l7-p705-optimus-l7-e455-optimus-l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-44jn-p970-p690-p698-l60-e730-e612-e510-a290/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-44jr-lg-p940-prada-3-0-lg-d160-l40-lg-d170-l40-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-45a1h/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-46zh/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-47th/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-48ln-f240k-f240-e985-d680-e988/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-48th-d686-e988-d680-e985-f240-f240k/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-52uh-h422-y70-spirit-lg-d325-lg-d320-lg-d285-d280-l65/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-53qh-ms870-p769-p768-p875-l9-p880-p870-p760/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-53yh-d690-g3-stilus-d855-g3-d855-f460-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-54sg-lg-f300l-optimus-vu-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-54sh-l-d335-870-h502-magna-g3-s-d722-d405n-l90/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-59jh-p715-p713-p710-f5-p875-f3-p659-vs870-lucid-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-59uh-d618-mini-g2-lg-d620-lg-d620r-lg-d315-lg-f70/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-lg-bl-t9-lg-d820-lg-d821-lg-google-nexus-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-4b-1606-2630-2660-2760-5000-6111-7070-7370/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-4c-2650-2652-6136-6170-6260-6300i-6301-7270/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-4d-600-c6-00-lumia-620/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-4u/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-4ul-225-dual-220-4g-3310-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-5c-1101-1110-3100-2300-6820-6230-3660-7610/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-5f-6210-navigator-n95-6710-navigator-6260-slide-n96/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-5h-lumia-630-lumia-635-lumia-636-lumia-638/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-5j-5228-5230-5233-5800-c3-00-n900-x1-00-x1-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-5k-701-n85-n86-8m-oro-c7-00-x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-6f-n78-n79-n95-8gb/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-6p-6500-classic-7900-prist/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-6q-6700-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bl-t5a-lumia-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bn-01-x-dual-sim-x-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bn-02-603-lumia-505-lumia-510-lumia-610-lumia-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bn-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bp-4l-6760-e52-e55-e6-00-e71-e72-e73-e90-n810/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bp-4w-lumia-810-lumia-822/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bp-5t-lumia-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bp-6m-3250-6233-6280-6151-9300i-n73-n77-n93-6234/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bp-6x-8800-sirocco-gold-8800-sirocco-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-5j-435-532-microsoft-lumia-532-microsoft-lumia-435/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-5s-x2-dual-sim-x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-l4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-t4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-t5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nokia-bv-t5e/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-4510/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-177/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-241-i241/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-5010/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-5011/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-507-i507/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-52/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-53/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-nomi-nb-56/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-a310/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-a510/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-a710/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-ace-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-c5212-b100-c5212-duos-e2100-e2120-e2232-c5130/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-e250-x200-x160-x530-x680-e900-e1200-c3010/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g355-i8552-i8530/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g360-j200-g361-j2/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g530-j5-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g7106/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g7508/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-g850-g850f-galaxy-alph/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i8160-s7562-s7582/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i8262-g350-g3500-g3502-g3508-g3502u-g350e/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i8552-i8530-i8550-g355/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i9000-b7350-witu-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i9070-i9070-galaxy-s-advance/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i9082-i9060/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-i9100-i9103/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j1-ace/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j100-j1/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j110/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j2-g360-j200-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j3-g530-j5-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j5-j3-g530-g531-j5000-j3-prime-j3-2017-j2-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j510/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j600-j200-j210-j750-j770-s8300-b3210-b3310-m600/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j7/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-j710/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-l700/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-n8000/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-note-2-n7100-galaxy-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-note-3-n9000-galaxy-note-n900-galaxy-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-note-4-n910c-galaxy-note-4-n910h-galaxy-note-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-note1-n7000-galaxy-note-i9220-galaxy-note-note-lte-gt-n7005/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-p3100-sp4960c3b/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-p5200-t4500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s3-i9300-i9300i/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s3-hd/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s3850-s5222-s5222r-b360e-s3350/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s4-i9500-i9295-i9505/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s4-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5-g900h-g900fd-g900f-g900/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5230-sgh-l870-g800-s5210-s5233-s7520/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5360-s5302-s5380-s5363-s5300-c101/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5570-s5250-s5780-s5312-s5282-s5280-s5310-s5750/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5820-s8600-i8350-s5690-i8150/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s5830-s5830i-s5660-s5670-b7510-b5512-s7250/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s7500-s6802-s6102-s6312-s6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s7562-i8160-galaxy-ace-s7562-galaxy-s-du/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-s8500-s8500-wave-s8530-wave-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-t111-eb-bt111abc/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-t211/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-t585/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-t715/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-orig-nal-kulyek-samsung-t805/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-blackview-a9/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-bravis-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-doogee-b-dg550/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-doogee-x5/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-doogee-x5-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-huawei-a100-hb4f1/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-nomi-nb-4l/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-g313/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-p601-t8220e/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-s3-mini-i8190-i8160-s7562-s7272/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-t311/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-t331/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-t705/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyator-or-g-nal-kulyek-samsung-t815/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-inkax-nokia-bl-4c-2650-2652-6136-6170-6260-6300i-6301-7270-7610/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-inkax-nokia-bl-5c-1101-1110-1100-3120-3100-2300-6820-6230-3660/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-inkax-samsung-g930-galaxy-s7/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-inkax-samsung-s7262-galaxy-star-plus-s7272-g313/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-acer-ac14b8k-15-2v-3600mah-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-acer-aspire-e15-as16a5k-14-8v-2600mah-model-e5-575/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-asus-a32-k52-11-8v-5200mah-58wh-6cells/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-asus-a32-k55-11-1v-5200mah-58wh-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-asus-a43-a53-11-1v-5200mah-58wh-black-model-a32-k53/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-asus-vivobook-x541sa-a31n1601-11-1v-2600mah-model-x541/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-asus-x550-a41-x550a-14-8v-2600mah-4cell/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-dell-gxvj3-inspiron-3451-14-8v-black-2600mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-dell-t54fj-latitude-11-1v-5200mah-58wh-black-model-7420-e6420/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-dell-wdx0r-inspiron-15-5538-11-4v-3500mah-42wh-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-dell-xcmrd-14-8v-2600mah-38wh-black-model-3521/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-240-g4-hs04-hp2500l7-14-8v-2600mah-4cells/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-240-g6-250-g6-hstnn-lb7v-14-8v-2600mah-6cells-model-jc04/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-250-g7-ht03xl-hstnn-lb8m-11-5-v-41-9-wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-elitebook-8460p-hstnn-i90c-hp8460lh-11-1v-5200mah-58wh-model-8560/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-hs03-pavilion-256-g4-11-1v-29wh-black-2600mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-omen-17-fm08-14-4v-5973mah-16-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-pavilion-m6-11-1v-5200mah-58wh-6cells-model-dv4-5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-pavilion-touchsmart-14-11-1v-5200mah-58wh-6cells-model-pi06/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-presario-cq42-hstnn-cb0x-hpcq42lr-11-1v-5200mah-58wh/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-probook-4330s-11-1v-5200mah-6-cells-black-model-4530s/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-hp-probook-4730s-14-8v-5200mah-58wh-model-4730/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-lenovo-ideapad-g460-11-1v-5200mah-58wh-6cells-model-g560/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-lenovo-thinkpad-t570-sb10k97582-11-1v-5200mah-58wh-model-01av425/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akumulyatorna-batareya-do-noutbuka-samsung-q318-black-11-1v-5200mah-6cells-model-r580/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-alkaline-videx-lr6-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-vug-lno-tsinkov-gp-r6p-15g-1-5v-2-shtuki-green/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-enerlight-mega-power-lr6-1-5v-4-shtuki-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-enerlight-mega-power-lr6-1-5v-4-shtuki-red-blistyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-force-power-lr6-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-gp-super-g-tech-15a-lr6-1-5v-12-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-gp-super-g-tech-15a-lr6-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-gp-ultra-g-tech-lr6-15au-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-gp-ultra-plus-g-tech-lr6-15aup-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-pkcell-lr6-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-pkcell-lr6-1-5v-4-shtuki-blistyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-tesla-plus-extra-energy-lr6-1-5v-8-shtuki-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-solova-force-power-heavy-duty-r6-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-solova-videx-r6p-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-hoco-lr6-1-5v-12-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aa-luzhna-hoco-lr6-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-alkaline-videx-lr03-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-vug-lno-tsinkov-gp-r03-24pl-1-5v-2-shtuki-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-duracell-lr03-1-5v-2-shtuki-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-force-power-lr03-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-gp-super-24a-lr03-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-orbus-lr03-1-5v-4-shtuki-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-pkcell-lr03-1-5v-2-shtuki-blister/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-pkcell-lr03-1-5v-4-shtuki-blistyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-pkcell-lr03-1-5v-4-shtuki-kulok/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-solova-kodak-super-heavy-duty-r03-um4-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-solova-videx-r03p-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-gp-super-g-tech-24a-lr03-1-5v-12-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-hoco-lr3-1-5v-4-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-gp-ultra-g-tech-lr03-24au-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-luzhna-gp-ultra-plus-g-tech-lr03-24aup-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr1616-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr1620-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr1632-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2016-l-t-va-force-power-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2016-l-t-va-gp-dl2016-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2025-l-t-va-force-power-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2025-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2025-l-t-va-hoco-ja7-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2025-l-t-va-videx-5003lc-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-duracell-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-energizer-3v-1-shtuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-hoco-dlr08-1-shtuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-varta-3v-1-shtuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2032-l-t-va-videx-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2430-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-cr2450-l-t-va-gp-3v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-lr20-luzhna-orbus-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-lr41-luzhna-videx-ag3-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-lr921-l-t-va-videx-ag6-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-l-t-va-vinnic-377f-sr66-1-55v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-164-lr60-lr620-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-177-lr626-ag4-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-189-lr54-v10ga-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-192-lr41-v3ga-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-23a-v23ga-mn21-12v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-27a-mn27-12v-5-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-a76-lr44-v13ga-1-5v-10-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-luzhna-gp-super-g-tech-1604a-6lp3146-mn1604-9v-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-solova-kodak-super-heavy-duty-r20p-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/dbzh-hoco-db25-mini-ups-power-bank-dlya-routera-5v-9v-12v-8800mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-dlya-wi-fi-routera-z-peretvoryuvachem-naprugi-z-5v-12v-5-5mm-2-1mm-usb-dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/pusko-zaryadniy-pristr-y-dlya-akumulyatora-hoco-qs2-z-kompresorom-power-bank-na-8000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-liitokala-lii-m4-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-liitokala-lii-m4s-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-liitokala-lii-pl2-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-liitokala-lii-s4-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-zaryadniy-pristr-y-rablex-rb419-dlya-li-ion-ni-mh-ni-cd-akumulyator-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-huawei-hb4242b4ebw-honor-6-h60-l02/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-huawei-hb4342a1rbc-honor-4a-honor-5-honor-5a-y6-y5-ii/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-huawei-hb434666rbc-wifi-router/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-huawei-hb526379ebc-y6-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-huawei-hb5v1-y300-u8833/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-ipad-2-a1376/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-iphone-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-iphone-13-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-iphone-13-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-iphone-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-iphone-14-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-iphone-14-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-iphone-xr/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-meizu-ba822-m8-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-motorola-mc50-moto-g60-moto-g40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-motorola-nd40-moto-edge-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-motorola-nd50-xt2173-moto-g31/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-motorola-ne50-moto-g82-moto-g72-moto-g52/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-motorola-np44-moto-s39-pro-edge-30-fusion-edge-40-moto-s30-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-motorola-pc50-moto-g14-payf0010in/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-motorola-ph50-moto-g23-xt2333/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-motorola-qf50-moto-g34-xt2363-2-moto-g-play-2024-moto-g04-xt2421-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-nokia-bl-4c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-oneplus-blp685-6-6t-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-oneplus-blp699-7-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-oneplus-blp759-8-pro-8-pro-5g-in2020-in2021/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-oneplus-blp761-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-oneplus-blp813-nord-n100-n200-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-oneplus-blp815-nord-n10-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-oneplus-blp829-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-oneplus-blp861-9rt-nord-2-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-oneplus-blp899-10-pro-10t/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-oneplus-blp903-nord-2-ce-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-oneplus-blp975-11-11r/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-a05-wt-s-n28/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-a05s-slc-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-a105-a10-a750-a7-m105-m10-eb-ba750abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-a13-5g-m13-eb-ba136aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-a14-eb-ba146aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-a205-20-a305-a30-a307-a30s-a505-a50-eb-ba505-eb-ba505abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-a32-5g-a42-5g-a72-m32-eb-ba426aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-a515-a51-eb-ba515aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-a70-2019-a705-eb-ba705abu/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-g360h-galaxy-core-prime-eb-bg360cbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-g850f-galaxy-alpha-eb-bg850bbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-g930a-galaxy-s7-eb-bg930abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-g955-s8-plus-be-bg955abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-m12-m20s-m30s-m21-m31-eb-bm207aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-m207-m20s-m307-m30s-eb-bm207aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-n5100-n5110-sp3770e1h/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-n950-note-8-eb-bn950aba-abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-doolike-high-capacity-apple-iphone-5s-5c-1700-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-p3100-p3110-p6200-sp4960c3b/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-p3200-tab-3-t210-t211-t4000e/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-p5200-5210-5220-t4500e/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-s20-plus-eb-bg985aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-s20-eb-bg980aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-s21-ultra-eb-bg998aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-t231-t230-t235-eb-bt230fbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-t355-t350-t357-eb-bt355abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-t710-tab-s2-8-0-eb-bt710abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-samsung-t8220e-note-10-1-sm-p600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bm3d-mi8-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bm3l-mi9/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bm58-redmi-11t-pro-mi-mix-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bm5j-poco-x5-redmi-note-12-12t-redmi-k50-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bm61-mi-pad-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bm62-mi-pad-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bn31-mi-a1-mi-5x-note-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bn39-mi-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bn41-redmi-note-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bn48-redmi-note-6-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bn5k-poco-c55-redmi-12c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akb-borofone-xiaomi-bn5q-xiaomi-poco-c65-redmi-13c-redmi-13c-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/batareyka-aaa-shchelochnaya-hoco-ja2a-lr03-1-5v-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-s21-ultra-g998-eb-bg998aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-a54-5g-a546-eb-ba546aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5w-xiaomi-redmi-note-14-pro-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn68-redmi-15c-4g-5g-poco-c85/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-s24-ultra-eb-bs928ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-motorola-g84-qb50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-motorola-edge-40-neo-qm50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-galaxy-a73-5g-eb-bm526abs-eb-bm526aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5x-xiaomi-redmi-14c-poco-c75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bm5n-xiaomi-poco-f5-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-galaxy-a25-5g-eb-ba256aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5t-xiaomi-redmi-13-poco-m6-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-galaxy-s23-ultra-eb-bs918aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-motorola-g24-power-g54-g54-power-pc60/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-motorola-edge-50-fusio-qc50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-g991-galaxy-s21-eb-bg991aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-l5p/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-a15-a155-eb-ba156aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-a33-a336-5g-eb-ba336aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn65-redmi-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-l5k/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-l5k/?sku=130176" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-l5k/?sku=130223" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-l5j/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bm5t-xiaomi-13t-14t-poco-x6-pro-f6-pro-m6-pro-4g-redmi-note-13-pro-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-galaxy-s23-plus-eb-bs916aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-s23-eb-bs911aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-galaxy-a56-5g-eb-ba566ase/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-nokia-bl-6q/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-a53-a536-5g-eb-ba536aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-a34-5g-sm-a346-eb-ba346aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-a35-5g-a356-eb-ba546aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5p-xiaomi-redmi-note-13-4g-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5p-xiaomi-redmi-note-13-4g-5g/?sku=130256" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-s24-eb-bs922abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-a55-5g-a556-eb-ba256abs/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-note-20-ultra-n985f-eb-bn985aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-tecno-bl-49st-spark-10-spark-10-pro-spark-20-spark-20c/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-galaxy-a36-eb-ba566aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bn5q-xiaomi-poco-c65-redmi-13c-redmi-13c-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-a05-a055-wt-s-n28/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bp4j-redmi-note-12-pro-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-samsung-galaxy-s23-fe-eb-bs711aby/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyator-xiaomi-bm5s-13t-pro-redmi-k60-ultra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1082"/>
+  <dimension ref="A1:F1201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F1082" sqref="F1082"/>
+      <selection activeCell="F1201" sqref="F1201"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -10224,51 +11295,51 @@
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F6" s="13">
         <v>3856</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
         <v>42144</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
@@ -10319,91 +11390,91 @@
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="13">
-        <v>2767</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
         <v>0</v>
       </c>
       <c r="F12" s="13">
-        <v>1180</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
         <v>0</v>
       </c>
       <c r="F13" s="13">
-        <v>1180</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
@@ -10433,587 +11504,587 @@
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="13">
-        <v>1465</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="13">
-        <v>1099</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="13">
-        <v>1953</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="13">
-        <v>1506</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
         <v>0</v>
       </c>
       <c r="F21" s="13">
-        <v>2523</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
-        <v>2075</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="13">
-        <v>3011</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" s="13">
-        <v>2401</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5">
         <v>0</v>
       </c>
       <c r="F25" s="13">
-        <v>3418</v>
+        <v>3508</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
         <v>0</v>
       </c>
       <c r="F26" s="13">
-        <v>7323</v>
+        <v>7517</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" s="13">
-        <v>1872</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" s="13">
-        <v>1506</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="13">
-        <v>2360</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>1628</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>1631</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
         <v>0</v>
       </c>
       <c r="F33" s="13">
-        <v>798</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="13">
-        <v>4907</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="13">
-        <v>2669</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5">
         <v>0</v>
       </c>
       <c r="F36" s="13">
-        <v>2807</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="13">
-        <v>1241</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5">
         <v>0</v>
       </c>
       <c r="F38" s="13">
-        <v>1707</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
         <v>0</v>
       </c>
       <c r="F39" s="13">
-        <v>2034</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="13">
-        <v>2848</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5">
         <v>0</v>
       </c>
       <c r="F41" s="13">
-        <v>3743</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" s="13">
-        <v>3580</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
         <v>0</v>
       </c>
       <c r="F43" s="13">
-        <v>611</v>
+        <v>627</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="13">
-        <v>1750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
         <v>0</v>
       </c>
       <c r="F45" s="13">
         <v>147</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
@@ -11047,231 +12118,231 @@
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
         <v>68</v>
       </c>
       <c r="F47" s="13">
         <v>2000</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>441</v>
+        <v>453</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>319</v>
+        <v>328</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>672</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>638</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>597</v>
+        <v>613</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>672</v>
+        <v>690</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>651</v>
+        <v>669</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>678</v>
+        <v>696</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>584</v>
+        <v>599</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>712</v>
+        <v>731</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>312</v>
+        <v>321</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
         <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
@@ -11281,537 +12352,537 @@
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
         <v>551</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>611</v>
+        <v>627</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>462</v>
+        <v>474</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>443</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>641</v>
+        <v>658</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>807</v>
+        <v>829</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>421</v>
+        <v>432</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
         <v>404</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>617</v>
+        <v>634</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>617</v>
+        <v>634</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>524</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>645</v>
+        <v>662</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
         <v>524</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>794</v>
+        <v>815</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
-        <v>421</v>
+        <v>432</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="13">
-        <v>509</v>
+        <v>522</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
-        <v>394</v>
+        <v>376</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
-        <v>387</v>
+        <v>348</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
         <v>511</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>543</v>
+        <v>557</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>577</v>
+        <v>592</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>428</v>
+        <v>439</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
         <v>411</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
-        <v>441</v>
+        <v>453</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>424</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="13">
-        <v>570</v>
+        <v>585</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
-        <v>523</v>
+        <v>536</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
-        <v>509</v>
+        <v>522</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
         <v>489</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
@@ -11821,51 +12892,51 @@
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
         <v>511</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="13">
-        <v>563</v>
+        <v>578</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
@@ -11875,195 +12946,195 @@
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
-        <v>581</v>
+        <v>596</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="13">
-        <v>699</v>
+        <v>717</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>377</v>
+        <v>387</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="13">
-        <v>339</v>
+        <v>348</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="13">
         <v>491</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="13">
-        <v>482</v>
+        <v>495</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="13">
-        <v>299</v>
+        <v>307</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="13">
-        <v>373</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="13">
-        <v>346</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="13">
         <v>333</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
@@ -12073,9103 +13144,9103 @@
         <v>303</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="13">
         <v>557</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="13">
-        <v>577</v>
+        <v>592</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="13">
-        <v>563</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="13">
-        <v>563</v>
+        <v>578</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>315</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="13">
-        <v>401</v>
+        <v>411</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="13">
-        <v>401</v>
+        <v>411</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>320</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>321</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="13">
-        <v>509</v>
+        <v>522</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>325</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="13">
-        <v>509</v>
+        <v>522</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>326</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>327</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="13">
-        <v>848</v>
+        <v>870</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="13">
-        <v>848</v>
+        <v>870</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>333</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="13">
-        <v>334</v>
+        <v>343</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="13">
-        <v>150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>339</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="13">
-        <v>265</v>
+        <v>272</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="13">
         <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>344</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>345</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>346</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="13">
-        <v>150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>347</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>348</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="13">
-        <v>319</v>
+        <v>328</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="13">
-        <v>407</v>
+        <v>418</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="13">
         <v>391</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>357</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="13">
-        <v>278</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="13">
-        <v>407</v>
+        <v>418</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="13">
         <v>391</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="13">
-        <v>672</v>
+        <v>690</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>368</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>369</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="13">
-        <v>807</v>
+        <v>829</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>371</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="13">
-        <v>645</v>
+        <v>571</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>374</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>375</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="13">
-        <v>1119</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="13">
-        <v>1621</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="13">
-        <v>482</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="13">
-        <v>353</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>387</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="13">
-        <v>719</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>389</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>390</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="13">
-        <v>719</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="13">
-        <v>807</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>395</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>396</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>397</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="13">
-        <v>1017</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="13">
-        <v>1017</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>401</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="13">
-        <v>1241</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="13">
-        <v>1777</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="13">
-        <v>794</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="13">
-        <v>712</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>413</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>414</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="13">
-        <v>611</v>
+        <v>627</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>417</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>418</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="13">
-        <v>604</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>419</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>420</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>421</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>423</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="13">
-        <v>916</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>426</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="13">
-        <v>848</v>
+        <v>870</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>429</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="13">
-        <v>794</v>
+        <v>815</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>435</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="13">
-        <v>780</v>
+        <v>801</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="13">
-        <v>658</v>
+        <v>495</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="13">
-        <v>726</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="13">
-        <v>834</v>
+        <v>857</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E153" s="5">
         <v>0</v>
       </c>
       <c r="F153" s="13">
-        <v>604</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="13">
-        <v>638</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="13">
-        <v>611</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>458</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>459</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>460</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="13">
-        <v>468</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>461</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>462</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="13">
-        <v>459</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="13">
-        <v>455</v>
+        <v>467</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="13">
-        <v>563</v>
+        <v>578</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="13">
-        <v>875</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>477</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="13">
-        <v>577</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>479</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>480</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="13">
-        <v>468</v>
+        <v>481</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>482</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>483</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>484</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="13">
-        <v>834</v>
+        <v>857</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>485</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>486</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="13">
-        <v>577</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="13">
-        <v>916</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="13">
-        <v>536</v>
+        <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="13">
-        <v>387</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E170" s="5">
         <v>0</v>
       </c>
       <c r="F170" s="13">
-        <v>645</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>503</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>504</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E171" s="5">
         <v>0</v>
       </c>
       <c r="F171" s="13">
-        <v>645</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="13">
-        <v>733</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="13">
-        <v>726</v>
+        <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="13">
-        <v>847</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>515</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>516</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>517</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="13">
-        <v>238</v>
+        <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>518</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>519</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E176" s="5">
         <v>0</v>
       </c>
       <c r="F176" s="13">
-        <v>238</v>
+        <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>523</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="13">
-        <v>753</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>524</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>525</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="9" t="s">
         <v>527</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>528</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="13">
-        <v>617</v>
+        <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
         <v>530</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>531</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>532</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="13">
-        <v>902</v>
+        <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>533</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>534</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>535</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="13">
-        <v>631</v>
+        <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>536</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>537</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>538</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="13">
-        <v>672</v>
+        <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>539</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>540</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>541</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="13">
-        <v>672</v>
+        <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>542</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>543</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>544</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="13">
-        <v>848</v>
+        <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>545</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>546</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>547</v>
       </c>
       <c r="E185" s="5">
         <v>0</v>
       </c>
       <c r="F185" s="13">
-        <v>936</v>
+        <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>548</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="13">
-        <v>536</v>
+        <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>551</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>552</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>553</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="13">
-        <v>1702</v>
+        <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>554</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>555</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>556</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>557</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>558</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>559</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="13">
-        <v>966</v>
+        <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>560</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>561</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>562</v>
       </c>
       <c r="E190" s="5">
         <v>0</v>
       </c>
       <c r="F190" s="13">
-        <v>1350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>563</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>564</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>565</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="13">
-        <v>1106</v>
+        <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>566</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>567</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="13">
-        <v>837</v>
+        <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>569</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>570</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>571</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="13">
-        <v>1295</v>
+        <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>572</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>573</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>574</v>
       </c>
       <c r="E194" s="5">
         <v>0</v>
       </c>
       <c r="F194" s="13">
-        <v>1214</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>575</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>576</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>577</v>
       </c>
       <c r="E195" s="5">
         <v>0</v>
       </c>
       <c r="F195" s="13">
-        <v>455</v>
+        <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>578</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>579</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>580</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="13">
-        <v>834</v>
+        <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>581</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>582</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>583</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>584</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>585</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>586</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="13">
-        <v>1079</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>587</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>588</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>589</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>590</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>591</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>592</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="13">
-        <v>1295</v>
+        <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>593</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>594</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>595</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="13">
-        <v>1051</v>
+        <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>596</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>597</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>598</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>599</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>600</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="13">
-        <v>563</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>602</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>603</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="13">
-        <v>563</v>
+        <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>605</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>606</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E205" s="5">
         <v>0</v>
       </c>
       <c r="F205" s="13">
-        <v>1716</v>
+        <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>608</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>609</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>610</v>
       </c>
       <c r="E206" s="5">
         <v>0</v>
       </c>
       <c r="F206" s="13">
-        <v>2223</v>
+        <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>611</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>612</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>613</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="13">
-        <v>2150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>614</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>615</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>616</v>
       </c>
       <c r="E208" s="5">
         <v>0</v>
       </c>
       <c r="F208" s="13">
-        <v>2082</v>
+        <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>617</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>618</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>619</v>
       </c>
       <c r="E209" s="5">
         <v>0</v>
       </c>
       <c r="F209" s="13">
-        <v>3140</v>
+        <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>620</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>621</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>622</v>
       </c>
       <c r="E210" s="5">
         <v>0</v>
       </c>
       <c r="F210" s="13">
-        <v>2746</v>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>623</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>624</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>625</v>
       </c>
       <c r="E211" s="5">
         <v>0</v>
       </c>
       <c r="F211" s="13">
-        <v>2760</v>
+        <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>626</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>627</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>628</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="13">
-        <v>916</v>
+        <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>629</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>630</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>631</v>
       </c>
       <c r="E213" s="5">
         <v>0</v>
       </c>
       <c r="F213" s="13">
-        <v>801</v>
+        <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>632</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>633</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>634</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="13">
-        <v>834</v>
+        <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>635</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>636</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>637</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="13">
-        <v>807</v>
+        <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>638</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>639</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>640</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="13">
-        <v>875</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>641</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>642</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>643</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="13">
-        <v>916</v>
+        <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>644</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>645</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>646</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="13">
-        <v>848</v>
+        <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>647</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>648</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>649</v>
       </c>
       <c r="E219" s="5">
         <v>0</v>
       </c>
       <c r="F219" s="13">
-        <v>943</v>
+        <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>650</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>651</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>652</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="13">
-        <v>1079</v>
+        <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>653</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>654</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>655</v>
       </c>
       <c r="E221" s="5">
         <v>0</v>
       </c>
       <c r="F221" s="13">
-        <v>1180</v>
+        <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>656</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>657</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>658</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="13">
-        <v>997</v>
+        <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>659</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>660</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>661</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="13">
-        <v>1011</v>
+        <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>662</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>663</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>664</v>
       </c>
       <c r="E224" s="5">
         <v>0</v>
       </c>
       <c r="F224" s="13">
-        <v>943</v>
+        <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>665</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>666</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>667</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="13">
-        <v>1350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>668</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E226" s="5">
         <v>0</v>
       </c>
       <c r="F226" s="13">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>671</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>673</v>
       </c>
       <c r="E227" s="5">
         <v>0</v>
       </c>
       <c r="F227" s="13">
-        <v>712</v>
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>674</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>675</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>676</v>
       </c>
       <c r="E228" s="5">
         <v>0</v>
       </c>
       <c r="F228" s="13">
-        <v>1164</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>677</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>678</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>679</v>
       </c>
       <c r="E229" s="5">
         <v>0</v>
       </c>
       <c r="F229" s="13">
-        <v>1469</v>
+        <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>680</v>
       </c>
       <c r="C230" s="6" t="s">
         <v>681</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>682</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="13">
-        <v>889</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>683</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>684</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>685</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="13">
-        <v>902</v>
+        <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>686</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>687</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>688</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="13">
-        <v>889</v>
+        <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>689</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>690</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>691</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="13">
-        <v>1186</v>
+        <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>692</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>693</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>694</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="13">
-        <v>1106</v>
+        <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>695</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>696</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>697</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="13">
-        <v>848</v>
+        <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="9" t="s">
         <v>698</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>699</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>700</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="13">
-        <v>1106</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="9" t="s">
         <v>701</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>702</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>703</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="13">
-        <v>1099</v>
+        <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>704</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>705</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="13">
-        <v>970</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>707</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>708</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>709</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="13">
-        <v>862</v>
+        <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>710</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>711</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>712</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="13">
-        <v>1187</v>
+        <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>713</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>714</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>715</v>
       </c>
       <c r="E241" s="5">
         <v>0</v>
       </c>
       <c r="F241" s="13">
-        <v>1628</v>
+        <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="9" t="s">
         <v>716</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>717</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>718</v>
       </c>
       <c r="E242" s="5">
         <v>0</v>
       </c>
       <c r="F242" s="13">
-        <v>1051</v>
+        <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>719</v>
       </c>
       <c r="C243" s="6" t="s">
         <v>720</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>721</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="13">
-        <v>1051</v>
+        <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>722</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>723</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>724</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>725</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>726</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>727</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="13">
-        <v>726</v>
+        <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>728</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>729</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>730</v>
       </c>
       <c r="E246" s="5">
         <v>0</v>
       </c>
       <c r="F246" s="13">
-        <v>817</v>
+        <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>732</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>733</v>
       </c>
       <c r="E247" s="5">
         <v>0</v>
       </c>
       <c r="F247" s="13">
-        <v>753</v>
+        <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>734</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>735</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>736</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="13">
-        <v>712</v>
+        <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>737</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>738</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>739</v>
       </c>
       <c r="E249" s="5">
         <v>0</v>
       </c>
       <c r="F249" s="13">
-        <v>672</v>
+        <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="9" t="s">
         <v>740</v>
       </c>
       <c r="C250" s="6" t="s">
         <v>741</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>742</v>
       </c>
       <c r="E250" s="5">
         <v>0</v>
       </c>
       <c r="F250" s="13">
-        <v>704</v>
+        <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>743</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>744</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>745</v>
       </c>
       <c r="E251" s="5">
         <v>0</v>
       </c>
       <c r="F251" s="13">
-        <v>726</v>
+        <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>746</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>747</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>748</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="13">
-        <v>740</v>
+        <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="9" t="s">
         <v>749</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>750</v>
       </c>
       <c r="D253" s="5" t="s">
         <v>751</v>
       </c>
       <c r="E253" s="5">
         <v>0</v>
       </c>
       <c r="F253" s="13">
-        <v>779</v>
+        <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>752</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>753</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>754</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="13">
-        <v>916</v>
+        <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="9" t="s">
         <v>755</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>756</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>757</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="13">
-        <v>848</v>
+        <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>758</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>759</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>760</v>
       </c>
       <c r="E256" s="5">
         <v>0</v>
       </c>
       <c r="F256" s="13">
-        <v>889</v>
+        <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="9" t="s">
         <v>761</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>762</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>763</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="13">
-        <v>685</v>
+        <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="9" t="s">
         <v>764</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>765</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>766</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="13">
-        <v>692</v>
+        <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="9" t="s">
         <v>767</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>768</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>769</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="13">
-        <v>916</v>
+        <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>770</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>772</v>
       </c>
       <c r="E260" s="5">
         <v>0</v>
       </c>
       <c r="F260" s="13">
-        <v>943</v>
+        <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="9" t="s">
         <v>773</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>774</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>775</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="13">
-        <v>916</v>
+        <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="9" t="s">
         <v>776</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>777</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>778</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="13">
-        <v>807</v>
+        <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>779</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>780</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>781</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="13">
-        <v>672</v>
+        <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>782</v>
       </c>
       <c r="C264" s="6" t="s">
         <v>783</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="13">
-        <v>753</v>
+        <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>785</v>
       </c>
       <c r="C265" s="6" t="s">
         <v>786</v>
       </c>
       <c r="D265" s="5" t="s">
         <v>787</v>
       </c>
       <c r="E265" s="5"/>
       <c r="F265" s="13">
-        <v>916</v>
+        <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="9" t="s">
         <v>788</v>
       </c>
       <c r="C266" s="6" t="s">
         <v>789</v>
       </c>
       <c r="D266" s="5" t="s">
         <v>790</v>
       </c>
       <c r="E266" s="5"/>
       <c r="F266" s="13">
-        <v>834</v>
+        <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="9" t="s">
         <v>791</v>
       </c>
       <c r="C267" s="6" t="s">
         <v>792</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>793</v>
       </c>
       <c r="E267" s="5"/>
       <c r="F267" s="13">
-        <v>929</v>
+        <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="9" t="s">
         <v>794</v>
       </c>
       <c r="C268" s="6" t="s">
         <v>795</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>796</v>
       </c>
       <c r="E268" s="5"/>
       <c r="F268" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="9" t="s">
         <v>797</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>798</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="5"/>
       <c r="F269" s="13">
-        <v>834</v>
+        <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>800</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E270" s="5">
         <v>0</v>
       </c>
       <c r="F270" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>803</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>804</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>805</v>
       </c>
       <c r="E271" s="5"/>
       <c r="F271" s="13">
-        <v>916</v>
+        <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>806</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>807</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E272" s="5"/>
       <c r="F272" s="13">
-        <v>889</v>
+        <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>809</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>810</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>811</v>
       </c>
       <c r="E273" s="5"/>
       <c r="F273" s="13">
-        <v>807</v>
+        <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>812</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>813</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>814</v>
       </c>
       <c r="E274" s="5"/>
       <c r="F274" s="13">
-        <v>970</v>
+        <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="9" t="s">
         <v>815</v>
       </c>
       <c r="C275" s="6" t="s">
         <v>816</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>817</v>
       </c>
       <c r="E275" s="5"/>
       <c r="F275" s="13">
-        <v>889</v>
+        <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="9" t="s">
         <v>818</v>
       </c>
       <c r="C276" s="6" t="s">
         <v>819</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="5"/>
       <c r="F276" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>821</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="5">
         <v>0</v>
       </c>
       <c r="F277" s="13">
-        <v>807</v>
+        <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="5"/>
       <c r="F278" s="13">
-        <v>875</v>
+        <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>827</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>828</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="5">
         <v>0</v>
       </c>
       <c r="F279" s="13">
-        <v>1065</v>
+        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>830</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>831</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="5">
         <v>0</v>
       </c>
       <c r="F280" s="13">
-        <v>645</v>
+        <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>833</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>834</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="5"/>
       <c r="F281" s="13">
-        <v>807</v>
+        <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>836</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>837</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="5"/>
       <c r="F282" s="13">
-        <v>740</v>
+        <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>839</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>840</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="5"/>
       <c r="F283" s="13">
-        <v>916</v>
+        <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>842</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>843</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="5"/>
       <c r="F284" s="13">
-        <v>984</v>
+        <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="9" t="s">
         <v>845</v>
       </c>
       <c r="C285" s="6" t="s">
         <v>846</v>
       </c>
       <c r="D285" s="5" t="s">
         <v>847</v>
       </c>
       <c r="E285" s="5">
         <v>0</v>
       </c>
       <c r="F285" s="13">
-        <v>882</v>
+        <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="9" t="s">
         <v>848</v>
       </c>
       <c r="C286" s="6" t="s">
         <v>849</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>850</v>
       </c>
       <c r="E286" s="5">
         <v>0</v>
       </c>
       <c r="F286" s="13">
-        <v>848</v>
+        <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>851</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>852</v>
       </c>
       <c r="D287" s="5" t="s">
         <v>853</v>
       </c>
       <c r="E287" s="5">
         <v>0</v>
       </c>
       <c r="F287" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="9" t="s">
         <v>854</v>
       </c>
       <c r="C288" s="6" t="s">
         <v>855</v>
       </c>
       <c r="D288" s="5" t="s">
         <v>856</v>
       </c>
       <c r="E288" s="5"/>
       <c r="F288" s="13">
-        <v>536</v>
+        <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="9" t="s">
         <v>857</v>
       </c>
       <c r="C289" s="6" t="s">
         <v>858</v>
       </c>
       <c r="D289" s="5" t="s">
         <v>859</v>
       </c>
       <c r="E289" s="5"/>
       <c r="F289" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="9" t="s">
         <v>860</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>861</v>
       </c>
       <c r="D290" s="5" t="s">
         <v>862</v>
       </c>
       <c r="E290" s="5"/>
       <c r="F290" s="13">
-        <v>692</v>
+        <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="9" t="s">
         <v>863</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>864</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>865</v>
       </c>
       <c r="E291" s="5">
         <v>0</v>
       </c>
       <c r="F291" s="13">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="9" t="s">
         <v>866</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>867</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>868</v>
       </c>
       <c r="E292" s="5"/>
       <c r="F292" s="13">
-        <v>943</v>
+        <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="9" t="s">
         <v>869</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>870</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>871</v>
       </c>
       <c r="E293" s="5">
         <v>0</v>
       </c>
       <c r="F293" s="13">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>872</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>873</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E294" s="5">
         <v>0</v>
       </c>
       <c r="F294" s="13">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>875</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>876</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E295" s="5"/>
       <c r="F295" s="13">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>878</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>879</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>880</v>
       </c>
       <c r="E296" s="5"/>
       <c r="F296" s="13">
-        <v>665</v>
+        <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="9" t="s">
         <v>881</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>882</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>883</v>
       </c>
       <c r="E297" s="5">
         <v>0</v>
       </c>
       <c r="F297" s="13">
-        <v>1359</v>
+        <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="9" t="s">
         <v>884</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>885</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E298" s="5">
         <v>0</v>
       </c>
       <c r="F298" s="13">
-        <v>940</v>
+        <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>887</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>888</v>
       </c>
       <c r="D299" s="5" t="s">
         <v>889</v>
       </c>
       <c r="E299" s="5">
         <v>0</v>
       </c>
       <c r="F299" s="13">
-        <v>897</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="9" t="s">
         <v>890</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>891</v>
       </c>
       <c r="D300" s="5" t="s">
         <v>892</v>
       </c>
       <c r="E300" s="5"/>
       <c r="F300" s="13">
-        <v>1038</v>
+        <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="9" t="s">
         <v>893</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>894</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>895</v>
       </c>
       <c r="E301" s="5">
         <v>0</v>
       </c>
       <c r="F301" s="13">
-        <v>1051</v>
+        <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="9" t="s">
         <v>896</v>
       </c>
       <c r="C302" s="6" t="s">
         <v>897</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>898</v>
       </c>
       <c r="E302" s="5">
         <v>0</v>
       </c>
       <c r="F302" s="13">
-        <v>936</v>
+        <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="9" t="s">
         <v>899</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>900</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>901</v>
       </c>
       <c r="E303" s="5">
         <v>0</v>
       </c>
       <c r="F303" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="9" t="s">
         <v>902</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>903</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>904</v>
       </c>
       <c r="E304" s="5">
         <v>0</v>
       </c>
       <c r="F304" s="13">
-        <v>645</v>
+        <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
         <v>905</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>906</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>907</v>
       </c>
       <c r="E305" s="5"/>
       <c r="F305" s="13">
-        <v>645</v>
+        <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>908</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>909</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>910</v>
       </c>
       <c r="E306" s="5">
         <v>0</v>
       </c>
       <c r="F306" s="13">
-        <v>984</v>
+        <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="9" t="s">
         <v>911</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>912</v>
       </c>
       <c r="D307" s="5" t="s">
         <v>913</v>
       </c>
       <c r="E307" s="5">
         <v>0</v>
       </c>
       <c r="F307" s="13">
-        <v>401</v>
+        <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="9" t="s">
         <v>914</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>915</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>916</v>
       </c>
       <c r="E308" s="5">
         <v>0</v>
       </c>
       <c r="F308" s="13">
-        <v>265</v>
+        <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="9" t="s">
         <v>917</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>918</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>919</v>
       </c>
       <c r="E309" s="5">
         <v>0</v>
       </c>
       <c r="F309" s="13">
-        <v>254</v>
+        <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="9" t="s">
         <v>920</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>921</v>
       </c>
       <c r="D310" s="5" t="s">
         <v>922</v>
       </c>
       <c r="E310" s="5">
         <v>0</v>
       </c>
       <c r="F310" s="13">
-        <v>254</v>
+        <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
         <v>923</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>924</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>925</v>
       </c>
       <c r="E311" s="5">
         <v>0</v>
       </c>
       <c r="F311" s="13">
-        <v>278</v>
+        <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
         <v>926</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>928</v>
       </c>
       <c r="E312" s="5">
         <v>0</v>
       </c>
       <c r="F312" s="13">
-        <v>267</v>
+        <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="9" t="s">
         <v>929</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>930</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>931</v>
       </c>
       <c r="E313" s="5">
         <v>0</v>
       </c>
       <c r="F313" s="13">
-        <v>267</v>
+        <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="9" t="s">
         <v>932</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>933</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>934</v>
       </c>
       <c r="E314" s="5">
         <v>0</v>
       </c>
       <c r="F314" s="13">
-        <v>617</v>
+        <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="9" t="s">
         <v>935</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>936</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E315" s="5">
         <v>0</v>
       </c>
       <c r="F315" s="13">
-        <v>482</v>
+        <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="9" t="s">
         <v>938</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>939</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>940</v>
       </c>
       <c r="E316" s="5">
         <v>0</v>
       </c>
       <c r="F316" s="13">
-        <v>428</v>
+        <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="9" t="s">
         <v>941</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>942</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>943</v>
       </c>
       <c r="E317" s="5">
         <v>0</v>
       </c>
       <c r="F317" s="13">
-        <v>285</v>
+        <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="9" t="s">
         <v>944</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>945</v>
       </c>
       <c r="D318" s="5" t="s">
         <v>946</v>
       </c>
       <c r="E318" s="5">
         <v>0</v>
       </c>
       <c r="F318" s="13">
-        <v>285</v>
+        <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="9" t="s">
         <v>947</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>948</v>
       </c>
       <c r="D319" s="5" t="s">
         <v>949</v>
       </c>
       <c r="E319" s="5">
         <v>0</v>
       </c>
       <c r="F319" s="13">
-        <v>392</v>
+        <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="9" t="s">
         <v>950</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>951</v>
       </c>
       <c r="D320" s="5" t="s">
         <v>952</v>
       </c>
       <c r="E320" s="5">
         <v>0</v>
       </c>
       <c r="F320" s="13">
-        <v>333</v>
+        <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="9" t="s">
         <v>953</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>954</v>
       </c>
       <c r="D321" s="5" t="s">
         <v>955</v>
       </c>
       <c r="E321" s="5">
         <v>0</v>
       </c>
       <c r="F321" s="13">
-        <v>801</v>
+        <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="9" t="s">
         <v>956</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>957</v>
       </c>
       <c r="D322" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E322" s="5">
         <v>0</v>
       </c>
       <c r="F322" s="13">
-        <v>617</v>
+        <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="9" t="s">
         <v>959</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>960</v>
       </c>
       <c r="D323" s="5" t="s">
         <v>961</v>
       </c>
       <c r="E323" s="5">
         <v>0</v>
       </c>
       <c r="F323" s="13">
-        <v>617</v>
+        <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="9" t="s">
         <v>962</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>963</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>964</v>
       </c>
       <c r="E324" s="5">
         <v>0</v>
       </c>
       <c r="F324" s="13">
-        <v>672</v>
+        <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>965</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>966</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E325" s="5">
         <v>0</v>
       </c>
       <c r="F325" s="13">
-        <v>604</v>
+        <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="9" t="s">
         <v>968</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>969</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>970</v>
       </c>
       <c r="E326" s="5">
         <v>0</v>
       </c>
       <c r="F326" s="13">
-        <v>584</v>
+        <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="9" t="s">
         <v>971</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>972</v>
       </c>
       <c r="D327" s="5" t="s">
         <v>973</v>
       </c>
       <c r="E327" s="5">
         <v>0</v>
       </c>
       <c r="F327" s="13">
-        <v>610</v>
+        <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="9" t="s">
         <v>974</v>
       </c>
       <c r="C328" s="6" t="s">
         <v>975</v>
       </c>
       <c r="D328" s="5" t="s">
         <v>976</v>
       </c>
       <c r="E328" s="5">
         <v>0</v>
       </c>
       <c r="F328" s="13">
-        <v>604</v>
+        <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="9" t="s">
         <v>977</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>978</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>979</v>
       </c>
       <c r="E329" s="5">
         <v>0</v>
       </c>
       <c r="F329" s="13">
-        <v>834</v>
+        <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="9" t="s">
         <v>980</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>981</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>982</v>
       </c>
       <c r="E330" s="5">
         <v>0</v>
       </c>
       <c r="F330" s="13">
-        <v>807</v>
+        <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="9" t="s">
         <v>983</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>984</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E331" s="5">
         <v>0</v>
       </c>
       <c r="F331" s="13">
-        <v>584</v>
+        <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="9" t="s">
         <v>986</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>987</v>
       </c>
       <c r="D332" s="5" t="s">
         <v>988</v>
       </c>
       <c r="E332" s="5">
         <v>0</v>
       </c>
       <c r="F332" s="13">
-        <v>431</v>
+        <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="9" t="s">
         <v>989</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>990</v>
       </c>
       <c r="D333" s="5" t="s">
         <v>991</v>
       </c>
       <c r="E333" s="5">
         <v>0</v>
       </c>
       <c r="F333" s="13">
-        <v>265</v>
+        <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="9" t="s">
         <v>992</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>993</v>
       </c>
       <c r="D334" s="5" t="s">
         <v>994</v>
       </c>
       <c r="E334" s="5">
         <v>0</v>
       </c>
       <c r="F334" s="13">
-        <v>529</v>
+        <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="9" t="s">
         <v>995</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>996</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>997</v>
       </c>
       <c r="E335" s="5">
         <v>0</v>
       </c>
       <c r="F335" s="13">
-        <v>584</v>
+        <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="9" t="s">
         <v>998</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>999</v>
       </c>
       <c r="D336" s="5" t="s">
         <v>1000</v>
       </c>
       <c r="E336" s="5">
         <v>0</v>
       </c>
       <c r="F336" s="13">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="9" t="s">
         <v>1001</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="D337" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="E337" s="5">
         <v>0</v>
       </c>
       <c r="F337" s="13">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="9" t="s">
         <v>1004</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="E338" s="5">
         <v>0</v>
       </c>
       <c r="F338" s="13">
-        <v>624</v>
+        <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="9" t="s">
         <v>1007</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="D339" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="E339" s="5">
         <v>0</v>
       </c>
       <c r="F339" s="13">
-        <v>556</v>
+        <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="9" t="s">
         <v>1010</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="E340" s="5">
         <v>0</v>
       </c>
       <c r="F340" s="13">
-        <v>557</v>
+        <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="E341" s="5">
         <v>0</v>
       </c>
       <c r="F341" s="13">
-        <v>584</v>
+        <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="9" t="s">
         <v>1016</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="D342" s="5" t="s">
         <v>1018</v>
       </c>
       <c r="E342" s="5">
         <v>0</v>
       </c>
       <c r="F342" s="13">
-        <v>617</v>
+        <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="9" t="s">
         <v>1019</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="D343" s="5" t="s">
         <v>1021</v>
       </c>
       <c r="E343" s="5">
         <v>0</v>
       </c>
       <c r="F343" s="13">
-        <v>604</v>
+        <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="9" t="s">
         <v>1022</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="D344" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="E344" s="5">
         <v>0</v>
       </c>
       <c r="F344" s="13">
-        <v>597</v>
+        <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="E345" s="5">
         <v>0</v>
       </c>
       <c r="F345" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>1028</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="E346" s="5">
         <v>0</v>
       </c>
       <c r="F346" s="13">
-        <v>441</v>
+        <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>1031</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="E347" s="5">
         <v>0</v>
       </c>
       <c r="F347" s="13">
-        <v>319</v>
+        <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="9" t="s">
         <v>1034</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="D348" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="E348" s="5">
         <v>0</v>
       </c>
       <c r="F348" s="13">
-        <v>726</v>
+        <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>344</v>
       </c>
       <c r="B349" s="9" t="s">
         <v>1037</v>
       </c>
       <c r="C349" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="D349" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="E349" s="5">
         <v>0</v>
       </c>
       <c r="F349" s="13">
-        <v>740</v>
+        <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="9" t="s">
         <v>1040</v>
       </c>
       <c r="C350" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="D350" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="E350" s="5">
         <v>0</v>
       </c>
       <c r="F350" s="13">
-        <v>645</v>
+        <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>1043</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="E351" s="5">
         <v>0</v>
       </c>
       <c r="F351" s="13">
-        <v>726</v>
+        <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="9" t="s">
         <v>1046</v>
       </c>
       <c r="C352" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="E352" s="5">
         <v>0</v>
       </c>
       <c r="F352" s="13">
-        <v>373</v>
+        <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="9" t="s">
         <v>1049</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="D353" s="5" t="s">
         <v>1051</v>
       </c>
       <c r="E353" s="5">
         <v>0</v>
       </c>
       <c r="F353" s="13">
-        <v>455</v>
+        <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="9" t="s">
         <v>1052</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>1054</v>
       </c>
       <c r="E354" s="5">
         <v>0</v>
       </c>
       <c r="F354" s="13">
-        <v>401</v>
+        <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="9" t="s">
         <v>1055</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E355" s="5">
         <v>0</v>
       </c>
       <c r="F355" s="13">
-        <v>536</v>
+        <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="E356" s="5">
         <v>0</v>
       </c>
       <c r="F356" s="13">
-        <v>414</v>
+        <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="9" t="s">
         <v>1061</v>
       </c>
       <c r="C357" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="D357" s="5" t="s">
         <v>1063</v>
       </c>
       <c r="E357" s="5">
         <v>0</v>
       </c>
       <c r="F357" s="13">
-        <v>339</v>
+        <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>1066</v>
       </c>
       <c r="E358" s="5">
         <v>0</v>
       </c>
       <c r="F358" s="13">
-        <v>333</v>
+        <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>1067</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="E359" s="5"/>
       <c r="F359" s="13">
-        <v>326</v>
+        <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>1070</v>
       </c>
       <c r="C360" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>1072</v>
       </c>
       <c r="E360" s="5">
         <v>0</v>
       </c>
       <c r="F360" s="13">
-        <v>563</v>
+        <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="9" t="s">
         <v>1073</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="E361" s="5"/>
       <c r="F361" s="13">
-        <v>552</v>
+        <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="9" t="s">
         <v>1076</v>
       </c>
       <c r="C362" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="D362" s="5" t="s">
         <v>1078</v>
       </c>
       <c r="E362" s="5">
         <v>0</v>
       </c>
       <c r="F362" s="13">
-        <v>238</v>
+        <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="9" t="s">
         <v>1079</v>
       </c>
       <c r="C363" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="D363" s="5" t="s">
         <v>1081</v>
       </c>
       <c r="E363" s="5">
         <v>0</v>
       </c>
       <c r="F363" s="13">
-        <v>407</v>
+        <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="9" t="s">
         <v>1082</v>
       </c>
       <c r="C364" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="D364" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="E364" s="5">
         <v>0</v>
       </c>
       <c r="F364" s="13">
-        <v>123</v>
+        <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>1085</v>
       </c>
       <c r="C365" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="E365" s="5"/>
       <c r="F365" s="13">
-        <v>581</v>
+        <v>596</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="9" t="s">
         <v>1088</v>
       </c>
       <c r="C366" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>1090</v>
       </c>
       <c r="E366" s="5"/>
       <c r="F366" s="13">
-        <v>428</v>
+        <v>439</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>1091</v>
       </c>
       <c r="C367" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="D367" s="5" t="s">
         <v>1093</v>
       </c>
       <c r="E367" s="5"/>
       <c r="F367" s="13">
-        <v>482</v>
+        <v>495</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="E368" s="5"/>
       <c r="F368" s="13">
-        <v>604</v>
+        <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>1097</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="E369" s="5"/>
       <c r="F369" s="13">
-        <v>672</v>
+        <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="C370" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="5"/>
       <c r="F370" s="13">
-        <v>1560</v>
+        <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
         <v>366</v>
       </c>
       <c r="B371" s="9" t="s">
         <v>1103</v>
       </c>
       <c r="C371" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="D371" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="5"/>
       <c r="F371" s="13">
-        <v>773</v>
+        <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>367</v>
       </c>
       <c r="B372" s="9" t="s">
         <v>1106</v>
       </c>
       <c r="C372" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="5">
         <v>0</v>
       </c>
       <c r="F372" s="13">
-        <v>943</v>
+        <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="9" t="s">
         <v>1109</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="D373" s="5" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="5">
         <v>0</v>
       </c>
       <c r="F373" s="13">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>369</v>
       </c>
       <c r="B374" s="9" t="s">
         <v>1112</v>
       </c>
       <c r="C374" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="D374" s="5" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="5"/>
       <c r="F374" s="13">
-        <v>658</v>
+        <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="C375" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="5"/>
       <c r="F375" s="13">
-        <v>550</v>
+        <v>564</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="5"/>
       <c r="F376" s="13">
-        <v>509</v>
+        <v>522</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="E377" s="5"/>
       <c r="F377" s="13">
-        <v>484</v>
+        <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="9" t="s">
         <v>1124</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="D378" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="E378" s="5"/>
       <c r="F378" s="13">
-        <v>441</v>
+        <v>453</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="C379" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="D379" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="E379" s="5"/>
       <c r="F379" s="13">
-        <v>631</v>
+        <v>648</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="9" t="s">
         <v>1130</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="D380" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="E380" s="5"/>
       <c r="F380" s="13">
-        <v>509</v>
+        <v>383</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>376</v>
       </c>
       <c r="B381" s="9" t="s">
         <v>1133</v>
       </c>
       <c r="C381" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="D381" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="E381" s="5"/>
       <c r="F381" s="13">
         <v>531</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="E382" s="5"/>
       <c r="F382" s="13">
-        <v>706</v>
+        <v>724</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E383" s="5"/>
       <c r="F383" s="13">
-        <v>590</v>
+        <v>481</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>379</v>
       </c>
       <c r="B384" s="9" t="s">
         <v>1142</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="E384" s="5"/>
       <c r="F384" s="13">
-        <v>536</v>
+        <v>481</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="C385" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="E385" s="5"/>
       <c r="F385" s="13">
-        <v>544</v>
+        <v>599</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>381</v>
       </c>
       <c r="B386" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="C386" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="E386" s="5"/>
       <c r="F386" s="13">
-        <v>617</v>
+        <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>382</v>
       </c>
       <c r="B387" s="9" t="s">
         <v>1151</v>
       </c>
       <c r="C387" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="E387" s="5"/>
       <c r="F387" s="13">
-        <v>699</v>
+        <v>683</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>383</v>
       </c>
       <c r="B388" s="9" t="s">
         <v>1154</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="E388" s="5"/>
       <c r="F388" s="13">
-        <v>577</v>
+        <v>683</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>384</v>
       </c>
       <c r="B389" s="9" t="s">
         <v>1157</v>
       </c>
       <c r="C389" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>1159</v>
       </c>
       <c r="E389" s="5"/>
       <c r="F389" s="13">
-        <v>339</v>
+        <v>328</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>385</v>
       </c>
       <c r="B390" s="9" t="s">
         <v>1160</v>
       </c>
       <c r="C390" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="E390" s="5"/>
       <c r="F390" s="13">
-        <v>658</v>
+        <v>676</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
         <v>386</v>
       </c>
       <c r="B391" s="9" t="s">
         <v>1163</v>
       </c>
       <c r="C391" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="D391" s="5" t="s">
         <v>1165</v>
       </c>
       <c r="E391" s="5"/>
       <c r="F391" s="13">
-        <v>645</v>
+        <v>662</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>387</v>
       </c>
       <c r="B392" s="9" t="s">
         <v>1166</v>
       </c>
       <c r="C392" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="E392" s="5"/>
       <c r="F392" s="13">
-        <v>421</v>
+        <v>432</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="9" t="s">
         <v>1169</v>
       </c>
       <c r="C393" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="E393" s="5"/>
       <c r="F393" s="13">
-        <v>753</v>
+        <v>606</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>389</v>
       </c>
       <c r="B394" s="9" t="s">
         <v>1172</v>
       </c>
       <c r="C394" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="D394" s="5" t="s">
         <v>1174</v>
       </c>
       <c r="E394" s="5"/>
       <c r="F394" s="13">
-        <v>753</v>
+        <v>773</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>390</v>
       </c>
       <c r="B395" s="9" t="s">
         <v>1175</v>
       </c>
       <c r="C395" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="D395" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="E395" s="5"/>
       <c r="F395" s="13">
-        <v>699</v>
+        <v>717</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>391</v>
       </c>
       <c r="B396" s="9" t="s">
         <v>1178</v>
       </c>
       <c r="C396" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>1180</v>
       </c>
       <c r="E396" s="5"/>
       <c r="F396" s="13">
-        <v>509</v>
+        <v>522</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="E397" s="5">
         <v>0</v>
       </c>
       <c r="F397" s="13">
-        <v>834</v>
+        <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E398" s="5">
         <v>0</v>
       </c>
       <c r="F398" s="13">
-        <v>734</v>
+        <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>394</v>
       </c>
       <c r="B399" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="C399" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="E399" s="5">
         <v>0</v>
       </c>
       <c r="F399" s="13">
-        <v>584</v>
+        <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="E400" s="5"/>
       <c r="F400" s="13">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>1195</v>
       </c>
       <c r="E401" s="5">
         <v>0</v>
       </c>
       <c r="F401" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="E402" s="5">
         <v>0</v>
       </c>
       <c r="F402" s="13">
-        <v>584</v>
+        <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>1201</v>
       </c>
       <c r="E403" s="5">
         <v>0</v>
       </c>
       <c r="F403" s="13">
-        <v>584</v>
+        <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>399</v>
       </c>
       <c r="B404" s="9" t="s">
         <v>1202</v>
       </c>
       <c r="C404" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="D404" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="E404" s="5">
         <v>0</v>
       </c>
       <c r="F404" s="13">
-        <v>536</v>
+        <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="9" t="s">
         <v>1205</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="E405" s="5"/>
       <c r="F405" s="13">
-        <v>1255</v>
+        <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="9" t="s">
         <v>1208</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="D406" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="E406" s="5"/>
       <c r="F406" s="13">
-        <v>1662</v>
+        <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>402</v>
       </c>
       <c r="B407" s="9" t="s">
         <v>1211</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="D407" s="5" t="s">
         <v>1213</v>
       </c>
       <c r="E407" s="5"/>
       <c r="F407" s="13">
-        <v>1824</v>
+        <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>403</v>
       </c>
       <c r="B408" s="9" t="s">
         <v>1214</v>
       </c>
       <c r="C408" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="D408" s="5" t="s">
         <v>1216</v>
       </c>
       <c r="E408" s="5"/>
       <c r="F408" s="13">
-        <v>1079</v>
+        <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>404</v>
       </c>
       <c r="B409" s="9" t="s">
         <v>1217</v>
       </c>
       <c r="C409" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="D409" s="5" t="s">
         <v>1219</v>
       </c>
       <c r="E409" s="5"/>
       <c r="F409" s="13">
-        <v>1412</v>
+        <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>405</v>
       </c>
       <c r="B410" s="9" t="s">
         <v>1220</v>
       </c>
       <c r="C410" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="D410" s="5" t="s">
         <v>1222</v>
       </c>
       <c r="E410" s="5">
         <v>0</v>
       </c>
       <c r="F410" s="13">
-        <v>1350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>406</v>
       </c>
       <c r="B411" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="C411" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="D411" s="5" t="s">
         <v>1225</v>
       </c>
       <c r="E411" s="5"/>
       <c r="F411" s="13">
-        <v>740</v>
+        <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>407</v>
       </c>
       <c r="B412" s="9" t="s">
         <v>1226</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="D412" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="E412" s="5">
         <v>0</v>
       </c>
       <c r="F412" s="13">
-        <v>780</v>
+        <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>408</v>
       </c>
       <c r="B413" s="9" t="s">
         <v>1229</v>
       </c>
       <c r="C413" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="D413" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="E413" s="5"/>
       <c r="F413" s="13">
-        <v>536</v>
+        <v>550</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
         <v>409</v>
       </c>
       <c r="B414" s="9" t="s">
         <v>1232</v>
       </c>
       <c r="C414" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="D414" s="5" t="s">
         <v>1234</v>
       </c>
       <c r="E414" s="5">
         <v>0</v>
       </c>
       <c r="F414" s="13">
-        <v>1133</v>
+        <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
         <v>410</v>
       </c>
       <c r="B415" s="9" t="s">
         <v>1235</v>
       </c>
       <c r="C415" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="D415" s="5" t="s">
         <v>1237</v>
       </c>
       <c r="E415" s="5"/>
       <c r="F415" s="13">
-        <v>645</v>
+        <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
         <v>411</v>
       </c>
       <c r="B416" s="9" t="s">
         <v>1238</v>
       </c>
       <c r="C416" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="D416" s="5" t="s">
         <v>1240</v>
       </c>
       <c r="E416" s="5">
         <v>0</v>
       </c>
       <c r="F416" s="13">
-        <v>509</v>
+        <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
         <v>412</v>
       </c>
       <c r="B417" s="9" t="s">
         <v>1241</v>
       </c>
       <c r="C417" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="D417" s="5" t="s">
         <v>1243</v>
       </c>
       <c r="E417" s="5"/>
       <c r="F417" s="13">
         <v>617</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>413</v>
       </c>
       <c r="B418" s="9" t="s">
         <v>1244</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="E418" s="5"/>
       <c r="F418" s="13">
-        <v>699</v>
+        <v>717</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>414</v>
       </c>
       <c r="B419" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>1249</v>
       </c>
       <c r="E419" s="5"/>
       <c r="F419" s="13">
-        <v>502</v>
+        <v>516</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>415</v>
       </c>
       <c r="B420" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="C420" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="D420" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="E420" s="5"/>
       <c r="F420" s="13">
-        <v>475</v>
+        <v>411</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>416</v>
       </c>
       <c r="B421" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="C421" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="E421" s="5"/>
       <c r="F421" s="13">
-        <v>848</v>
+        <v>870</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>417</v>
       </c>
       <c r="B422" s="9" t="s">
         <v>1256</v>
       </c>
       <c r="C422" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>1258</v>
       </c>
       <c r="E422" s="5"/>
       <c r="F422" s="13">
-        <v>556</v>
+        <v>481</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>418</v>
       </c>
       <c r="B423" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="C423" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>1261</v>
       </c>
       <c r="E423" s="5"/>
       <c r="F423" s="13">
-        <v>570</v>
+        <v>481</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
         <v>419</v>
       </c>
       <c r="B424" s="9" t="s">
         <v>1262</v>
       </c>
       <c r="C424" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="D424" s="5" t="s">
         <v>1264</v>
       </c>
       <c r="E424" s="5"/>
       <c r="F424" s="13">
-        <v>651</v>
+        <v>606</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
         <v>420</v>
       </c>
       <c r="B425" s="9" t="s">
         <v>1265</v>
       </c>
       <c r="C425" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>1267</v>
       </c>
       <c r="E425" s="5"/>
       <c r="F425" s="13">
-        <v>753</v>
+        <v>606</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
         <v>421</v>
       </c>
       <c r="B426" s="9" t="s">
         <v>1268</v>
       </c>
       <c r="C426" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="D426" s="5" t="s">
         <v>1270</v>
       </c>
       <c r="E426" s="5"/>
       <c r="F426" s="13">
-        <v>506</v>
+        <v>520</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>422</v>
       </c>
       <c r="B427" s="9" t="s">
         <v>1271</v>
       </c>
       <c r="C427" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="D427" s="5" t="s">
         <v>1273</v>
       </c>
       <c r="E427" s="5"/>
       <c r="F427" s="13">
         <v>486</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
         <v>423</v>
       </c>
       <c r="B428" s="9" t="s">
         <v>1274</v>
       </c>
       <c r="C428" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="D428" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="E428" s="5"/>
       <c r="F428" s="13">
-        <v>590</v>
+        <v>606</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
         <v>424</v>
       </c>
       <c r="B429" s="9" t="s">
         <v>1277</v>
       </c>
       <c r="C429" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="D429" s="5" t="s">
         <v>1279</v>
       </c>
       <c r="E429" s="5"/>
       <c r="F429" s="13">
         <v>557</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
         <v>425</v>
       </c>
       <c r="B430" s="9" t="s">
         <v>1280</v>
       </c>
       <c r="C430" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="E430" s="5"/>
       <c r="F430" s="13">
-        <v>1533</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>426</v>
       </c>
       <c r="B431" s="9" t="s">
         <v>1283</v>
       </c>
       <c r="C431" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="D431" s="5" t="s">
         <v>1285</v>
       </c>
       <c r="E431" s="5"/>
       <c r="F431" s="13">
-        <v>672</v>
+        <v>606</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>427</v>
       </c>
       <c r="B432" s="9" t="s">
         <v>1286</v>
       </c>
       <c r="C432" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="D432" s="5" t="s">
         <v>1288</v>
       </c>
       <c r="E432" s="5"/>
       <c r="F432" s="13">
-        <v>1008</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
         <v>428</v>
       </c>
       <c r="B433" s="9" t="s">
         <v>1289</v>
       </c>
       <c r="C433" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="D433" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="E433" s="5"/>
       <c r="F433" s="13">
-        <v>1017</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>429</v>
       </c>
       <c r="B434" s="9" t="s">
         <v>1292</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="D434" s="5" t="s">
         <v>1294</v>
       </c>
       <c r="E434" s="5"/>
       <c r="F434" s="13">
-        <v>1214</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>430</v>
       </c>
       <c r="B435" s="9" t="s">
         <v>1295</v>
       </c>
       <c r="C435" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="D435" s="5" t="s">
         <v>1297</v>
       </c>
       <c r="E435" s="5"/>
       <c r="F435" s="13">
-        <v>1024</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>431</v>
       </c>
       <c r="B436" s="9" t="s">
         <v>1298</v>
       </c>
       <c r="C436" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="D436" s="5" t="s">
         <v>1300</v>
       </c>
       <c r="E436" s="5"/>
       <c r="F436" s="13">
-        <v>807</v>
+        <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
         <v>432</v>
       </c>
       <c r="B437" s="9" t="s">
         <v>1301</v>
       </c>
       <c r="C437" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="D437" s="5" t="s">
         <v>1303</v>
       </c>
       <c r="E437" s="5"/>
       <c r="F437" s="13">
-        <v>807</v>
+        <v>829</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
         <v>433</v>
       </c>
       <c r="B438" s="9" t="s">
         <v>1304</v>
       </c>
       <c r="C438" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="D438" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="E438" s="5"/>
       <c r="F438" s="13">
-        <v>373</v>
+        <v>262</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>434</v>
       </c>
       <c r="B439" s="9" t="s">
         <v>1307</v>
       </c>
       <c r="C439" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="D439" s="5" t="s">
         <v>1309</v>
       </c>
       <c r="E439" s="5"/>
       <c r="F439" s="13">
-        <v>1214</v>
+        <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>435</v>
       </c>
       <c r="B440" s="9" t="s">
         <v>1310</v>
       </c>
       <c r="C440" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="D440" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="E440" s="5"/>
       <c r="F440" s="13">
-        <v>658</v>
+        <v>676</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>436</v>
       </c>
       <c r="B441" s="9" t="s">
         <v>1313</v>
       </c>
       <c r="C441" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="D441" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="E441" s="5"/>
       <c r="F441" s="13">
-        <v>516</v>
+        <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>437</v>
       </c>
       <c r="B442" s="9" t="s">
         <v>1316</v>
       </c>
       <c r="C442" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="D442" s="5" t="s">
         <v>1318</v>
       </c>
       <c r="E442" s="5"/>
       <c r="F442" s="13">
-        <v>373</v>
+        <v>348</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
         <v>438</v>
       </c>
       <c r="B443" s="9" t="s">
         <v>1319</v>
       </c>
       <c r="C443" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="D443" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="E443" s="5"/>
       <c r="F443" s="13">
-        <v>319</v>
+        <v>328</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
         <v>439</v>
       </c>
       <c r="B444" s="9" t="s">
         <v>1322</v>
       </c>
       <c r="C444" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="D444" s="5" t="s">
         <v>1324</v>
       </c>
       <c r="E444" s="5"/>
       <c r="F444" s="13">
-        <v>455</v>
+        <v>467</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
         <v>440</v>
       </c>
       <c r="B445" s="9" t="s">
         <v>1325</v>
       </c>
       <c r="C445" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="D445" s="5" t="s">
         <v>1327</v>
       </c>
       <c r="E445" s="5"/>
       <c r="F445" s="13">
-        <v>468</v>
+        <v>321</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
         <v>441</v>
       </c>
       <c r="B446" s="9" t="s">
         <v>1328</v>
       </c>
       <c r="C446" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="D446" s="5" t="s">
         <v>1330</v>
       </c>
       <c r="E446" s="5"/>
       <c r="F446" s="13">
-        <v>421</v>
+        <v>321</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
         <v>442</v>
       </c>
       <c r="B447" s="9" t="s">
         <v>1331</v>
       </c>
       <c r="C447" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="D447" s="5" t="s">
         <v>1333</v>
       </c>
       <c r="E447" s="5"/>
       <c r="F447" s="13">
-        <v>651</v>
+        <v>669</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
         <v>443</v>
       </c>
       <c r="B448" s="9" t="s">
         <v>1334</v>
       </c>
       <c r="C448" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="D448" s="5" t="s">
         <v>1336</v>
       </c>
       <c r="E448" s="5"/>
       <c r="F448" s="13">
-        <v>638</v>
+        <v>655</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
         <v>444</v>
       </c>
       <c r="B449" s="9" t="s">
         <v>1337</v>
       </c>
       <c r="C449" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="D449" s="5" t="s">
         <v>1339</v>
       </c>
       <c r="E449" s="5"/>
       <c r="F449" s="13">
-        <v>611</v>
+        <v>627</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
         <v>445</v>
       </c>
       <c r="B450" s="9" t="s">
         <v>1340</v>
       </c>
       <c r="C450" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="D450" s="5" t="s">
         <v>1342</v>
       </c>
       <c r="E450" s="5"/>
       <c r="F450" s="13">
-        <v>645</v>
+        <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
         <v>446</v>
       </c>
       <c r="B451" s="9" t="s">
         <v>1343</v>
       </c>
       <c r="C451" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="D451" s="5" t="s">
         <v>1345</v>
       </c>
       <c r="E451" s="5"/>
       <c r="F451" s="13">
         <v>619</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
         <v>447</v>
       </c>
       <c r="B452" s="9" t="s">
         <v>1346</v>
       </c>
       <c r="C452" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="D452" s="5" t="s">
         <v>1348</v>
       </c>
       <c r="E452" s="5"/>
       <c r="F452" s="13">
-        <v>672</v>
+        <v>690</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
         <v>448</v>
       </c>
       <c r="B453" s="9" t="s">
         <v>1349</v>
       </c>
       <c r="C453" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="D453" s="5" t="s">
         <v>1351</v>
       </c>
       <c r="E453" s="5"/>
       <c r="F453" s="13">
-        <v>645</v>
+        <v>578</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
         <v>449</v>
       </c>
       <c r="B454" s="9" t="s">
         <v>1352</v>
       </c>
       <c r="C454" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="D454" s="5" t="s">
         <v>1354</v>
       </c>
       <c r="E454" s="5"/>
       <c r="F454" s="13">
-        <v>814</v>
+        <v>836</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
         <v>450</v>
       </c>
       <c r="B455" s="9" t="s">
         <v>1355</v>
       </c>
       <c r="C455" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="D455" s="5" t="s">
         <v>1357</v>
       </c>
       <c r="E455" s="5"/>
       <c r="F455" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
         <v>451</v>
       </c>
       <c r="B456" s="9" t="s">
         <v>1358</v>
       </c>
       <c r="C456" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="D456" s="5" t="s">
         <v>1360</v>
       </c>
       <c r="E456" s="5"/>
       <c r="F456" s="13">
-        <v>814</v>
+        <v>836</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
         <v>452</v>
       </c>
       <c r="B457" s="9" t="s">
         <v>1361</v>
       </c>
       <c r="C457" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="D457" s="5" t="s">
         <v>1363</v>
       </c>
       <c r="E457" s="5"/>
       <c r="F457" s="13">
-        <v>631</v>
+        <v>648</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
         <v>453</v>
       </c>
       <c r="B458" s="9" t="s">
         <v>1364</v>
       </c>
       <c r="C458" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="D458" s="5" t="s">
         <v>1366</v>
       </c>
       <c r="E458" s="5"/>
       <c r="F458" s="13">
-        <v>590</v>
+        <v>536</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
         <v>454</v>
       </c>
       <c r="B459" s="9" t="s">
         <v>1367</v>
       </c>
       <c r="C459" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="D459" s="5" t="s">
         <v>1369</v>
       </c>
       <c r="E459" s="5"/>
       <c r="F459" s="13">
-        <v>316</v>
+        <v>325</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
         <v>455</v>
       </c>
       <c r="B460" s="9" t="s">
         <v>1370</v>
       </c>
       <c r="C460" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="D460" s="5" t="s">
         <v>1372</v>
       </c>
       <c r="E460" s="5"/>
       <c r="F460" s="13">
-        <v>258</v>
+        <v>265</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
         <v>456</v>
       </c>
       <c r="B461" s="9" t="s">
         <v>1373</v>
       </c>
       <c r="C461" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="D461" s="5" t="s">
         <v>1375</v>
       </c>
       <c r="E461" s="5"/>
       <c r="F461" s="13">
-        <v>645</v>
+        <v>662</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
         <v>457</v>
       </c>
       <c r="B462" s="9" t="s">
         <v>1376</v>
       </c>
       <c r="C462" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="D462" s="5" t="s">
         <v>1378</v>
       </c>
       <c r="E462" s="5"/>
       <c r="F462" s="13">
-        <v>563</v>
+        <v>484</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
         <v>458</v>
       </c>
       <c r="B463" s="9" t="s">
         <v>1379</v>
       </c>
       <c r="C463" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="D463" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="E463" s="5"/>
       <c r="F463" s="13">
-        <v>434</v>
+        <v>446</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
         <v>459</v>
       </c>
       <c r="B464" s="9" t="s">
         <v>1382</v>
       </c>
       <c r="C464" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="D464" s="5" t="s">
         <v>1384</v>
       </c>
       <c r="E464" s="5"/>
       <c r="F464" s="13">
-        <v>455</v>
+        <v>467</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
         <v>460</v>
       </c>
       <c r="B465" s="9" t="s">
         <v>1385</v>
       </c>
       <c r="C465" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="D465" s="5" t="s">
         <v>1387</v>
       </c>
       <c r="E465" s="5"/>
       <c r="F465" s="13">
-        <v>346</v>
+        <v>355</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
         <v>461</v>
       </c>
       <c r="B466" s="9" t="s">
         <v>1388</v>
       </c>
       <c r="C466" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="D466" s="5" t="s">
         <v>1390</v>
       </c>
       <c r="E466" s="5"/>
       <c r="F466" s="13">
-        <v>346</v>
+        <v>355</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
         <v>462</v>
       </c>
       <c r="B467" s="9" t="s">
         <v>1391</v>
       </c>
       <c r="C467" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="D467" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="E467" s="5"/>
       <c r="F467" s="13">
-        <v>346</v>
+        <v>355</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
         <v>463</v>
       </c>
       <c r="B468" s="9" t="s">
         <v>1394</v>
       </c>
       <c r="C468" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="D468" s="5" t="s">
         <v>1396</v>
       </c>
       <c r="E468" s="5"/>
       <c r="F468" s="13">
         <v>465</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
         <v>464</v>
       </c>
       <c r="B469" s="9" t="s">
         <v>1397</v>
       </c>
       <c r="C469" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="D469" s="5" t="s">
         <v>1399</v>
       </c>
       <c r="E469" s="5"/>
       <c r="F469" s="13">
-        <v>658</v>
+        <v>676</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
         <v>465</v>
       </c>
       <c r="B470" s="9" t="s">
         <v>1400</v>
       </c>
       <c r="C470" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="D470" s="5" t="s">
         <v>1402</v>
       </c>
       <c r="E470" s="5"/>
       <c r="F470" s="13">
         <v>511</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4">
         <v>466</v>
       </c>
       <c r="B471" s="9" t="s">
         <v>1403</v>
       </c>
       <c r="C471" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="D471" s="5" t="s">
         <v>1405</v>
       </c>
       <c r="E471" s="5"/>
       <c r="F471" s="13">
-        <v>509</v>
+        <v>522</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
         <v>467</v>
       </c>
       <c r="B472" s="9" t="s">
         <v>1406</v>
       </c>
       <c r="C472" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="D472" s="5" t="s">
         <v>1408</v>
       </c>
       <c r="E472" s="5"/>
       <c r="F472" s="13">
         <v>425</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
         <v>468</v>
       </c>
       <c r="B473" s="9" t="s">
         <v>1409</v>
       </c>
       <c r="C473" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="D473" s="5" t="s">
         <v>1411</v>
       </c>
       <c r="E473" s="5"/>
       <c r="F473" s="13">
-        <v>428</v>
+        <v>439</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
         <v>469</v>
       </c>
       <c r="B474" s="9" t="s">
         <v>1412</v>
       </c>
       <c r="C474" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="D474" s="5" t="s">
         <v>1414</v>
       </c>
       <c r="E474" s="5"/>
       <c r="F474" s="13">
-        <v>410</v>
+        <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
         <v>470</v>
       </c>
       <c r="B475" s="9" t="s">
         <v>1415</v>
       </c>
       <c r="C475" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="D475" s="5" t="s">
         <v>1417</v>
       </c>
       <c r="E475" s="5"/>
       <c r="F475" s="13">
-        <v>428</v>
+        <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
         <v>471</v>
       </c>
       <c r="B476" s="9" t="s">
         <v>1418</v>
       </c>
       <c r="C476" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="D476" s="5" t="s">
         <v>1420</v>
       </c>
       <c r="E476" s="5"/>
       <c r="F476" s="13">
         <v>451</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
         <v>472</v>
       </c>
       <c r="B477" s="9" t="s">
         <v>1421</v>
       </c>
       <c r="C477" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="D477" s="5" t="s">
         <v>1423</v>
       </c>
       <c r="E477" s="5"/>
       <c r="F477" s="13">
-        <v>455</v>
+        <v>467</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
         <v>473</v>
       </c>
       <c r="B478" s="9" t="s">
         <v>1424</v>
       </c>
       <c r="C478" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="D478" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="E478" s="5"/>
       <c r="F478" s="13">
-        <v>563</v>
+        <v>578</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
         <v>474</v>
       </c>
       <c r="B479" s="9" t="s">
         <v>1427</v>
       </c>
       <c r="C479" s="6" t="s">
         <v>1428</v>
       </c>
       <c r="D479" s="5" t="s">
         <v>1429</v>
       </c>
       <c r="E479" s="5"/>
       <c r="F479" s="13">
-        <v>482</v>
+        <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
         <v>475</v>
       </c>
       <c r="B480" s="9" t="s">
         <v>1430</v>
       </c>
       <c r="C480" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="D480" s="5" t="s">
         <v>1432</v>
       </c>
       <c r="E480" s="5"/>
       <c r="F480" s="13">
         <v>463</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
         <v>476</v>
       </c>
       <c r="B481" s="9" t="s">
         <v>1433</v>
       </c>
       <c r="C481" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="D481" s="5" t="s">
         <v>1435</v>
       </c>
       <c r="E481" s="5"/>
       <c r="F481" s="13">
-        <v>543</v>
+        <v>557</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
         <v>477</v>
       </c>
       <c r="B482" s="9" t="s">
         <v>1436</v>
       </c>
       <c r="C482" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="D482" s="5" t="s">
         <v>1438</v>
       </c>
       <c r="E482" s="5"/>
       <c r="F482" s="13">
-        <v>563</v>
+        <v>578</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
         <v>478</v>
       </c>
       <c r="B483" s="9" t="s">
         <v>1439</v>
       </c>
       <c r="C483" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="D483" s="5" t="s">
         <v>1441</v>
       </c>
       <c r="E483" s="5"/>
       <c r="F483" s="13">
-        <v>672</v>
+        <v>690</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
         <v>479</v>
       </c>
       <c r="B484" s="9" t="s">
         <v>1442</v>
       </c>
       <c r="C484" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="D484" s="5" t="s">
         <v>1444</v>
       </c>
       <c r="E484" s="5"/>
       <c r="F484" s="13">
-        <v>645</v>
+        <v>662</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
         <v>480</v>
       </c>
       <c r="B485" s="9" t="s">
         <v>1445</v>
       </c>
       <c r="C485" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="D485" s="5" t="s">
         <v>1447</v>
       </c>
       <c r="E485" s="5"/>
       <c r="F485" s="13">
-        <v>665</v>
+        <v>683</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
         <v>481</v>
       </c>
       <c r="B486" s="9" t="s">
         <v>1448</v>
       </c>
       <c r="C486" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="D486" s="5" t="s">
         <v>1450</v>
       </c>
       <c r="E486" s="5"/>
       <c r="F486" s="13">
-        <v>726</v>
+        <v>0</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
         <v>482</v>
       </c>
       <c r="B487" s="9" t="s">
         <v>1451</v>
       </c>
       <c r="C487" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="D487" s="5" t="s">
         <v>1453</v>
       </c>
       <c r="E487" s="5"/>
       <c r="F487" s="13">
         <v>352</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
         <v>483</v>
       </c>
       <c r="B488" s="9" t="s">
         <v>1454</v>
       </c>
       <c r="C488" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="D488" s="5" t="s">
         <v>1456</v>
       </c>
       <c r="E488" s="5"/>
       <c r="F488" s="13">
-        <v>387</v>
+        <v>397</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
         <v>484</v>
       </c>
       <c r="B489" s="9" t="s">
         <v>1457</v>
       </c>
       <c r="C489" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="D489" s="5" t="s">
         <v>1459</v>
       </c>
       <c r="E489" s="5"/>
       <c r="F489" s="13">
-        <v>1186</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4">
         <v>485</v>
       </c>
       <c r="B490" s="9" t="s">
         <v>1460</v>
       </c>
       <c r="C490" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="D490" s="5" t="s">
         <v>1462</v>
       </c>
       <c r="E490" s="5">
         <v>0</v>
       </c>
       <c r="F490" s="13">
-        <v>807</v>
+        <v>829</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4">
         <v>486</v>
       </c>
       <c r="B491" s="9" t="s">
         <v>1463</v>
       </c>
       <c r="C491" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="D491" s="5" t="s">
         <v>1465</v>
       </c>
       <c r="E491" s="5"/>
       <c r="F491" s="13">
-        <v>1133</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
         <v>487</v>
       </c>
       <c r="B492" s="9" t="s">
         <v>1466</v>
       </c>
       <c r="C492" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="D492" s="5" t="s">
         <v>1468</v>
       </c>
       <c r="E492" s="5"/>
       <c r="F492" s="13">
-        <v>1079</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
         <v>488</v>
       </c>
       <c r="B493" s="9" t="s">
         <v>1469</v>
       </c>
       <c r="C493" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="D493" s="5" t="s">
         <v>1471</v>
       </c>
       <c r="E493" s="5"/>
       <c r="F493" s="13">
-        <v>266</v>
+        <v>286</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
         <v>489</v>
       </c>
       <c r="B494" s="9" t="s">
         <v>1472</v>
       </c>
       <c r="C494" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="D494" s="5" t="s">
         <v>1474</v>
       </c>
       <c r="E494" s="5"/>
       <c r="F494" s="13">
-        <v>306</v>
+        <v>286</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
         <v>490</v>
       </c>
       <c r="B495" s="9" t="s">
         <v>1475</v>
       </c>
       <c r="C495" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="D495" s="5" t="s">
         <v>1477</v>
       </c>
       <c r="E495" s="5"/>
       <c r="F495" s="13">
-        <v>536</v>
+        <v>550</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
         <v>491</v>
       </c>
       <c r="B496" s="9" t="s">
         <v>1478</v>
       </c>
       <c r="C496" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="D496" s="5" t="s">
         <v>1480</v>
       </c>
       <c r="E496" s="5"/>
       <c r="F496" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
         <v>492</v>
       </c>
       <c r="B497" s="9" t="s">
         <v>1481</v>
       </c>
       <c r="C497" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="D497" s="5" t="s">
         <v>1483</v>
       </c>
       <c r="E497" s="5"/>
       <c r="F497" s="13">
-        <v>577</v>
+        <v>592</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
         <v>493</v>
       </c>
       <c r="B498" s="9" t="s">
         <v>1484</v>
       </c>
       <c r="C498" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="D498" s="5" t="s">
         <v>1486</v>
       </c>
       <c r="E498" s="5"/>
       <c r="F498" s="13">
         <v>511</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
         <v>494</v>
       </c>
       <c r="B499" s="9" t="s">
         <v>1487</v>
       </c>
       <c r="C499" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="D499" s="5" t="s">
         <v>1489</v>
       </c>
       <c r="E499" s="5"/>
       <c r="F499" s="13">
-        <v>509</v>
+        <v>522</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
         <v>495</v>
       </c>
       <c r="B500" s="9" t="s">
         <v>1490</v>
       </c>
       <c r="C500" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="D500" s="5" t="s">
         <v>1492</v>
       </c>
       <c r="E500" s="5"/>
       <c r="F500" s="13">
-        <v>577</v>
+        <v>592</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
         <v>496</v>
       </c>
       <c r="B501" s="9" t="s">
         <v>1493</v>
       </c>
       <c r="C501" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="D501" s="5" t="s">
         <v>1495</v>
       </c>
       <c r="E501" s="5"/>
       <c r="F501" s="13">
-        <v>577</v>
+        <v>592</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
         <v>497</v>
       </c>
       <c r="B502" s="9" t="s">
         <v>1496</v>
       </c>
       <c r="C502" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="D502" s="5" t="s">
         <v>1498</v>
       </c>
       <c r="E502" s="5"/>
       <c r="F502" s="13">
-        <v>489</v>
+        <v>536</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
         <v>498</v>
       </c>
       <c r="B503" s="9" t="s">
         <v>1499</v>
       </c>
       <c r="C503" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="D503" s="5" t="s">
         <v>1501</v>
       </c>
       <c r="E503" s="5"/>
       <c r="F503" s="13">
-        <v>577</v>
+        <v>536</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
         <v>499</v>
       </c>
       <c r="B504" s="9" t="s">
         <v>1502</v>
       </c>
       <c r="C504" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="D504" s="5" t="s">
         <v>1504</v>
       </c>
       <c r="E504" s="5"/>
       <c r="F504" s="13">
-        <v>663</v>
+        <v>630</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
         <v>500</v>
       </c>
       <c r="B505" s="9" t="s">
         <v>1505</v>
       </c>
       <c r="C505" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="D505" s="5" t="s">
         <v>1507</v>
       </c>
       <c r="E505" s="5"/>
       <c r="F505" s="13">
-        <v>699</v>
+        <v>630</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
         <v>501</v>
       </c>
       <c r="B506" s="9" t="s">
         <v>1508</v>
       </c>
       <c r="C506" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="D506" s="5" t="s">
         <v>1510</v>
       </c>
       <c r="E506" s="5"/>
       <c r="F506" s="13">
-        <v>868</v>
+        <v>738</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>502</v>
       </c>
       <c r="B507" s="9" t="s">
         <v>1511</v>
       </c>
       <c r="C507" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="D507" s="5" t="s">
         <v>1513</v>
       </c>
       <c r="E507" s="5"/>
       <c r="F507" s="13">
-        <v>780</v>
+        <v>738</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>503</v>
       </c>
       <c r="B508" s="9" t="s">
         <v>1514</v>
       </c>
       <c r="C508" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="D508" s="5" t="s">
         <v>1516</v>
       </c>
       <c r="E508" s="5"/>
       <c r="F508" s="13">
-        <v>584</v>
+        <v>599</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>504</v>
       </c>
       <c r="B509" s="9" t="s">
         <v>1517</v>
       </c>
       <c r="C509" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="D509" s="5" t="s">
         <v>1519</v>
       </c>
       <c r="E509" s="5"/>
       <c r="F509" s="13">
-        <v>536</v>
+        <v>550</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>505</v>
       </c>
       <c r="B510" s="9" t="s">
         <v>1520</v>
       </c>
       <c r="C510" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="D510" s="5" t="s">
         <v>1522</v>
       </c>
       <c r="E510" s="5"/>
       <c r="F510" s="13">
         <v>515</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>506</v>
       </c>
       <c r="B511" s="9" t="s">
         <v>1523</v>
       </c>
       <c r="C511" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="D511" s="5" t="s">
         <v>1525</v>
       </c>
       <c r="E511" s="5"/>
       <c r="F511" s="13">
-        <v>617</v>
+        <v>550</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>507</v>
       </c>
       <c r="B512" s="9" t="s">
         <v>1526</v>
       </c>
       <c r="C512" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="D512" s="5" t="s">
         <v>1528</v>
       </c>
       <c r="E512" s="5"/>
       <c r="F512" s="13">
-        <v>617</v>
+        <v>550</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>508</v>
       </c>
       <c r="B513" s="9" t="s">
         <v>1529</v>
       </c>
       <c r="C513" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="D513" s="5" t="s">
         <v>1531</v>
       </c>
       <c r="E513" s="5"/>
       <c r="F513" s="13">
-        <v>531</v>
+        <v>0</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>509</v>
       </c>
       <c r="B514" s="9" t="s">
         <v>1532</v>
       </c>
       <c r="C514" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="D514" s="5" t="s">
         <v>1534</v>
       </c>
       <c r="E514" s="5"/>
       <c r="F514" s="13">
-        <v>764</v>
+        <v>784</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
         <v>510</v>
       </c>
       <c r="B515" s="9" t="s">
         <v>1535</v>
       </c>
       <c r="C515" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="D515" s="5" t="s">
         <v>1537</v>
       </c>
       <c r="E515" s="5"/>
       <c r="F515" s="13">
         <v>531</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
         <v>511</v>
       </c>
       <c r="B516" s="9" t="s">
         <v>1538</v>
       </c>
       <c r="C516" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="D516" s="5" t="s">
         <v>1540</v>
       </c>
       <c r="E516" s="5"/>
       <c r="F516" s="13">
-        <v>645</v>
+        <v>662</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
         <v>512</v>
       </c>
       <c r="B517" s="9" t="s">
         <v>1541</v>
       </c>
       <c r="C517" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="D517" s="5" t="s">
         <v>1543</v>
       </c>
       <c r="E517" s="5"/>
       <c r="F517" s="13">
-        <v>631</v>
+        <v>648</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
         <v>513</v>
       </c>
       <c r="B518" s="9" t="s">
         <v>1544</v>
       </c>
       <c r="C518" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="D518" s="5" t="s">
         <v>1546</v>
       </c>
       <c r="E518" s="5"/>
       <c r="F518" s="13">
-        <v>563</v>
+        <v>578</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
         <v>514</v>
       </c>
       <c r="B519" s="9" t="s">
         <v>1547</v>
       </c>
       <c r="C519" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="D519" s="5" t="s">
         <v>1549</v>
       </c>
       <c r="E519" s="5"/>
       <c r="F519" s="13">
-        <v>638</v>
+        <v>655</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
         <v>515</v>
       </c>
       <c r="B520" s="9" t="s">
         <v>1550</v>
       </c>
       <c r="C520" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="D520" s="5" t="s">
         <v>1552</v>
       </c>
       <c r="E520" s="5"/>
       <c r="F520" s="13">
-        <v>672</v>
+        <v>690</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
         <v>516</v>
       </c>
       <c r="B521" s="9" t="s">
         <v>1553</v>
       </c>
       <c r="C521" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="D521" s="5" t="s">
         <v>1555</v>
       </c>
       <c r="E521" s="5"/>
       <c r="F521" s="13">
-        <v>678</v>
+        <v>599</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
         <v>517</v>
       </c>
       <c r="B522" s="9" t="s">
         <v>1556</v>
       </c>
       <c r="C522" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="D522" s="5" t="s">
         <v>1558</v>
       </c>
       <c r="E522" s="5"/>
       <c r="F522" s="13">
-        <v>645</v>
+        <v>599</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
         <v>518</v>
       </c>
       <c r="B523" s="9" t="s">
         <v>1559</v>
       </c>
       <c r="C523" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="D523" s="5" t="s">
         <v>1561</v>
       </c>
       <c r="E523" s="5"/>
       <c r="F523" s="13">
-        <v>651</v>
+        <v>669</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
         <v>519</v>
       </c>
       <c r="B524" s="9" t="s">
         <v>1562</v>
       </c>
       <c r="C524" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="D524" s="5" t="s">
         <v>1564</v>
       </c>
       <c r="E524" s="5"/>
       <c r="F524" s="13">
-        <v>806</v>
+        <v>827</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>520</v>
       </c>
       <c r="B525" s="9" t="s">
         <v>1565</v>
       </c>
       <c r="C525" s="6" t="s">
         <v>1566</v>
       </c>
       <c r="D525" s="5" t="s">
         <v>1567</v>
       </c>
       <c r="E525" s="5"/>
       <c r="F525" s="13">
-        <v>665</v>
+        <v>683</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>521</v>
       </c>
       <c r="B526" s="9" t="s">
         <v>1568</v>
       </c>
       <c r="C526" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="D526" s="5" t="s">
         <v>1570</v>
       </c>
       <c r="E526" s="5"/>
       <c r="F526" s="13">
-        <v>672</v>
+        <v>690</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>522</v>
       </c>
       <c r="B527" s="9" t="s">
         <v>1571</v>
       </c>
       <c r="C527" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="D527" s="5" t="s">
         <v>1573</v>
       </c>
       <c r="E527" s="5"/>
       <c r="F527" s="13">
         <v>531</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>523</v>
       </c>
       <c r="B528" s="9" t="s">
         <v>1574</v>
       </c>
       <c r="C528" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="D528" s="5" t="s">
         <v>1576</v>
       </c>
       <c r="E528" s="5"/>
       <c r="F528" s="13">
-        <v>590</v>
+        <v>0</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>524</v>
       </c>
       <c r="B529" s="9" t="s">
         <v>1577</v>
       </c>
       <c r="C529" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="D529" s="5" t="s">
         <v>1579</v>
       </c>
       <c r="E529" s="5"/>
       <c r="F529" s="13">
-        <v>624</v>
+        <v>641</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>525</v>
       </c>
       <c r="B530" s="9" t="s">
         <v>1580</v>
       </c>
       <c r="C530" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="D530" s="5" t="s">
         <v>1582</v>
       </c>
       <c r="E530" s="5"/>
       <c r="F530" s="13">
-        <v>712</v>
+        <v>731</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>526</v>
       </c>
       <c r="B531" s="9" t="s">
         <v>1583</v>
       </c>
       <c r="C531" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="D531" s="5" t="s">
         <v>1585</v>
       </c>
       <c r="E531" s="5"/>
       <c r="F531" s="13">
-        <v>916</v>
+        <v>0</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>527</v>
       </c>
       <c r="B532" s="9" t="s">
         <v>1586</v>
       </c>
       <c r="C532" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="D532" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="E532" s="5"/>
       <c r="F532" s="13">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>528</v>
       </c>
       <c r="B533" s="9" t="s">
         <v>1589</v>
       </c>
       <c r="C533" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="D533" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="E533" s="5"/>
       <c r="F533" s="13">
-        <v>834</v>
+        <v>857</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>529</v>
       </c>
       <c r="B534" s="9" t="s">
         <v>1592</v>
       </c>
       <c r="C534" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="D534" s="5" t="s">
         <v>1594</v>
       </c>
       <c r="E534" s="5"/>
       <c r="F534" s="13">
-        <v>916</v>
+        <v>940</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
         <v>530</v>
       </c>
       <c r="B535" s="9" t="s">
         <v>1595</v>
       </c>
       <c r="C535" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="D535" s="5" t="s">
         <v>1597</v>
       </c>
       <c r="E535" s="5"/>
       <c r="F535" s="13">
-        <v>238</v>
+        <v>244</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
         <v>531</v>
       </c>
       <c r="B536" s="9" t="s">
         <v>1598</v>
       </c>
       <c r="C536" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="D536" s="5" t="s">
         <v>1600</v>
       </c>
       <c r="E536" s="5"/>
       <c r="F536" s="13">
-        <v>306</v>
+        <v>314</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
         <v>532</v>
       </c>
       <c r="B537" s="9" t="s">
         <v>1601</v>
       </c>
       <c r="C537" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="D537" s="5" t="s">
         <v>1603</v>
       </c>
       <c r="E537" s="5"/>
       <c r="F537" s="13">
-        <v>984</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
         <v>533</v>
       </c>
       <c r="B538" s="9" t="s">
         <v>1604</v>
       </c>
       <c r="C538" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="D538" s="5" t="s">
         <v>1606</v>
       </c>
       <c r="E538" s="5"/>
       <c r="F538" s="13">
-        <v>1282</v>
+        <v>0</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
         <v>534</v>
       </c>
       <c r="B539" s="9" t="s">
         <v>1607</v>
       </c>
       <c r="C539" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="D539" s="5" t="s">
         <v>1609</v>
       </c>
       <c r="E539" s="5"/>
       <c r="F539" s="13">
-        <v>1390</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
         <v>535</v>
       </c>
       <c r="B540" s="9" t="s">
         <v>1610</v>
       </c>
       <c r="C540" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="D540" s="5" t="s">
         <v>1612</v>
       </c>
       <c r="E540" s="5"/>
       <c r="F540" s="13">
-        <v>1072</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
         <v>536</v>
       </c>
       <c r="B541" s="9" t="s">
         <v>1613</v>
       </c>
       <c r="C541" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="D541" s="5" t="s">
         <v>1615</v>
       </c>
       <c r="E541" s="5"/>
       <c r="F541" s="13">
-        <v>319</v>
+        <v>300</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
         <v>537</v>
       </c>
       <c r="B542" s="9" t="s">
         <v>1616</v>
       </c>
       <c r="C542" s="6" t="s">
         <v>1617</v>
       </c>
       <c r="D542" s="5" t="s">
         <v>1618</v>
       </c>
       <c r="E542" s="5"/>
       <c r="F542" s="13">
-        <v>1187</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
         <v>538</v>
       </c>
       <c r="B543" s="9" t="s">
         <v>1619</v>
       </c>
       <c r="C543" s="6" t="s">
         <v>1620</v>
       </c>
       <c r="D543" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="E543" s="5"/>
       <c r="F543" s="13">
-        <v>780</v>
+        <v>801</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
         <v>539</v>
       </c>
       <c r="B544" s="9" t="s">
         <v>1622</v>
       </c>
       <c r="C544" s="6" t="s">
         <v>1623</v>
       </c>
       <c r="D544" s="5" t="s">
         <v>1624</v>
       </c>
       <c r="E544" s="5"/>
       <c r="F544" s="13">
-        <v>699</v>
+        <v>717</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
         <v>540</v>
       </c>
       <c r="B545" s="9" t="s">
         <v>1625</v>
       </c>
       <c r="C545" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="D545" s="5" t="s">
         <v>1627</v>
       </c>
       <c r="E545" s="5"/>
       <c r="F545" s="13">
-        <v>807</v>
+        <v>829</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
         <v>541</v>
       </c>
       <c r="B546" s="9" t="s">
         <v>1628</v>
       </c>
       <c r="C546" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="D546" s="5" t="s">
         <v>1630</v>
       </c>
       <c r="E546" s="5"/>
       <c r="F546" s="13">
-        <v>940</v>
+        <v>0</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
         <v>542</v>
       </c>
       <c r="B547" s="9" t="s">
         <v>1631</v>
       </c>
       <c r="C547" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="D547" s="5" t="s">
         <v>1633</v>
       </c>
       <c r="E547" s="5"/>
       <c r="F547" s="13">
         <v>531</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
         <v>543</v>
       </c>
       <c r="B548" s="9" t="s">
         <v>1634</v>
       </c>
       <c r="C548" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="D548" s="5" t="s">
         <v>1636</v>
       </c>
       <c r="E548" s="5"/>
       <c r="F548" s="13">
-        <v>556</v>
+        <v>571</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
         <v>544</v>
       </c>
       <c r="B549" s="9" t="s">
         <v>1637</v>
       </c>
       <c r="C549" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="D549" s="5" t="s">
         <v>1639</v>
       </c>
       <c r="E549" s="5"/>
       <c r="F549" s="13">
-        <v>414</v>
+        <v>321</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
         <v>545</v>
       </c>
       <c r="B550" s="9" t="s">
         <v>1640</v>
       </c>
       <c r="C550" s="6" t="s">
         <v>1641</v>
       </c>
       <c r="D550" s="5" t="s">
         <v>1642</v>
       </c>
       <c r="E550" s="5"/>
       <c r="F550" s="13">
-        <v>672</v>
+        <v>690</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
         <v>546</v>
       </c>
       <c r="B551" s="9" t="s">
         <v>1643</v>
       </c>
       <c r="C551" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="D551" s="5" t="s">
         <v>1645</v>
       </c>
       <c r="E551" s="5"/>
       <c r="F551" s="13">
-        <v>353</v>
+        <v>362</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
         <v>547</v>
       </c>
       <c r="B552" s="9" t="s">
         <v>1646</v>
       </c>
       <c r="C552" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="D552" s="5" t="s">
         <v>1648</v>
       </c>
       <c r="E552" s="5"/>
       <c r="F552" s="13">
-        <v>645</v>
+        <v>662</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4">
         <v>548</v>
       </c>
       <c r="B553" s="9" t="s">
         <v>1649</v>
       </c>
       <c r="C553" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="D553" s="5" t="s">
         <v>1651</v>
       </c>
       <c r="E553" s="5"/>
       <c r="F553" s="13">
-        <v>536</v>
+        <v>550</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
         <v>549</v>
       </c>
       <c r="B554" s="9" t="s">
         <v>1652</v>
       </c>
       <c r="C554" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="D554" s="5" t="s">
         <v>1654</v>
       </c>
       <c r="E554" s="5"/>
       <c r="F554" s="13">
-        <v>570</v>
+        <v>527</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
         <v>550</v>
       </c>
       <c r="B555" s="9" t="s">
         <v>1655</v>
       </c>
       <c r="C555" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="D555" s="5" t="s">
         <v>1657</v>
       </c>
       <c r="E555" s="5"/>
       <c r="F555" s="13">
-        <v>570</v>
+        <v>527</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
         <v>551</v>
       </c>
       <c r="B556" s="9" t="s">
         <v>1658</v>
       </c>
       <c r="C556" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="D556" s="5" t="s">
         <v>1660</v>
       </c>
       <c r="E556" s="5"/>
       <c r="F556" s="13">
-        <v>577</v>
+        <v>573</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4">
         <v>552</v>
       </c>
       <c r="B557" s="9" t="s">
         <v>1661</v>
       </c>
       <c r="C557" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="D557" s="5" t="s">
         <v>1663</v>
       </c>
       <c r="E557" s="5"/>
       <c r="F557" s="13">
-        <v>672</v>
+        <v>690</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4">
         <v>553</v>
       </c>
       <c r="B558" s="9" t="s">
         <v>1664</v>
       </c>
       <c r="C558" s="6" t="s">
         <v>1665</v>
       </c>
       <c r="D558" s="5" t="s">
         <v>1666</v>
       </c>
       <c r="E558" s="5"/>
       <c r="F558" s="13">
-        <v>672</v>
+        <v>690</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
         <v>554</v>
       </c>
       <c r="B559" s="9" t="s">
         <v>1667</v>
       </c>
       <c r="C559" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="D559" s="5" t="s">
         <v>1669</v>
       </c>
       <c r="E559" s="5"/>
       <c r="F559" s="13">
-        <v>685</v>
+        <v>578</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
         <v>555</v>
       </c>
       <c r="B560" s="9" t="s">
         <v>1670</v>
       </c>
       <c r="C560" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="D560" s="5" t="s">
         <v>1672</v>
       </c>
       <c r="E560" s="5"/>
       <c r="F560" s="13">
-        <v>684</v>
+        <v>0</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
         <v>556</v>
       </c>
       <c r="B561" s="9" t="s">
         <v>1673</v>
       </c>
       <c r="C561" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="D561" s="5" t="s">
         <v>1675</v>
       </c>
       <c r="E561" s="5"/>
       <c r="F561" s="13">
-        <v>1573</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
         <v>557</v>
       </c>
       <c r="B562" s="9" t="s">
         <v>1676</v>
       </c>
       <c r="C562" s="6" t="s">
         <v>1677</v>
       </c>
       <c r="D562" s="5" t="s">
         <v>1678</v>
       </c>
       <c r="E562" s="5"/>
       <c r="F562" s="13">
-        <v>1085</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4">
         <v>558</v>
       </c>
       <c r="B563" s="9" t="s">
         <v>1679</v>
       </c>
       <c r="C563" s="6" t="s">
         <v>1680</v>
       </c>
       <c r="D563" s="5" t="s">
         <v>1681</v>
       </c>
       <c r="E563" s="5"/>
       <c r="F563" s="13">
-        <v>1180</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
         <v>559</v>
       </c>
       <c r="B564" s="9" t="s">
         <v>1682</v>
       </c>
       <c r="C564" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="D564" s="5" t="s">
         <v>1684</v>
       </c>
       <c r="E564" s="5"/>
       <c r="F564" s="13">
-        <v>834</v>
+        <v>773</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
         <v>560</v>
       </c>
       <c r="B565" s="9" t="s">
         <v>1685</v>
       </c>
       <c r="C565" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="D565" s="5" t="s">
         <v>1687</v>
       </c>
       <c r="E565" s="5"/>
       <c r="F565" s="13">
-        <v>1111</v>
+        <v>766</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
         <v>561</v>
       </c>
       <c r="B566" s="9" t="s">
         <v>1688</v>
       </c>
       <c r="C566" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="D566" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="E566" s="5"/>
       <c r="F566" s="13">
-        <v>1885</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
         <v>562</v>
       </c>
       <c r="B567" s="9" t="s">
         <v>1691</v>
       </c>
       <c r="C567" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="D567" s="5" t="s">
         <v>1693</v>
       </c>
       <c r="E567" s="5"/>
       <c r="F567" s="13">
-        <v>1289</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
         <v>563</v>
       </c>
       <c r="B568" s="9" t="s">
         <v>1694</v>
       </c>
       <c r="C568" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="D568" s="5" t="s">
         <v>1696</v>
       </c>
       <c r="E568" s="5"/>
       <c r="F568" s="13">
-        <v>712</v>
+        <v>731</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4">
         <v>564</v>
       </c>
       <c r="B569" s="9" t="s">
         <v>1697</v>
       </c>
       <c r="C569" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="D569" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="E569" s="5"/>
       <c r="F569" s="13">
-        <v>712</v>
+        <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4">
         <v>565</v>
       </c>
       <c r="B570" s="9" t="s">
         <v>1700</v>
       </c>
       <c r="C570" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="D570" s="5" t="s">
         <v>1702</v>
       </c>
       <c r="E570" s="5"/>
       <c r="F570" s="13">
-        <v>617</v>
+        <v>0</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
         <v>566</v>
       </c>
       <c r="B571" s="9" t="s">
         <v>1703</v>
       </c>
       <c r="C571" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="D571" s="5" t="s">
         <v>1705</v>
       </c>
       <c r="E571" s="5"/>
       <c r="F571" s="13">
-        <v>617</v>
+        <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
         <v>567</v>
       </c>
       <c r="B572" s="9" t="s">
         <v>1706</v>
       </c>
       <c r="C572" s="6" t="s">
         <v>1707</v>
       </c>
       <c r="D572" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="E572" s="5"/>
       <c r="F572" s="13">
-        <v>1106</v>
+        <v>0</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4">
         <v>568</v>
       </c>
       <c r="B573" s="9" t="s">
         <v>1709</v>
       </c>
       <c r="C573" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="D573" s="5" t="s">
         <v>1711</v>
       </c>
       <c r="E573" s="5"/>
       <c r="F573" s="13">
-        <v>1323</v>
+        <v>0</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
         <v>569</v>
       </c>
       <c r="B574" s="9" t="s">
         <v>1712</v>
       </c>
       <c r="C574" s="6" t="s">
         <v>1713</v>
       </c>
       <c r="D574" s="5" t="s">
         <v>1714</v>
       </c>
       <c r="E574" s="5">
         <v>0</v>
       </c>
       <c r="F574" s="13">
-        <v>1079</v>
+        <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4">
         <v>570</v>
       </c>
       <c r="B575" s="9" t="s">
         <v>1715</v>
       </c>
       <c r="C575" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="D575" s="5" t="s">
         <v>1717</v>
       </c>
       <c r="E575" s="5"/>
       <c r="F575" s="13">
-        <v>970</v>
+        <v>996</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
         <v>571</v>
       </c>
       <c r="B576" s="9" t="s">
         <v>1718</v>
       </c>
       <c r="C576" s="6" t="s">
         <v>1719</v>
       </c>
       <c r="D576" s="5" t="s">
         <v>1720</v>
       </c>
       <c r="E576" s="5"/>
       <c r="F576" s="13">
-        <v>699</v>
+        <v>717</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
         <v>572</v>
       </c>
       <c r="B577" s="9" t="s">
         <v>1721</v>
       </c>
       <c r="C577" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="D577" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="E577" s="5"/>
       <c r="F577" s="13">
-        <v>326</v>
+        <v>321</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
         <v>573</v>
       </c>
       <c r="B578" s="9" t="s">
         <v>1724</v>
       </c>
       <c r="C578" s="6" t="s">
         <v>1725</v>
       </c>
       <c r="D578" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="E578" s="5">
         <v>0</v>
       </c>
       <c r="F578" s="13">
-        <v>392</v>
+        <v>0</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
         <v>574</v>
       </c>
       <c r="B579" s="9" t="s">
         <v>1727</v>
       </c>
       <c r="C579" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="D579" s="5" t="s">
         <v>1729</v>
       </c>
       <c r="E579" s="5">
         <v>0</v>
       </c>
       <c r="F579" s="13">
-        <v>339</v>
+        <v>0</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
         <v>575</v>
       </c>
       <c r="B580" s="9" t="s">
         <v>1730</v>
       </c>
       <c r="C580" s="6" t="s">
         <v>1731</v>
       </c>
       <c r="D580" s="5" t="s">
         <v>1732</v>
       </c>
       <c r="E580" s="5"/>
       <c r="F580" s="13">
-        <v>346</v>
+        <v>355</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
         <v>576</v>
       </c>
       <c r="B581" s="9" t="s">
         <v>1733</v>
       </c>
       <c r="C581" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="D581" s="5" t="s">
         <v>1735</v>
       </c>
       <c r="E581" s="5"/>
       <c r="F581" s="13">
-        <v>339</v>
+        <v>0</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
         <v>577</v>
       </c>
       <c r="B582" s="9" t="s">
         <v>1736</v>
       </c>
       <c r="C582" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="D582" s="5" t="s">
         <v>1738</v>
       </c>
       <c r="E582" s="5"/>
       <c r="F582" s="13">
-        <v>1221</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4">
         <v>578</v>
       </c>
       <c r="B583" s="9" t="s">
         <v>1739</v>
       </c>
       <c r="C583" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="D583" s="5" t="s">
         <v>1741</v>
       </c>
       <c r="E583" s="5"/>
       <c r="F583" s="13">
-        <v>1831</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4">
         <v>579</v>
       </c>
       <c r="B584" s="9" t="s">
         <v>1742</v>
       </c>
       <c r="C584" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="D584" s="5" t="s">
         <v>1744</v>
       </c>
       <c r="E584" s="5"/>
       <c r="F584" s="13">
-        <v>1404</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
         <v>580</v>
       </c>
       <c r="B585" s="9" t="s">
         <v>1745</v>
       </c>
       <c r="C585" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="D585" s="5" t="s">
         <v>1747</v>
       </c>
       <c r="E585" s="5"/>
       <c r="F585" s="13">
-        <v>1350</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
         <v>581</v>
       </c>
       <c r="B586" s="9" t="s">
         <v>1748</v>
       </c>
       <c r="C586" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="D586" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="E586" s="5"/>
       <c r="F586" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
         <v>582</v>
       </c>
       <c r="B587" s="9" t="s">
         <v>1751</v>
       </c>
       <c r="C587" s="6" t="s">
         <v>1752</v>
       </c>
       <c r="D587" s="5" t="s">
         <v>1753</v>
       </c>
       <c r="E587" s="5"/>
       <c r="F587" s="13">
-        <v>699</v>
+        <v>717</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
         <v>583</v>
       </c>
       <c r="B588" s="9" t="s">
         <v>1754</v>
       </c>
       <c r="C588" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="D588" s="5" t="s">
         <v>1756</v>
       </c>
       <c r="E588" s="5"/>
       <c r="F588" s="13">
-        <v>685</v>
+        <v>703</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4">
         <v>584</v>
       </c>
       <c r="B589" s="9" t="s">
         <v>1757</v>
       </c>
       <c r="C589" s="6" t="s">
         <v>1758</v>
       </c>
       <c r="D589" s="5" t="s">
         <v>1759</v>
       </c>
       <c r="E589" s="5"/>
       <c r="F589" s="13">
-        <v>692</v>
+        <v>710</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="4">
         <v>585</v>
       </c>
       <c r="B590" s="9" t="s">
         <v>1760</v>
       </c>
       <c r="C590" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="D590" s="5" t="s">
         <v>1762</v>
       </c>
       <c r="E590" s="5"/>
       <c r="F590" s="13">
-        <v>699</v>
+        <v>717</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="4">
         <v>586</v>
       </c>
       <c r="B591" s="9" t="s">
         <v>1763</v>
       </c>
       <c r="C591" s="6" t="s">
         <v>1764</v>
       </c>
       <c r="D591" s="5" t="s">
         <v>1765</v>
       </c>
       <c r="E591" s="5">
         <v>0</v>
       </c>
       <c r="F591" s="13">
-        <v>834</v>
+        <v>0</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="4">
         <v>587</v>
       </c>
       <c r="B592" s="9" t="s">
         <v>1766</v>
       </c>
       <c r="C592" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="D592" s="5" t="s">
         <v>1768</v>
       </c>
       <c r="E592" s="5"/>
       <c r="F592" s="13">
-        <v>818</v>
+        <v>0</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4">
         <v>588</v>
       </c>
       <c r="B593" s="9" t="s">
         <v>1769</v>
       </c>
       <c r="C593" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="D593" s="5" t="s">
         <v>1771</v>
       </c>
       <c r="E593" s="5">
         <v>0</v>
       </c>
       <c r="F593" s="13">
-        <v>699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="4">
         <v>589</v>
       </c>
       <c r="B594" s="9" t="s">
         <v>1772</v>
       </c>
       <c r="C594" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="D594" s="5" t="s">
         <v>1774</v>
       </c>
       <c r="E594" s="5"/>
       <c r="F594" s="13">
-        <v>685</v>
+        <v>0</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="4">
         <v>590</v>
       </c>
       <c r="B595" s="9" t="s">
         <v>1775</v>
       </c>
       <c r="C595" s="6" t="s">
         <v>1776</v>
       </c>
       <c r="D595" s="5" t="s">
         <v>1777</v>
       </c>
       <c r="E595" s="5">
         <v>0</v>
       </c>
       <c r="F595" s="13">
         <v>1890</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="4">
         <v>591</v>
@@ -21222,74 +22293,74 @@
       </c>
       <c r="D598" s="5" t="s">
         <v>1786</v>
       </c>
       <c r="E598" s="5">
         <v>0</v>
       </c>
       <c r="F598" s="13">
         <v>2115</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="4">
         <v>594</v>
       </c>
       <c r="B599" s="9" t="s">
         <v>1787</v>
       </c>
       <c r="C599" s="6" t="s">
         <v>1788</v>
       </c>
       <c r="D599" s="5" t="s">
         <v>1789</v>
       </c>
       <c r="E599" s="5">
-        <v>171</v>
+        <v>75</v>
       </c>
       <c r="F599" s="13">
         <v>2115</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="4">
         <v>595</v>
       </c>
       <c r="B600" s="9" t="s">
         <v>1790</v>
       </c>
       <c r="C600" s="6" t="s">
         <v>1791</v>
       </c>
       <c r="D600" s="5" t="s">
         <v>1792</v>
       </c>
       <c r="E600" s="5">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F600" s="13">
-        <v>4410</v>
+        <v>6750</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="4">
         <v>596</v>
       </c>
       <c r="B601" s="9" t="s">
         <v>1793</v>
       </c>
       <c r="C601" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="D601" s="5" t="s">
         <v>1795</v>
       </c>
       <c r="E601" s="5">
         <v>0</v>
       </c>
       <c r="F601" s="13">
         <v>7740</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4">
         <v>597</v>
@@ -22322,51 +23393,51 @@
       </c>
       <c r="D653" s="5" t="s">
         <v>1951</v>
       </c>
       <c r="E653" s="5">
         <v>5</v>
       </c>
       <c r="F653" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="4">
         <v>649</v>
       </c>
       <c r="B654" s="9" t="s">
         <v>1952</v>
       </c>
       <c r="C654" s="6" t="s">
         <v>1953</v>
       </c>
       <c r="D654" s="5" t="s">
         <v>1954</v>
       </c>
       <c r="E654" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F654" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="4">
         <v>650</v>
       </c>
       <c r="B655" s="9" t="s">
         <v>1955</v>
       </c>
       <c r="C655" s="6" t="s">
         <v>1956</v>
       </c>
       <c r="D655" s="5" t="s">
         <v>1957</v>
       </c>
       <c r="E655" s="5">
         <v>4</v>
       </c>
       <c r="F655" s="13">
         <v>90</v>
       </c>
     </row>
@@ -22382,51 +23453,51 @@
       </c>
       <c r="D656" s="5" t="s">
         <v>1960</v>
       </c>
       <c r="E656" s="5">
         <v>0</v>
       </c>
       <c r="F656" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="4">
         <v>652</v>
       </c>
       <c r="B657" s="9" t="s">
         <v>1961</v>
       </c>
       <c r="C657" s="6" t="s">
         <v>1962</v>
       </c>
       <c r="D657" s="5" t="s">
         <v>1963</v>
       </c>
       <c r="E657" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F657" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="4">
         <v>653</v>
       </c>
       <c r="B658" s="9" t="s">
         <v>1964</v>
       </c>
       <c r="C658" s="6" t="s">
         <v>1965</v>
       </c>
       <c r="D658" s="5" t="s">
         <v>1966</v>
       </c>
       <c r="E658" s="5">
         <v>0</v>
       </c>
       <c r="F658" s="13">
         <v>225</v>
       </c>
     </row>
@@ -23002,54 +24073,54 @@
       </c>
       <c r="D687" s="5" t="s">
         <v>2053</v>
       </c>
       <c r="E687" s="5">
         <v>0</v>
       </c>
       <c r="F687" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="4">
         <v>683</v>
       </c>
       <c r="B688" s="9" t="s">
         <v>2054</v>
       </c>
       <c r="C688" s="6" t="s">
         <v>2055</v>
       </c>
       <c r="D688" s="5" t="s">
         <v>2056</v>
       </c>
       <c r="E688" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F688" s="13">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="4">
         <v>684</v>
       </c>
       <c r="B689" s="9" t="s">
         <v>2057</v>
       </c>
       <c r="C689" s="6" t="s">
         <v>2058</v>
       </c>
       <c r="D689" s="5" t="s">
         <v>2059</v>
       </c>
       <c r="E689" s="5">
         <v>0</v>
       </c>
       <c r="F689" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="4">
         <v>685</v>
@@ -23542,51 +24613,51 @@
       </c>
       <c r="D714" s="5" t="s">
         <v>2134</v>
       </c>
       <c r="E714" s="5">
         <v>10</v>
       </c>
       <c r="F714" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="4">
         <v>710</v>
       </c>
       <c r="B715" s="9" t="s">
         <v>2135</v>
       </c>
       <c r="C715" s="6" t="s">
         <v>2136</v>
       </c>
       <c r="D715" s="5" t="s">
         <v>2137</v>
       </c>
       <c r="E715" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F715" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="4">
         <v>711</v>
       </c>
       <c r="B716" s="9" t="s">
         <v>2138</v>
       </c>
       <c r="C716" s="6" t="s">
         <v>2139</v>
       </c>
       <c r="D716" s="5" t="s">
         <v>2140</v>
       </c>
       <c r="E716" s="5">
         <v>1</v>
       </c>
       <c r="F716" s="13">
         <v>90</v>
       </c>
     </row>
@@ -23982,91 +25053,91 @@
       </c>
       <c r="D736" s="5" t="s">
         <v>2200</v>
       </c>
       <c r="E736" s="5">
         <v>0</v>
       </c>
       <c r="F736" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="4">
         <v>732</v>
       </c>
       <c r="B737" s="9" t="s">
         <v>2201</v>
       </c>
       <c r="C737" s="6" t="s">
         <v>2202</v>
       </c>
       <c r="D737" s="5" t="s">
         <v>2203</v>
       </c>
       <c r="E737" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F737" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="4">
         <v>733</v>
       </c>
       <c r="B738" s="9" t="s">
         <v>2204</v>
       </c>
       <c r="C738" s="6" t="s">
         <v>2205</v>
       </c>
       <c r="D738" s="5" t="s">
         <v>2206</v>
       </c>
       <c r="E738" s="5">
         <v>0</v>
       </c>
       <c r="F738" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="4">
         <v>734</v>
       </c>
       <c r="B739" s="9" t="s">
         <v>2207</v>
       </c>
       <c r="C739" s="6" t="s">
         <v>2208</v>
       </c>
       <c r="D739" s="5" t="s">
         <v>2209</v>
       </c>
       <c r="E739" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F739" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="4">
         <v>735</v>
       </c>
       <c r="B740" s="9" t="s">
         <v>2210</v>
       </c>
       <c r="C740" s="6" t="s">
         <v>2211</v>
       </c>
       <c r="D740" s="5" t="s">
         <v>2212</v>
       </c>
       <c r="E740" s="5">
         <v>0</v>
       </c>
       <c r="F740" s="13">
         <v>90</v>
       </c>
     </row>
@@ -24202,51 +25273,51 @@
       </c>
       <c r="D747" s="5" t="s">
         <v>2233</v>
       </c>
       <c r="E747" s="5">
         <v>31</v>
       </c>
       <c r="F747" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="4">
         <v>743</v>
       </c>
       <c r="B748" s="9" t="s">
         <v>2234</v>
       </c>
       <c r="C748" s="6" t="s">
         <v>2235</v>
       </c>
       <c r="D748" s="5" t="s">
         <v>2236</v>
       </c>
       <c r="E748" s="5">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="F748" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="4">
         <v>744</v>
       </c>
       <c r="B749" s="9" t="s">
         <v>2237</v>
       </c>
       <c r="C749" s="6" t="s">
         <v>2238</v>
       </c>
       <c r="D749" s="5" t="s">
         <v>2239</v>
       </c>
       <c r="E749" s="5">
         <v>24</v>
       </c>
       <c r="F749" s="13">
         <v>90</v>
       </c>
     </row>
@@ -24282,51 +25353,51 @@
       </c>
       <c r="D751" s="5" t="s">
         <v>2245</v>
       </c>
       <c r="E751" s="5">
         <v>52</v>
       </c>
       <c r="F751" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="4">
         <v>747</v>
       </c>
       <c r="B752" s="9" t="s">
         <v>2246</v>
       </c>
       <c r="C752" s="6" t="s">
         <v>2247</v>
       </c>
       <c r="D752" s="5" t="s">
         <v>2248</v>
       </c>
       <c r="E752" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F752" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="4">
         <v>748</v>
       </c>
       <c r="B753" s="9" t="s">
         <v>2249</v>
       </c>
       <c r="C753" s="6" t="s">
         <v>2250</v>
       </c>
       <c r="D753" s="5" t="s">
         <v>2251</v>
       </c>
       <c r="E753" s="5">
         <v>35</v>
       </c>
       <c r="F753" s="13">
         <v>90</v>
       </c>
     </row>
@@ -24342,51 +25413,51 @@
       </c>
       <c r="D754" s="5" t="s">
         <v>2254</v>
       </c>
       <c r="E754" s="5">
         <v>51</v>
       </c>
       <c r="F754" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="4">
         <v>750</v>
       </c>
       <c r="B755" s="9" t="s">
         <v>2255</v>
       </c>
       <c r="C755" s="6" t="s">
         <v>2256</v>
       </c>
       <c r="D755" s="5" t="s">
         <v>2257</v>
       </c>
       <c r="E755" s="5">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F755" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="4">
         <v>751</v>
       </c>
       <c r="B756" s="9" t="s">
         <v>2258</v>
       </c>
       <c r="C756" s="6" t="s">
         <v>2259</v>
       </c>
       <c r="D756" s="5" t="s">
         <v>2260</v>
       </c>
       <c r="E756" s="5">
         <v>69</v>
       </c>
       <c r="F756" s="13">
         <v>90</v>
       </c>
     </row>
@@ -24602,51 +25673,51 @@
       </c>
       <c r="D767" s="5" t="s">
         <v>2293</v>
       </c>
       <c r="E767" s="5">
         <v>1</v>
       </c>
       <c r="F767" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="4">
         <v>763</v>
       </c>
       <c r="B768" s="9" t="s">
         <v>2294</v>
       </c>
       <c r="C768" s="6" t="s">
         <v>2295</v>
       </c>
       <c r="D768" s="5" t="s">
         <v>2296</v>
       </c>
       <c r="E768" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F768" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="4">
         <v>764</v>
       </c>
       <c r="B769" s="9" t="s">
         <v>2297</v>
       </c>
       <c r="C769" s="6" t="s">
         <v>2298</v>
       </c>
       <c r="D769" s="5" t="s">
         <v>2299</v>
       </c>
       <c r="E769" s="5">
         <v>37</v>
       </c>
       <c r="F769" s="13">
         <v>90</v>
       </c>
     </row>
@@ -24742,51 +25813,51 @@
       </c>
       <c r="D774" s="5" t="s">
         <v>2314</v>
       </c>
       <c r="E774" s="5">
         <v>15</v>
       </c>
       <c r="F774" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="4">
         <v>770</v>
       </c>
       <c r="B775" s="9" t="s">
         <v>2315</v>
       </c>
       <c r="C775" s="6" t="s">
         <v>2316</v>
       </c>
       <c r="D775" s="5" t="s">
         <v>2317</v>
       </c>
       <c r="E775" s="5">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F775" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="4">
         <v>771</v>
       </c>
       <c r="B776" s="9" t="s">
         <v>2318</v>
       </c>
       <c r="C776" s="6" t="s">
         <v>2319</v>
       </c>
       <c r="D776" s="5" t="s">
         <v>2320</v>
       </c>
       <c r="E776" s="5">
         <v>31</v>
       </c>
       <c r="F776" s="13">
         <v>90</v>
       </c>
     </row>
@@ -25882,51 +26953,51 @@
       </c>
       <c r="D831" s="5" t="s">
         <v>2485</v>
       </c>
       <c r="E831" s="5">
         <v>66</v>
       </c>
       <c r="F831" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" s="4">
         <v>827</v>
       </c>
       <c r="B832" s="9" t="s">
         <v>2486</v>
       </c>
       <c r="C832" s="6" t="s">
         <v>2487</v>
       </c>
       <c r="D832" s="5" t="s">
         <v>2488</v>
       </c>
       <c r="E832" s="5">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F832" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" s="4">
         <v>828</v>
       </c>
       <c r="B833" s="9" t="s">
         <v>2489</v>
       </c>
       <c r="C833" s="6" t="s">
         <v>2490</v>
       </c>
       <c r="D833" s="5" t="s">
         <v>2491</v>
       </c>
       <c r="E833" s="5">
         <v>0</v>
       </c>
       <c r="F833" s="13">
         <v>90</v>
       </c>
     </row>
@@ -27602,51 +28673,51 @@
       </c>
       <c r="D917" s="5" t="s">
         <v>2743</v>
       </c>
       <c r="E917" s="5">
         <v>0</v>
       </c>
       <c r="F917" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" s="4">
         <v>913</v>
       </c>
       <c r="B918" s="9" t="s">
         <v>2744</v>
       </c>
       <c r="C918" s="6" t="s">
         <v>2745</v>
       </c>
       <c r="D918" s="5" t="s">
         <v>2746</v>
       </c>
       <c r="E918" s="5">
-        <v>290</v>
+        <v>264</v>
       </c>
       <c r="F918" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" s="4">
         <v>914</v>
       </c>
       <c r="B919" s="9" t="s">
         <v>2747</v>
       </c>
       <c r="C919" s="6" t="s">
         <v>2748</v>
       </c>
       <c r="D919" s="5" t="s">
         <v>2749</v>
       </c>
       <c r="E919" s="5">
         <v>0</v>
       </c>
       <c r="F919" s="13">
         <v>0</v>
       </c>
     </row>
@@ -28142,51 +29213,51 @@
       </c>
       <c r="D944" s="5" t="s">
         <v>2824</v>
       </c>
       <c r="E944" s="5">
         <v>0</v>
       </c>
       <c r="F944" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" s="4">
         <v>940</v>
       </c>
       <c r="B945" s="9" t="s">
         <v>2825</v>
       </c>
       <c r="C945" s="6" t="s">
         <v>2826</v>
       </c>
       <c r="D945" s="5" t="s">
         <v>2827</v>
       </c>
       <c r="E945" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F945" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" s="4">
         <v>941</v>
       </c>
       <c r="B946" s="9" t="s">
         <v>2828</v>
       </c>
       <c r="C946" s="6" t="s">
         <v>2829</v>
       </c>
       <c r="D946" s="5" t="s">
         <v>2830</v>
       </c>
       <c r="E946" s="5">
         <v>0</v>
       </c>
       <c r="F946" s="13">
         <v>0</v>
       </c>
     </row>
@@ -28402,71 +29473,71 @@
       </c>
       <c r="D957" s="5" t="s">
         <v>2863</v>
       </c>
       <c r="E957" s="5">
         <v>0</v>
       </c>
       <c r="F957" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" s="4">
         <v>953</v>
       </c>
       <c r="B958" s="9" t="s">
         <v>2864</v>
       </c>
       <c r="C958" s="6" t="s">
         <v>2865</v>
       </c>
       <c r="D958" s="5" t="s">
         <v>2866</v>
       </c>
       <c r="E958" s="5">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="F958" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" s="4">
         <v>954</v>
       </c>
       <c r="B959" s="9" t="s">
         <v>2867</v>
       </c>
       <c r="C959" s="6" t="s">
         <v>2868</v>
       </c>
       <c r="D959" s="5" t="s">
         <v>2869</v>
       </c>
       <c r="E959" s="5">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F959" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" s="4">
         <v>955</v>
       </c>
       <c r="B960" s="9" t="s">
         <v>2870</v>
       </c>
       <c r="C960" s="6" t="s">
         <v>2871</v>
       </c>
       <c r="D960" s="5" t="s">
         <v>2872</v>
       </c>
       <c r="E960" s="5">
         <v>0</v>
       </c>
       <c r="F960" s="13">
         <v>135</v>
       </c>
     </row>
@@ -29042,51 +30113,51 @@
       </c>
       <c r="D989" s="5" t="s">
         <v>2959</v>
       </c>
       <c r="E989" s="5">
         <v>0</v>
       </c>
       <c r="F989" s="13">
         <v>2610</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="A990" s="4">
         <v>985</v>
       </c>
       <c r="B990" s="9" t="s">
         <v>2960</v>
       </c>
       <c r="C990" s="6" t="s">
         <v>2961</v>
       </c>
       <c r="D990" s="5" t="s">
         <v>2962</v>
       </c>
       <c r="E990" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F990" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="991" spans="1:6">
       <c r="A991" s="4">
         <v>986</v>
       </c>
       <c r="B991" s="9" t="s">
         <v>2963</v>
       </c>
       <c r="C991" s="6" t="s">
         <v>2964</v>
       </c>
       <c r="D991" s="5" t="s">
         <v>2965</v>
       </c>
       <c r="E991" s="5">
         <v>2</v>
       </c>
       <c r="F991" s="13">
         <v>1350</v>
       </c>
     </row>
@@ -29242,51 +30313,51 @@
       </c>
       <c r="D999" s="5" t="s">
         <v>2989</v>
       </c>
       <c r="E999" s="5">
         <v>0</v>
       </c>
       <c r="F999" s="13">
         <v>2115</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="A1000" s="4">
         <v>995</v>
       </c>
       <c r="B1000" s="9" t="s">
         <v>2990</v>
       </c>
       <c r="C1000" s="6" t="s">
         <v>2991</v>
       </c>
       <c r="D1000" s="5" t="s">
         <v>2992</v>
       </c>
       <c r="E1000" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1000" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="A1001" s="4">
         <v>996</v>
       </c>
       <c r="B1001" s="9" t="s">
         <v>2993</v>
       </c>
       <c r="C1001" s="6" t="s">
         <v>2994</v>
       </c>
       <c r="D1001" s="5" t="s">
         <v>2995</v>
       </c>
       <c r="E1001" s="5">
         <v>0</v>
       </c>
       <c r="F1001" s="13">
         <v>1575</v>
       </c>
     </row>
@@ -29362,71 +30433,71 @@
       </c>
       <c r="D1005" s="5" t="s">
         <v>3007</v>
       </c>
       <c r="E1005" s="5">
         <v>10</v>
       </c>
       <c r="F1005" s="13">
         <v>2250</v>
       </c>
     </row>
     <row r="1006" spans="1:6">
       <c r="A1006" s="4">
         <v>1001</v>
       </c>
       <c r="B1006" s="9" t="s">
         <v>3008</v>
       </c>
       <c r="C1006" s="6" t="s">
         <v>3009</v>
       </c>
       <c r="D1006" s="5" t="s">
         <v>3010</v>
       </c>
       <c r="E1006" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F1006" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="1007" spans="1:6">
       <c r="A1007" s="4">
         <v>1002</v>
       </c>
       <c r="B1007" s="9" t="s">
         <v>3011</v>
       </c>
       <c r="C1007" s="6" t="s">
         <v>3012</v>
       </c>
       <c r="D1007" s="5" t="s">
         <v>3013</v>
       </c>
       <c r="E1007" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F1007" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="1008" spans="1:6">
       <c r="A1008" s="4">
         <v>1003</v>
       </c>
       <c r="B1008" s="9" t="s">
         <v>3014</v>
       </c>
       <c r="C1008" s="6" t="s">
         <v>3015</v>
       </c>
       <c r="D1008" s="5" t="s">
         <v>3016</v>
       </c>
       <c r="E1008" s="5">
         <v>3</v>
       </c>
       <c r="F1008" s="13">
         <v>1170</v>
       </c>
     </row>
@@ -29442,51 +30513,51 @@
       </c>
       <c r="D1009" s="5" t="s">
         <v>3019</v>
       </c>
       <c r="E1009" s="5">
         <v>14</v>
       </c>
       <c r="F1009" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="1010" spans="1:6">
       <c r="A1010" s="4">
         <v>1005</v>
       </c>
       <c r="B1010" s="9" t="s">
         <v>3020</v>
       </c>
       <c r="C1010" s="6" t="s">
         <v>3021</v>
       </c>
       <c r="D1010" s="5" t="s">
         <v>3022</v>
       </c>
       <c r="E1010" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F1010" s="13">
         <v>1440</v>
       </c>
     </row>
     <row r="1011" spans="1:6">
       <c r="A1011" s="4">
         <v>1006</v>
       </c>
       <c r="B1011" s="9" t="s">
         <v>3023</v>
       </c>
       <c r="C1011" s="6" t="s">
         <v>3024</v>
       </c>
       <c r="D1011" s="5" t="s">
         <v>3025</v>
       </c>
       <c r="E1011" s="5">
         <v>6</v>
       </c>
       <c r="F1011" s="13">
         <v>1350</v>
       </c>
     </row>
@@ -29822,51 +30893,51 @@
       </c>
       <c r="D1028" s="5" t="s">
         <v>3076</v>
       </c>
       <c r="E1028" s="5">
         <v>0</v>
       </c>
       <c r="F1028" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" s="4">
         <v>1024</v>
       </c>
       <c r="B1029" s="9" t="s">
         <v>3077</v>
       </c>
       <c r="C1029" s="6" t="s">
         <v>3078</v>
       </c>
       <c r="D1029" s="5" t="s">
         <v>3079</v>
       </c>
       <c r="E1029" s="5">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="F1029" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="1030" spans="1:6">
       <c r="A1030" s="4">
         <v>1025</v>
       </c>
       <c r="B1030" s="9" t="s">
         <v>3080</v>
       </c>
       <c r="C1030" s="6" t="s">
         <v>3081</v>
       </c>
       <c r="D1030" s="5" t="s">
         <v>3082</v>
       </c>
       <c r="E1030" s="5">
         <v>0</v>
       </c>
       <c r="F1030" s="13">
         <v>90</v>
       </c>
     </row>
@@ -29922,54 +30993,54 @@
       </c>
       <c r="D1033" s="5" t="s">
         <v>3091</v>
       </c>
       <c r="E1033" s="5">
         <v>0</v>
       </c>
       <c r="F1033" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="1034" spans="1:6">
       <c r="A1034" s="4">
         <v>1029</v>
       </c>
       <c r="B1034" s="9" t="s">
         <v>3092</v>
       </c>
       <c r="C1034" s="6" t="s">
         <v>3093</v>
       </c>
       <c r="D1034" s="5" t="s">
         <v>3094</v>
       </c>
       <c r="E1034" s="5">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F1034" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1035" spans="1:6">
       <c r="A1035" s="4">
         <v>1030</v>
       </c>
       <c r="B1035" s="9" t="s">
         <v>3095</v>
       </c>
       <c r="C1035" s="6" t="s">
         <v>3096</v>
       </c>
       <c r="D1035" s="5" t="s">
         <v>3097</v>
       </c>
       <c r="E1035" s="5">
         <v>0</v>
       </c>
       <c r="F1035" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="1036" spans="1:6">
       <c r="A1036" s="4">
         <v>1031</v>
@@ -30282,51 +31353,51 @@
       </c>
       <c r="D1051" s="5" t="s">
         <v>3145</v>
       </c>
       <c r="E1051" s="5">
         <v>0</v>
       </c>
       <c r="F1051" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="1052" spans="1:6">
       <c r="A1052" s="4">
         <v>1047</v>
       </c>
       <c r="B1052" s="9" t="s">
         <v>3146</v>
       </c>
       <c r="C1052" s="6" t="s">
         <v>3147</v>
       </c>
       <c r="D1052" s="5" t="s">
         <v>3148</v>
       </c>
       <c r="E1052" s="5">
-        <v>1122</v>
+        <v>1090</v>
       </c>
       <c r="F1052" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="1053" spans="1:6">
       <c r="A1053" s="4">
         <v>1048</v>
       </c>
       <c r="B1053" s="9" t="s">
         <v>3149</v>
       </c>
       <c r="C1053" s="6" t="s">
         <v>3150</v>
       </c>
       <c r="D1053" s="5" t="s">
         <v>3151</v>
       </c>
       <c r="E1053" s="5">
         <v>0</v>
       </c>
       <c r="F1053" s="13">
         <v>180</v>
       </c>
     </row>
@@ -30382,51 +31453,51 @@
       </c>
       <c r="D1056" s="5" t="s">
         <v>3160</v>
       </c>
       <c r="E1056" s="5">
         <v>0</v>
       </c>
       <c r="F1056" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="1057" spans="1:6">
       <c r="A1057" s="4">
         <v>1052</v>
       </c>
       <c r="B1057" s="9" t="s">
         <v>3161</v>
       </c>
       <c r="C1057" s="6" t="s">
         <v>3162</v>
       </c>
       <c r="D1057" s="5" t="s">
         <v>3163</v>
       </c>
       <c r="E1057" s="5">
-        <v>9024</v>
+        <v>7978</v>
       </c>
       <c r="F1057" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="1058" spans="1:6">
       <c r="A1058" s="4">
         <v>1053</v>
       </c>
       <c r="B1058" s="9" t="s">
         <v>3164</v>
       </c>
       <c r="C1058" s="6" t="s">
         <v>3165</v>
       </c>
       <c r="D1058" s="5" t="s">
         <v>3166</v>
       </c>
       <c r="E1058" s="5">
         <v>0</v>
       </c>
       <c r="F1058" s="13">
         <v>135</v>
       </c>
     </row>
@@ -30602,51 +31673,51 @@
       </c>
       <c r="D1067" s="5" t="s">
         <v>3193</v>
       </c>
       <c r="E1067" s="5">
         <v>0</v>
       </c>
       <c r="F1067" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="1068" spans="1:6">
       <c r="A1068" s="4">
         <v>1063</v>
       </c>
       <c r="B1068" s="9" t="s">
         <v>3194</v>
       </c>
       <c r="C1068" s="6" t="s">
         <v>3195</v>
       </c>
       <c r="D1068" s="5" t="s">
         <v>3196</v>
       </c>
       <c r="E1068" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F1068" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="1069" spans="1:6">
       <c r="A1069" s="4">
         <v>1064</v>
       </c>
       <c r="B1069" s="9" t="s">
         <v>3197</v>
       </c>
       <c r="C1069" s="6" t="s">
         <v>3198</v>
       </c>
       <c r="D1069" s="5" t="s">
         <v>3199</v>
       </c>
       <c r="E1069" s="5">
         <v>0</v>
       </c>
       <c r="F1069" s="13">
         <v>360</v>
       </c>
     </row>
@@ -30762,54 +31833,54 @@
       </c>
       <c r="D1075" s="5" t="s">
         <v>3217</v>
       </c>
       <c r="E1075" s="5">
         <v>0</v>
       </c>
       <c r="F1075" s="13">
         <v>2835</v>
       </c>
     </row>
     <row r="1076" spans="1:6">
       <c r="A1076" s="4">
         <v>1071</v>
       </c>
       <c r="B1076" s="9" t="s">
         <v>3218</v>
       </c>
       <c r="C1076" s="6" t="s">
         <v>3219</v>
       </c>
       <c r="D1076" s="5" t="s">
         <v>3220</v>
       </c>
       <c r="E1076" s="5">
-        <v>337</v>
+        <v>67</v>
       </c>
       <c r="F1076" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1077" spans="1:6">
       <c r="A1077" s="4">
         <v>1072</v>
       </c>
       <c r="B1077" s="9" t="s">
         <v>3221</v>
       </c>
       <c r="C1077" s="6" t="s">
         <v>3222</v>
       </c>
       <c r="D1077" s="5" t="s">
         <v>3223</v>
       </c>
       <c r="E1077" s="5">
         <v>0</v>
       </c>
       <c r="F1077" s="13">
         <v>5985</v>
       </c>
     </row>
     <row r="1078" spans="1:6">
       <c r="A1078" s="4">
         <v>1073</v>
@@ -30862,74 +31933,2366 @@
       </c>
       <c r="D1080" s="5" t="s">
         <v>3232</v>
       </c>
       <c r="E1080" s="5">
         <v>0</v>
       </c>
       <c r="F1080" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="1081" spans="1:6">
       <c r="A1081" s="4">
         <v>1076</v>
       </c>
       <c r="B1081" s="9" t="s">
         <v>3233</v>
       </c>
       <c r="C1081" s="6" t="s">
         <v>3234</v>
       </c>
       <c r="D1081" s="5" t="s">
         <v>3235</v>
       </c>
       <c r="E1081" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1081" s="13">
         <v>1575</v>
       </c>
     </row>
     <row r="1082" spans="1:6">
       <c r="A1082" s="4">
         <v>1077</v>
       </c>
       <c r="B1082" s="9" t="s">
         <v>3236</v>
       </c>
       <c r="C1082" s="6" t="s">
         <v>3237</v>
       </c>
       <c r="D1082" s="5" t="s">
         <v>3238</v>
       </c>
       <c r="E1082" s="5">
         <v>0</v>
       </c>
       <c r="F1082" s="13">
         <v>3240</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:6">
+      <c r="A1083" s="4">
+        <v>1078</v>
+      </c>
+      <c r="B1083" s="9" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C1083" s="6" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1083" s="5" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E1083" s="5">
+        <v>19</v>
+      </c>
+      <c r="F1083" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:6">
+      <c r="A1084" s="4">
+        <v>1079</v>
+      </c>
+      <c r="B1084" s="9" t="s">
+        <v>3242</v>
+      </c>
+      <c r="C1084" s="6" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1084" s="5" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1084" s="5">
+        <v>59</v>
+      </c>
+      <c r="F1084" s="13">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:6">
+      <c r="A1085" s="4">
+        <v>1080</v>
+      </c>
+      <c r="B1085" s="9" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C1085" s="6" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D1085" s="5" t="s">
+        <v>3247</v>
+      </c>
+      <c r="E1085" s="5">
+        <v>145</v>
+      </c>
+      <c r="F1085" s="13">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:6">
+      <c r="A1086" s="4">
+        <v>1081</v>
+      </c>
+      <c r="B1086" s="9" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1086" s="6" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1086" s="5" t="s">
+        <v>3250</v>
+      </c>
+      <c r="E1086" s="5">
+        <v>25</v>
+      </c>
+      <c r="F1086" s="13">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:6">
+      <c r="A1087" s="4">
+        <v>1082</v>
+      </c>
+      <c r="B1087" s="9" t="s">
+        <v>3251</v>
+      </c>
+      <c r="C1087" s="6" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D1087" s="5" t="s">
+        <v>3253</v>
+      </c>
+      <c r="E1087" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1087" s="13">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:6">
+      <c r="A1088" s="4">
+        <v>1083</v>
+      </c>
+      <c r="B1088" s="9" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C1088" s="6" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D1088" s="5" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E1088" s="5">
+        <v>35</v>
+      </c>
+      <c r="F1088" s="13">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:6">
+      <c r="A1089" s="4">
+        <v>1084</v>
+      </c>
+      <c r="B1089" s="9" t="s">
+        <v>3257</v>
+      </c>
+      <c r="C1089" s="6" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1089" s="5" t="s">
+        <v>3259</v>
+      </c>
+      <c r="E1089" s="5">
+        <v>69</v>
+      </c>
+      <c r="F1089" s="13">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:6">
+      <c r="A1090" s="4">
+        <v>1085</v>
+      </c>
+      <c r="B1090" s="9" t="s">
+        <v>3260</v>
+      </c>
+      <c r="C1090" s="6" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D1090" s="5" t="s">
+        <v>3262</v>
+      </c>
+      <c r="E1090" s="5">
+        <v>14</v>
+      </c>
+      <c r="F1090" s="13">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:6">
+      <c r="A1091" s="4">
+        <v>1086</v>
+      </c>
+      <c r="B1091" s="9" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C1091" s="6" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D1091" s="5" t="s">
+        <v>3265</v>
+      </c>
+      <c r="E1091" s="5">
+        <v>35</v>
+      </c>
+      <c r="F1091" s="13">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:6">
+      <c r="A1092" s="4">
+        <v>1087</v>
+      </c>
+      <c r="B1092" s="9" t="s">
+        <v>3266</v>
+      </c>
+      <c r="C1092" s="6" t="s">
+        <v>3267</v>
+      </c>
+      <c r="D1092" s="5" t="s">
+        <v>3268</v>
+      </c>
+      <c r="E1092" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1092" s="13">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:6">
+      <c r="A1093" s="4">
+        <v>1088</v>
+      </c>
+      <c r="B1093" s="9" t="s">
+        <v>3269</v>
+      </c>
+      <c r="C1093" s="6" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D1093" s="5" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E1093" s="5">
+        <v>15</v>
+      </c>
+      <c r="F1093" s="13">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:6">
+      <c r="A1094" s="4">
+        <v>1089</v>
+      </c>
+      <c r="B1094" s="9" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C1094" s="6" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D1094" s="5" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E1094" s="5">
+        <v>22</v>
+      </c>
+      <c r="F1094" s="13">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:6">
+      <c r="A1095" s="4">
+        <v>1090</v>
+      </c>
+      <c r="B1095" s="9" t="s">
+        <v>3275</v>
+      </c>
+      <c r="C1095" s="6" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D1095" s="5" t="s">
+        <v>3277</v>
+      </c>
+      <c r="E1095" s="5">
+        <v>13</v>
+      </c>
+      <c r="F1095" s="13">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:6">
+      <c r="A1096" s="4">
+        <v>1091</v>
+      </c>
+      <c r="B1096" s="9" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C1096" s="6" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D1096" s="5" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E1096" s="5">
+        <v>13</v>
+      </c>
+      <c r="F1096" s="13">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:6">
+      <c r="A1097" s="4">
+        <v>1092</v>
+      </c>
+      <c r="B1097" s="9" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C1097" s="6" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1097" s="5" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E1097" s="5">
+        <v>29</v>
+      </c>
+      <c r="F1097" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:6">
+      <c r="A1098" s="4">
+        <v>1093</v>
+      </c>
+      <c r="B1098" s="9" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1098" s="6" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1098" s="5" t="s">
+        <v>3286</v>
+      </c>
+      <c r="E1098" s="5">
+        <v>10</v>
+      </c>
+      <c r="F1098" s="13">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:6">
+      <c r="A1099" s="4">
+        <v>1094</v>
+      </c>
+      <c r="B1099" s="9" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1099" s="6" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1099" s="5" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1099" s="5">
+        <v>15</v>
+      </c>
+      <c r="F1099" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:6">
+      <c r="A1100" s="4">
+        <v>1095</v>
+      </c>
+      <c r="B1100" s="9" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1100" s="6" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1100" s="5" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1100" s="5">
+        <v>0</v>
+      </c>
+      <c r="F1100" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:6">
+      <c r="A1101" s="4">
+        <v>1096</v>
+      </c>
+      <c r="B1101" s="9" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1101" s="6" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1101" s="5" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1101" s="5">
+        <v>15</v>
+      </c>
+      <c r="F1101" s="13">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:6">
+      <c r="A1102" s="4">
+        <v>1097</v>
+      </c>
+      <c r="B1102" s="9" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1102" s="6" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1102" s="5" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1102" s="5">
+        <v>19</v>
+      </c>
+      <c r="F1102" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:6">
+      <c r="A1103" s="4">
+        <v>1098</v>
+      </c>
+      <c r="B1103" s="9" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1103" s="6" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1103" s="5" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1103" s="5">
+        <v>15</v>
+      </c>
+      <c r="F1103" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:6">
+      <c r="A1104" s="4">
+        <v>1099</v>
+      </c>
+      <c r="B1104" s="9" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1104" s="6" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1104" s="5" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1104" s="5">
+        <v>24</v>
+      </c>
+      <c r="F1104" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:6">
+      <c r="A1105" s="4">
+        <v>1100</v>
+      </c>
+      <c r="B1105" s="9" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1105" s="6" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1105" s="5" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1105" s="5">
+        <v>91</v>
+      </c>
+      <c r="F1105" s="13">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:6">
+      <c r="A1106" s="4">
+        <v>1101</v>
+      </c>
+      <c r="B1106" s="9" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1106" s="6" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1106" s="5" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E1106" s="5">
+        <v>15</v>
+      </c>
+      <c r="F1106" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:6">
+      <c r="A1107" s="4">
+        <v>1102</v>
+      </c>
+      <c r="B1107" s="9" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1107" s="6" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1107" s="5" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1107" s="5">
+        <v>14</v>
+      </c>
+      <c r="F1107" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:6">
+      <c r="A1108" s="4">
+        <v>1103</v>
+      </c>
+      <c r="B1108" s="9" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1108" s="6" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1108" s="5" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E1108" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1108" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:6">
+      <c r="A1109" s="4">
+        <v>1104</v>
+      </c>
+      <c r="B1109" s="9" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1109" s="6" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1109" s="5" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1109" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1109" s="13">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:6">
+      <c r="A1110" s="4">
+        <v>1105</v>
+      </c>
+      <c r="B1110" s="9" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1110" s="6" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1110" s="5" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1110" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1110" s="13">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:6">
+      <c r="A1111" s="4">
+        <v>1106</v>
+      </c>
+      <c r="B1111" s="9" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1111" s="6" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1111" s="5" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1111" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1111" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:6">
+      <c r="A1112" s="4">
+        <v>1107</v>
+      </c>
+      <c r="B1112" s="9" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1112" s="6" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1112" s="5" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E1112" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1112" s="13">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:6">
+      <c r="A1113" s="4">
+        <v>1108</v>
+      </c>
+      <c r="B1113" s="9" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1113" s="6" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1113" s="5" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1113" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1113" s="13">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:6">
+      <c r="A1114" s="4">
+        <v>1109</v>
+      </c>
+      <c r="B1114" s="9" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1114" s="6" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1114" s="5" t="s">
+        <v>3334</v>
+      </c>
+      <c r="E1114" s="5">
+        <v>10</v>
+      </c>
+      <c r="F1114" s="13">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:6">
+      <c r="A1115" s="4">
+        <v>1110</v>
+      </c>
+      <c r="B1115" s="9" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1115" s="6" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1115" s="5" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E1115" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1115" s="13">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:6">
+      <c r="A1116" s="4">
+        <v>1111</v>
+      </c>
+      <c r="B1116" s="9" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1116" s="6" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D1116" s="5" t="s">
+        <v>3340</v>
+      </c>
+      <c r="E1116" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1116" s="13">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:6">
+      <c r="A1117" s="4">
+        <v>1112</v>
+      </c>
+      <c r="B1117" s="9" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1117" s="6" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D1117" s="5" t="s">
+        <v>3343</v>
+      </c>
+      <c r="E1117" s="5">
+        <v>14</v>
+      </c>
+      <c r="F1117" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:6">
+      <c r="A1118" s="4">
+        <v>1113</v>
+      </c>
+      <c r="B1118" s="9" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1118" s="6" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D1118" s="5" t="s">
+        <v>3346</v>
+      </c>
+      <c r="E1118" s="5">
+        <v>0</v>
+      </c>
+      <c r="F1118" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:6">
+      <c r="A1119" s="4">
+        <v>1114</v>
+      </c>
+      <c r="B1119" s="9" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1119" s="6" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D1119" s="5" t="s">
+        <v>3349</v>
+      </c>
+      <c r="E1119" s="5">
+        <v>15</v>
+      </c>
+      <c r="F1119" s="13">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:6">
+      <c r="A1120" s="4">
+        <v>1115</v>
+      </c>
+      <c r="B1120" s="9" t="s">
+        <v>3350</v>
+      </c>
+      <c r="C1120" s="6" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D1120" s="5" t="s">
+        <v>3352</v>
+      </c>
+      <c r="E1120" s="5">
+        <v>0</v>
+      </c>
+      <c r="F1120" s="13">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:6">
+      <c r="A1121" s="4">
+        <v>1116</v>
+      </c>
+      <c r="B1121" s="9" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1121" s="6" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1121" s="5" t="s">
+        <v>3355</v>
+      </c>
+      <c r="E1121" s="5">
+        <v>14</v>
+      </c>
+      <c r="F1121" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:6">
+      <c r="A1122" s="4">
+        <v>1117</v>
+      </c>
+      <c r="B1122" s="9" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C1122" s="6" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1122" s="5" t="s">
+        <v>3358</v>
+      </c>
+      <c r="E1122" s="5">
+        <v>30</v>
+      </c>
+      <c r="F1122" s="13">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:6">
+      <c r="A1123" s="4">
+        <v>1118</v>
+      </c>
+      <c r="B1123" s="9" t="s">
+        <v>3359</v>
+      </c>
+      <c r="C1123" s="6" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D1123" s="5" t="s">
+        <v>3361</v>
+      </c>
+      <c r="E1123" s="5">
+        <v>0</v>
+      </c>
+      <c r="F1123" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:6">
+      <c r="A1124" s="4">
+        <v>1119</v>
+      </c>
+      <c r="B1124" s="9" t="s">
+        <v>3362</v>
+      </c>
+      <c r="C1124" s="6" t="s">
+        <v>3363</v>
+      </c>
+      <c r="D1124" s="5" t="s">
+        <v>3364</v>
+      </c>
+      <c r="E1124" s="5">
+        <v>10</v>
+      </c>
+      <c r="F1124" s="13">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:6">
+      <c r="A1125" s="4">
+        <v>1120</v>
+      </c>
+      <c r="B1125" s="9" t="s">
+        <v>3365</v>
+      </c>
+      <c r="C1125" s="6" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D1125" s="5" t="s">
+        <v>3367</v>
+      </c>
+      <c r="E1125" s="5">
+        <v>0</v>
+      </c>
+      <c r="F1125" s="13">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:6">
+      <c r="A1126" s="4">
+        <v>1121</v>
+      </c>
+      <c r="B1126" s="9" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1126" s="6" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D1126" s="5" t="s">
+        <v>3370</v>
+      </c>
+      <c r="E1126" s="5">
+        <v>63</v>
+      </c>
+      <c r="F1126" s="13">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:6">
+      <c r="A1127" s="4">
+        <v>1122</v>
+      </c>
+      <c r="B1127" s="9" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C1127" s="6" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D1127" s="5" t="s">
+        <v>3373</v>
+      </c>
+      <c r="E1127" s="5">
+        <v>16</v>
+      </c>
+      <c r="F1127" s="13">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:6">
+      <c r="A1128" s="4">
+        <v>1123</v>
+      </c>
+      <c r="B1128" s="9" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1128" s="6" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D1128" s="5" t="s">
+        <v>3376</v>
+      </c>
+      <c r="E1128" s="5">
+        <v>21</v>
+      </c>
+      <c r="F1128" s="13">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:6">
+      <c r="A1129" s="4">
+        <v>1124</v>
+      </c>
+      <c r="B1129" s="9" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1129" s="6" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1129" s="5" t="s">
+        <v>3379</v>
+      </c>
+      <c r="E1129" s="5">
+        <v>19</v>
+      </c>
+      <c r="F1129" s="13">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:6">
+      <c r="A1130" s="4">
+        <v>1125</v>
+      </c>
+      <c r="B1130" s="9" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1130" s="6" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D1130" s="5" t="s">
+        <v>3382</v>
+      </c>
+      <c r="E1130" s="5">
+        <v>24</v>
+      </c>
+      <c r="F1130" s="13">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:6">
+      <c r="A1131" s="4">
+        <v>1126</v>
+      </c>
+      <c r="B1131" s="9" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C1131" s="6" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D1131" s="5" t="s">
+        <v>3385</v>
+      </c>
+      <c r="E1131" s="5">
+        <v>35</v>
+      </c>
+      <c r="F1131" s="13">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:6">
+      <c r="A1132" s="4">
+        <v>1127</v>
+      </c>
+      <c r="B1132" s="9" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1132" s="6" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1132" s="5" t="s">
+        <v>3388</v>
+      </c>
+      <c r="E1132" s="5">
+        <v>12</v>
+      </c>
+      <c r="F1132" s="13">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:6">
+      <c r="A1133" s="4">
+        <v>1128</v>
+      </c>
+      <c r="B1133" s="9" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C1133" s="6" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1133" s="5" t="s">
+        <v>3391</v>
+      </c>
+      <c r="E1133" s="5">
+        <v>25</v>
+      </c>
+      <c r="F1133" s="13">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:6">
+      <c r="A1134" s="4">
+        <v>1129</v>
+      </c>
+      <c r="B1134" s="9" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1134" s="6" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1134" s="5" t="s">
+        <v>3394</v>
+      </c>
+      <c r="E1134" s="5">
+        <v>15</v>
+      </c>
+      <c r="F1134" s="13">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:6">
+      <c r="A1135" s="4">
+        <v>1130</v>
+      </c>
+      <c r="B1135" s="9" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C1135" s="6" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1135" s="5" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E1135" s="5">
+        <v>32</v>
+      </c>
+      <c r="F1135" s="13">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:6">
+      <c r="A1136" s="4">
+        <v>1131</v>
+      </c>
+      <c r="B1136" s="9" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1136" s="6" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D1136" s="5" t="s">
+        <v>3400</v>
+      </c>
+      <c r="E1136" s="5">
+        <v>22</v>
+      </c>
+      <c r="F1136" s="13">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:6">
+      <c r="A1137" s="4">
+        <v>1132</v>
+      </c>
+      <c r="B1137" s="9" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1137" s="6" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1137" s="5" t="s">
+        <v>3403</v>
+      </c>
+      <c r="E1137" s="5">
+        <v>33</v>
+      </c>
+      <c r="F1137" s="13">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:6">
+      <c r="A1138" s="4">
+        <v>1133</v>
+      </c>
+      <c r="B1138" s="9" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1138" s="6" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D1138" s="5" t="s">
+        <v>3406</v>
+      </c>
+      <c r="E1138" s="5">
+        <v>10</v>
+      </c>
+      <c r="F1138" s="13">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:6">
+      <c r="A1139" s="4">
+        <v>1134</v>
+      </c>
+      <c r="B1139" s="9" t="s">
+        <v>3407</v>
+      </c>
+      <c r="C1139" s="6" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D1139" s="5" t="s">
+        <v>3409</v>
+      </c>
+      <c r="E1139" s="5">
+        <v>15</v>
+      </c>
+      <c r="F1139" s="13">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:6">
+      <c r="A1140" s="4">
+        <v>1135</v>
+      </c>
+      <c r="B1140" s="9" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1140" s="6" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1140" s="5" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E1140" s="5">
+        <v>15</v>
+      </c>
+      <c r="F1140" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:6">
+      <c r="A1141" s="4">
+        <v>1136</v>
+      </c>
+      <c r="B1141" s="9" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C1141" s="6" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1141" s="5" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E1141" s="5">
+        <v>33</v>
+      </c>
+      <c r="F1141" s="13">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:6">
+      <c r="A1142" s="4">
+        <v>1137</v>
+      </c>
+      <c r="B1142" s="9" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1142" s="6" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1142" s="5" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E1142" s="5">
+        <v>34</v>
+      </c>
+      <c r="F1142" s="13">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:6">
+      <c r="A1143" s="4">
+        <v>1138</v>
+      </c>
+      <c r="B1143" s="9" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1143" s="6" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1143" s="5" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E1143" s="5">
+        <v>30</v>
+      </c>
+      <c r="F1143" s="13">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:6">
+      <c r="A1144" s="4">
+        <v>1139</v>
+      </c>
+      <c r="B1144" s="9" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1144" s="6" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1144" s="5" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E1144" s="5">
+        <v>18</v>
+      </c>
+      <c r="F1144" s="13">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:6">
+      <c r="A1145" s="4">
+        <v>1140</v>
+      </c>
+      <c r="B1145" s="9" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1145" s="6" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1145" s="5" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E1145" s="5">
+        <v>25</v>
+      </c>
+      <c r="F1145" s="13">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:6">
+      <c r="A1146" s="4">
+        <v>1141</v>
+      </c>
+      <c r="B1146" s="9" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1146" s="6" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1146" s="5" t="s">
+        <v>3430</v>
+      </c>
+      <c r="E1146" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1146" s="13">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:6">
+      <c r="A1147" s="4">
+        <v>1142</v>
+      </c>
+      <c r="B1147" s="9" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1147" s="6" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D1147" s="5" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E1147" s="5">
+        <v>15</v>
+      </c>
+      <c r="F1147" s="13">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:6">
+      <c r="A1148" s="4">
+        <v>1143</v>
+      </c>
+      <c r="B1148" s="9" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1148" s="6" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D1148" s="5" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E1148" s="5">
+        <v>30</v>
+      </c>
+      <c r="F1148" s="13">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:6">
+      <c r="A1149" s="4">
+        <v>1144</v>
+      </c>
+      <c r="B1149" s="9" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1149" s="6" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D1149" s="5" t="s">
+        <v>3439</v>
+      </c>
+      <c r="E1149" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1149" s="13">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:6">
+      <c r="A1150" s="4">
+        <v>1145</v>
+      </c>
+      <c r="B1150" s="9" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1150" s="6" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D1150" s="5" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E1150" s="5">
+        <v>25</v>
+      </c>
+      <c r="F1150" s="13">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:6">
+      <c r="A1151" s="4">
+        <v>1146</v>
+      </c>
+      <c r="B1151" s="9" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1151" s="6" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D1151" s="5" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E1151" s="5">
+        <v>10</v>
+      </c>
+      <c r="F1151" s="13">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:6">
+      <c r="A1152" s="4">
+        <v>1147</v>
+      </c>
+      <c r="B1152" s="9" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1152" s="6" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1152" s="5" t="s">
+        <v>3448</v>
+      </c>
+      <c r="E1152" s="5">
+        <v>20</v>
+      </c>
+      <c r="F1152" s="13">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:6">
+      <c r="A1153" s="4">
+        <v>1148</v>
+      </c>
+      <c r="B1153" s="9" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1153" s="6" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D1153" s="5" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E1153" s="5">
+        <v>21</v>
+      </c>
+      <c r="F1153" s="13">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:6">
+      <c r="A1154" s="4">
+        <v>1149</v>
+      </c>
+      <c r="B1154" s="9" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1154" s="6" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D1154" s="5" t="s">
+        <v>3454</v>
+      </c>
+      <c r="E1154" s="5">
+        <v>37</v>
+      </c>
+      <c r="F1154" s="13">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:6">
+      <c r="A1155" s="4">
+        <v>1150</v>
+      </c>
+      <c r="B1155" s="9" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C1155" s="6" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1155" s="5" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E1155" s="5">
+        <v>28</v>
+      </c>
+      <c r="F1155" s="13">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:6">
+      <c r="A1156" s="4">
+        <v>1151</v>
+      </c>
+      <c r="B1156" s="9" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C1156" s="6" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1156" s="5" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E1156" s="5">
+        <v>13</v>
+      </c>
+      <c r="F1156" s="13">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:6">
+      <c r="A1157" s="4">
+        <v>1152</v>
+      </c>
+      <c r="B1157" s="9" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1157" s="6" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D1157" s="5" t="s">
+        <v>3463</v>
+      </c>
+      <c r="E1157" s="5">
+        <v>224</v>
+      </c>
+      <c r="F1157" s="13">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:6">
+      <c r="A1158" s="4">
+        <v>1153</v>
+      </c>
+      <c r="B1158" s="9" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1158" s="6" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1158" s="5" t="s">
+        <v>3466</v>
+      </c>
+      <c r="E1158" s="5"/>
+      <c r="F1158" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:6">
+      <c r="A1159" s="4">
+        <v>1154</v>
+      </c>
+      <c r="B1159" s="9" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C1159" s="6" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1159" s="5" t="s">
+        <v>3469</v>
+      </c>
+      <c r="E1159" s="5"/>
+      <c r="F1159" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:6">
+      <c r="A1160" s="4">
+        <v>1155</v>
+      </c>
+      <c r="B1160" s="9" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C1160" s="6" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1160" s="5" t="s">
+        <v>3472</v>
+      </c>
+      <c r="E1160" s="5"/>
+      <c r="F1160" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:6">
+      <c r="A1161" s="4">
+        <v>1156</v>
+      </c>
+      <c r="B1161" s="9" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1161" s="6" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1161" s="5" t="s">
+        <v>3475</v>
+      </c>
+      <c r="E1161" s="5"/>
+      <c r="F1161" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:6">
+      <c r="A1162" s="4">
+        <v>1157</v>
+      </c>
+      <c r="B1162" s="9" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C1162" s="6" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D1162" s="5" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E1162" s="5"/>
+      <c r="F1162" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:6">
+      <c r="A1163" s="4">
+        <v>1158</v>
+      </c>
+      <c r="B1163" s="9" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C1163" s="6" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D1163" s="5" t="s">
+        <v>3481</v>
+      </c>
+      <c r="E1163" s="5"/>
+      <c r="F1163" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:6">
+      <c r="A1164" s="4">
+        <v>1159</v>
+      </c>
+      <c r="B1164" s="9" t="s">
+        <v>3482</v>
+      </c>
+      <c r="C1164" s="6" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1164" s="5" t="s">
+        <v>3484</v>
+      </c>
+      <c r="E1164" s="5"/>
+      <c r="F1164" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:6">
+      <c r="A1165" s="4">
+        <v>1160</v>
+      </c>
+      <c r="B1165" s="9" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C1165" s="6" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1165" s="5" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E1165" s="5"/>
+      <c r="F1165" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:6">
+      <c r="A1166" s="4">
+        <v>1161</v>
+      </c>
+      <c r="B1166" s="9" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C1166" s="6" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1166" s="5" t="s">
+        <v>3490</v>
+      </c>
+      <c r="E1166" s="5"/>
+      <c r="F1166" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:6">
+      <c r="A1167" s="4">
+        <v>1162</v>
+      </c>
+      <c r="B1167" s="9" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C1167" s="6" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1167" s="5" t="s">
+        <v>3493</v>
+      </c>
+      <c r="E1167" s="5"/>
+      <c r="F1167" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:6">
+      <c r="A1168" s="4">
+        <v>1163</v>
+      </c>
+      <c r="B1168" s="9" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1168" s="6" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1168" s="5" t="s">
+        <v>3496</v>
+      </c>
+      <c r="E1168" s="5"/>
+      <c r="F1168" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:6">
+      <c r="A1169" s="4">
+        <v>1164</v>
+      </c>
+      <c r="B1169" s="9" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1169" s="6" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1169" s="5" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E1169" s="5"/>
+      <c r="F1169" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:6">
+      <c r="A1170" s="4">
+        <v>1165</v>
+      </c>
+      <c r="B1170" s="9" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1170" s="6" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1170" s="5" t="s">
+        <v>3502</v>
+      </c>
+      <c r="E1170" s="5"/>
+      <c r="F1170" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:6">
+      <c r="A1171" s="4">
+        <v>1166</v>
+      </c>
+      <c r="B1171" s="9" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1171" s="6" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1171" s="5" t="s">
+        <v>3505</v>
+      </c>
+      <c r="E1171" s="5"/>
+      <c r="F1171" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:6">
+      <c r="A1172" s="4">
+        <v>1167</v>
+      </c>
+      <c r="B1172" s="9" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C1172" s="6" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D1172" s="5" t="s">
+        <v>3508</v>
+      </c>
+      <c r="E1172" s="5"/>
+      <c r="F1172" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:6">
+      <c r="A1173" s="4">
+        <v>1168</v>
+      </c>
+      <c r="B1173" s="9" t="s">
+        <v>3509</v>
+      </c>
+      <c r="C1173" s="6" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D1173" s="5" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E1173" s="5"/>
+      <c r="F1173" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:6">
+      <c r="A1174" s="4">
+        <v>1169</v>
+      </c>
+      <c r="B1174" s="9" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1174" s="6" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1174" s="5" t="s">
+        <v>3514</v>
+      </c>
+      <c r="E1174" s="5"/>
+      <c r="F1174" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:6">
+      <c r="A1175" s="4">
+        <v>1170</v>
+      </c>
+      <c r="B1175" s="9" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1175" s="6" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1175" s="5" t="s">
+        <v>3517</v>
+      </c>
+      <c r="E1175" s="5"/>
+      <c r="F1175" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:6">
+      <c r="A1176" s="4">
+        <v>1171</v>
+      </c>
+      <c r="B1176" s="9" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1176" s="6" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1176" s="5" t="s">
+        <v>3520</v>
+      </c>
+      <c r="E1176" s="5"/>
+      <c r="F1176" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:6">
+      <c r="A1177" s="4">
+        <v>1172</v>
+      </c>
+      <c r="B1177" s="9" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C1177" s="6" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D1177" s="5" t="s">
+        <v>3523</v>
+      </c>
+      <c r="E1177" s="5"/>
+      <c r="F1177" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:6">
+      <c r="A1178" s="4">
+        <v>1173</v>
+      </c>
+      <c r="B1178" s="9" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1178" s="6" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1178" s="5" t="s">
+        <v>3526</v>
+      </c>
+      <c r="E1178" s="5"/>
+      <c r="F1178" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:6">
+      <c r="A1179" s="4">
+        <v>1174</v>
+      </c>
+      <c r="B1179" s="9" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C1179" s="6" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D1179" s="5" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E1179" s="5"/>
+      <c r="F1179" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:6">
+      <c r="A1180" s="4">
+        <v>1175</v>
+      </c>
+      <c r="B1180" s="9" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C1180" s="6" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1180" s="5" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E1180" s="5"/>
+      <c r="F1180" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:6">
+      <c r="A1181" s="4">
+        <v>1176</v>
+      </c>
+      <c r="B1181" s="9" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1181" s="6" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1181" s="5" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1181" s="5"/>
+      <c r="F1181" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:6">
+      <c r="A1182" s="4">
+        <v>1177</v>
+      </c>
+      <c r="B1182" s="9" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1182" s="6" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1182" s="5" t="s">
+        <v>3538</v>
+      </c>
+      <c r="E1182" s="5"/>
+      <c r="F1182" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:6">
+      <c r="A1183" s="4">
+        <v>1178</v>
+      </c>
+      <c r="B1183" s="9" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1183" s="6" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1183" s="5" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1183" s="5"/>
+      <c r="F1183" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:6">
+      <c r="A1184" s="4">
+        <v>1179</v>
+      </c>
+      <c r="B1184" s="9" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1184" s="6" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1184" s="5" t="s">
+        <v>3544</v>
+      </c>
+      <c r="E1184" s="5"/>
+      <c r="F1184" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:6">
+      <c r="A1185" s="4">
+        <v>1180</v>
+      </c>
+      <c r="B1185" s="9" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1185" s="6" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1185" s="5" t="s">
+        <v>3547</v>
+      </c>
+      <c r="E1185" s="5"/>
+      <c r="F1185" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:6">
+      <c r="A1186" s="4">
+        <v>1181</v>
+      </c>
+      <c r="B1186" s="9" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1186" s="6" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1186" s="5" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E1186" s="5"/>
+      <c r="F1186" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:6">
+      <c r="A1187" s="4">
+        <v>1182</v>
+      </c>
+      <c r="B1187" s="9" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1187" s="6" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D1187" s="5" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E1187" s="5"/>
+      <c r="F1187" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:6">
+      <c r="A1188" s="4">
+        <v>1183</v>
+      </c>
+      <c r="B1188" s="9" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1188" s="6" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D1188" s="5" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E1188" s="5"/>
+      <c r="F1188" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:6">
+      <c r="A1189" s="4">
+        <v>1184</v>
+      </c>
+      <c r="B1189" s="9" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1189" s="6" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1189" s="5" t="s">
+        <v>3559</v>
+      </c>
+      <c r="E1189" s="5"/>
+      <c r="F1189" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:6">
+      <c r="A1190" s="4">
+        <v>1185</v>
+      </c>
+      <c r="B1190" s="9" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1190" s="6" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1190" s="5" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E1190" s="5"/>
+      <c r="F1190" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:6">
+      <c r="A1191" s="4">
+        <v>1186</v>
+      </c>
+      <c r="B1191" s="9" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1191" s="6" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D1191" s="5" t="s">
+        <v>3565</v>
+      </c>
+      <c r="E1191" s="5"/>
+      <c r="F1191" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:6">
+      <c r="A1192" s="4">
+        <v>1187</v>
+      </c>
+      <c r="B1192" s="9" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1192" s="6" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1192" s="5" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E1192" s="5"/>
+      <c r="F1192" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:6">
+      <c r="A1193" s="4">
+        <v>1188</v>
+      </c>
+      <c r="B1193" s="9" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1193" s="6" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1193" s="5" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E1193" s="5"/>
+      <c r="F1193" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:6">
+      <c r="A1194" s="4">
+        <v>1189</v>
+      </c>
+      <c r="B1194" s="9" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1194" s="6" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1194" s="5" t="s">
+        <v>3574</v>
+      </c>
+      <c r="E1194" s="5"/>
+      <c r="F1194" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:6">
+      <c r="A1195" s="4">
+        <v>1190</v>
+      </c>
+      <c r="B1195" s="9" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1195" s="6" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1195" s="5" t="s">
+        <v>3577</v>
+      </c>
+      <c r="E1195" s="5"/>
+      <c r="F1195" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:6">
+      <c r="A1196" s="4">
+        <v>1191</v>
+      </c>
+      <c r="B1196" s="9" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1196" s="6" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1196" s="5" t="s">
+        <v>3580</v>
+      </c>
+      <c r="E1196" s="5"/>
+      <c r="F1196" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:6">
+      <c r="A1197" s="4">
+        <v>1192</v>
+      </c>
+      <c r="B1197" s="9" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1197" s="6" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1197" s="5" t="s">
+        <v>3583</v>
+      </c>
+      <c r="E1197" s="5"/>
+      <c r="F1197" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:6">
+      <c r="A1198" s="4">
+        <v>1193</v>
+      </c>
+      <c r="B1198" s="9" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1198" s="6" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D1198" s="5" t="s">
+        <v>3586</v>
+      </c>
+      <c r="E1198" s="5"/>
+      <c r="F1198" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:6">
+      <c r="A1199" s="4">
+        <v>1194</v>
+      </c>
+      <c r="B1199" s="9" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1199" s="6" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D1199" s="5" t="s">
+        <v>3589</v>
+      </c>
+      <c r="E1199" s="5"/>
+      <c r="F1199" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:6">
+      <c r="A1200" s="4">
+        <v>1195</v>
+      </c>
+      <c r="B1200" s="9" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C1200" s="6" t="s">
+        <v>3591</v>
+      </c>
+      <c r="D1200" s="5" t="s">
+        <v>3592</v>
+      </c>
+      <c r="E1200" s="5"/>
+      <c r="F1200" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:6">
+      <c r="A1201" s="4">
+        <v>1196</v>
+      </c>
+      <c r="B1201" s="9" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1201" s="6" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D1201" s="5" t="s">
+        <v>3595</v>
+      </c>
+      <c r="E1201" s="5"/>
+      <c r="F1201" s="13">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -31972,50 +35335,169 @@
     <hyperlink ref="D1058" r:id="rId_hyperlink_1053"/>
     <hyperlink ref="D1059" r:id="rId_hyperlink_1054"/>
     <hyperlink ref="D1060" r:id="rId_hyperlink_1055"/>
     <hyperlink ref="D1061" r:id="rId_hyperlink_1056"/>
     <hyperlink ref="D1062" r:id="rId_hyperlink_1057"/>
     <hyperlink ref="D1063" r:id="rId_hyperlink_1058"/>
     <hyperlink ref="D1064" r:id="rId_hyperlink_1059"/>
     <hyperlink ref="D1065" r:id="rId_hyperlink_1060"/>
     <hyperlink ref="D1066" r:id="rId_hyperlink_1061"/>
     <hyperlink ref="D1067" r:id="rId_hyperlink_1062"/>
     <hyperlink ref="D1068" r:id="rId_hyperlink_1063"/>
     <hyperlink ref="D1069" r:id="rId_hyperlink_1064"/>
     <hyperlink ref="D1070" r:id="rId_hyperlink_1065"/>
     <hyperlink ref="D1071" r:id="rId_hyperlink_1066"/>
     <hyperlink ref="D1072" r:id="rId_hyperlink_1067"/>
     <hyperlink ref="D1073" r:id="rId_hyperlink_1068"/>
     <hyperlink ref="D1074" r:id="rId_hyperlink_1069"/>
     <hyperlink ref="D1075" r:id="rId_hyperlink_1070"/>
     <hyperlink ref="D1076" r:id="rId_hyperlink_1071"/>
     <hyperlink ref="D1077" r:id="rId_hyperlink_1072"/>
     <hyperlink ref="D1078" r:id="rId_hyperlink_1073"/>
     <hyperlink ref="D1079" r:id="rId_hyperlink_1074"/>
     <hyperlink ref="D1080" r:id="rId_hyperlink_1075"/>
     <hyperlink ref="D1081" r:id="rId_hyperlink_1076"/>
     <hyperlink ref="D1082" r:id="rId_hyperlink_1077"/>
+    <hyperlink ref="D1083" r:id="rId_hyperlink_1078"/>
+    <hyperlink ref="D1084" r:id="rId_hyperlink_1079"/>
+    <hyperlink ref="D1085" r:id="rId_hyperlink_1080"/>
+    <hyperlink ref="D1086" r:id="rId_hyperlink_1081"/>
+    <hyperlink ref="D1087" r:id="rId_hyperlink_1082"/>
+    <hyperlink ref="D1088" r:id="rId_hyperlink_1083"/>
+    <hyperlink ref="D1089" r:id="rId_hyperlink_1084"/>
+    <hyperlink ref="D1090" r:id="rId_hyperlink_1085"/>
+    <hyperlink ref="D1091" r:id="rId_hyperlink_1086"/>
+    <hyperlink ref="D1092" r:id="rId_hyperlink_1087"/>
+    <hyperlink ref="D1093" r:id="rId_hyperlink_1088"/>
+    <hyperlink ref="D1094" r:id="rId_hyperlink_1089"/>
+    <hyperlink ref="D1095" r:id="rId_hyperlink_1090"/>
+    <hyperlink ref="D1096" r:id="rId_hyperlink_1091"/>
+    <hyperlink ref="D1097" r:id="rId_hyperlink_1092"/>
+    <hyperlink ref="D1098" r:id="rId_hyperlink_1093"/>
+    <hyperlink ref="D1099" r:id="rId_hyperlink_1094"/>
+    <hyperlink ref="D1100" r:id="rId_hyperlink_1095"/>
+    <hyperlink ref="D1101" r:id="rId_hyperlink_1096"/>
+    <hyperlink ref="D1102" r:id="rId_hyperlink_1097"/>
+    <hyperlink ref="D1103" r:id="rId_hyperlink_1098"/>
+    <hyperlink ref="D1104" r:id="rId_hyperlink_1099"/>
+    <hyperlink ref="D1105" r:id="rId_hyperlink_1100"/>
+    <hyperlink ref="D1106" r:id="rId_hyperlink_1101"/>
+    <hyperlink ref="D1107" r:id="rId_hyperlink_1102"/>
+    <hyperlink ref="D1108" r:id="rId_hyperlink_1103"/>
+    <hyperlink ref="D1109" r:id="rId_hyperlink_1104"/>
+    <hyperlink ref="D1110" r:id="rId_hyperlink_1105"/>
+    <hyperlink ref="D1111" r:id="rId_hyperlink_1106"/>
+    <hyperlink ref="D1112" r:id="rId_hyperlink_1107"/>
+    <hyperlink ref="D1113" r:id="rId_hyperlink_1108"/>
+    <hyperlink ref="D1114" r:id="rId_hyperlink_1109"/>
+    <hyperlink ref="D1115" r:id="rId_hyperlink_1110"/>
+    <hyperlink ref="D1116" r:id="rId_hyperlink_1111"/>
+    <hyperlink ref="D1117" r:id="rId_hyperlink_1112"/>
+    <hyperlink ref="D1118" r:id="rId_hyperlink_1113"/>
+    <hyperlink ref="D1119" r:id="rId_hyperlink_1114"/>
+    <hyperlink ref="D1120" r:id="rId_hyperlink_1115"/>
+    <hyperlink ref="D1121" r:id="rId_hyperlink_1116"/>
+    <hyperlink ref="D1122" r:id="rId_hyperlink_1117"/>
+    <hyperlink ref="D1123" r:id="rId_hyperlink_1118"/>
+    <hyperlink ref="D1124" r:id="rId_hyperlink_1119"/>
+    <hyperlink ref="D1125" r:id="rId_hyperlink_1120"/>
+    <hyperlink ref="D1126" r:id="rId_hyperlink_1121"/>
+    <hyperlink ref="D1127" r:id="rId_hyperlink_1122"/>
+    <hyperlink ref="D1128" r:id="rId_hyperlink_1123"/>
+    <hyperlink ref="D1129" r:id="rId_hyperlink_1124"/>
+    <hyperlink ref="D1130" r:id="rId_hyperlink_1125"/>
+    <hyperlink ref="D1131" r:id="rId_hyperlink_1126"/>
+    <hyperlink ref="D1132" r:id="rId_hyperlink_1127"/>
+    <hyperlink ref="D1133" r:id="rId_hyperlink_1128"/>
+    <hyperlink ref="D1134" r:id="rId_hyperlink_1129"/>
+    <hyperlink ref="D1135" r:id="rId_hyperlink_1130"/>
+    <hyperlink ref="D1136" r:id="rId_hyperlink_1131"/>
+    <hyperlink ref="D1137" r:id="rId_hyperlink_1132"/>
+    <hyperlink ref="D1138" r:id="rId_hyperlink_1133"/>
+    <hyperlink ref="D1139" r:id="rId_hyperlink_1134"/>
+    <hyperlink ref="D1140" r:id="rId_hyperlink_1135"/>
+    <hyperlink ref="D1141" r:id="rId_hyperlink_1136"/>
+    <hyperlink ref="D1142" r:id="rId_hyperlink_1137"/>
+    <hyperlink ref="D1143" r:id="rId_hyperlink_1138"/>
+    <hyperlink ref="D1144" r:id="rId_hyperlink_1139"/>
+    <hyperlink ref="D1145" r:id="rId_hyperlink_1140"/>
+    <hyperlink ref="D1146" r:id="rId_hyperlink_1141"/>
+    <hyperlink ref="D1147" r:id="rId_hyperlink_1142"/>
+    <hyperlink ref="D1148" r:id="rId_hyperlink_1143"/>
+    <hyperlink ref="D1149" r:id="rId_hyperlink_1144"/>
+    <hyperlink ref="D1150" r:id="rId_hyperlink_1145"/>
+    <hyperlink ref="D1151" r:id="rId_hyperlink_1146"/>
+    <hyperlink ref="D1152" r:id="rId_hyperlink_1147"/>
+    <hyperlink ref="D1153" r:id="rId_hyperlink_1148"/>
+    <hyperlink ref="D1154" r:id="rId_hyperlink_1149"/>
+    <hyperlink ref="D1155" r:id="rId_hyperlink_1150"/>
+    <hyperlink ref="D1156" r:id="rId_hyperlink_1151"/>
+    <hyperlink ref="D1157" r:id="rId_hyperlink_1152"/>
+    <hyperlink ref="D1158" r:id="rId_hyperlink_1153"/>
+    <hyperlink ref="D1159" r:id="rId_hyperlink_1154"/>
+    <hyperlink ref="D1160" r:id="rId_hyperlink_1155"/>
+    <hyperlink ref="D1161" r:id="rId_hyperlink_1156"/>
+    <hyperlink ref="D1162" r:id="rId_hyperlink_1157"/>
+    <hyperlink ref="D1163" r:id="rId_hyperlink_1158"/>
+    <hyperlink ref="D1164" r:id="rId_hyperlink_1159"/>
+    <hyperlink ref="D1165" r:id="rId_hyperlink_1160"/>
+    <hyperlink ref="D1166" r:id="rId_hyperlink_1161"/>
+    <hyperlink ref="D1167" r:id="rId_hyperlink_1162"/>
+    <hyperlink ref="D1168" r:id="rId_hyperlink_1163"/>
+    <hyperlink ref="D1169" r:id="rId_hyperlink_1164"/>
+    <hyperlink ref="D1170" r:id="rId_hyperlink_1165"/>
+    <hyperlink ref="D1171" r:id="rId_hyperlink_1166"/>
+    <hyperlink ref="D1172" r:id="rId_hyperlink_1167"/>
+    <hyperlink ref="D1173" r:id="rId_hyperlink_1168"/>
+    <hyperlink ref="D1174" r:id="rId_hyperlink_1169"/>
+    <hyperlink ref="D1175" r:id="rId_hyperlink_1170"/>
+    <hyperlink ref="D1176" r:id="rId_hyperlink_1171"/>
+    <hyperlink ref="D1177" r:id="rId_hyperlink_1172"/>
+    <hyperlink ref="D1178" r:id="rId_hyperlink_1173"/>
+    <hyperlink ref="D1179" r:id="rId_hyperlink_1174"/>
+    <hyperlink ref="D1180" r:id="rId_hyperlink_1175"/>
+    <hyperlink ref="D1181" r:id="rId_hyperlink_1176"/>
+    <hyperlink ref="D1182" r:id="rId_hyperlink_1177"/>
+    <hyperlink ref="D1183" r:id="rId_hyperlink_1178"/>
+    <hyperlink ref="D1184" r:id="rId_hyperlink_1179"/>
+    <hyperlink ref="D1185" r:id="rId_hyperlink_1180"/>
+    <hyperlink ref="D1186" r:id="rId_hyperlink_1181"/>
+    <hyperlink ref="D1187" r:id="rId_hyperlink_1182"/>
+    <hyperlink ref="D1188" r:id="rId_hyperlink_1183"/>
+    <hyperlink ref="D1189" r:id="rId_hyperlink_1184"/>
+    <hyperlink ref="D1190" r:id="rId_hyperlink_1185"/>
+    <hyperlink ref="D1191" r:id="rId_hyperlink_1186"/>
+    <hyperlink ref="D1192" r:id="rId_hyperlink_1187"/>
+    <hyperlink ref="D1193" r:id="rId_hyperlink_1188"/>
+    <hyperlink ref="D1194" r:id="rId_hyperlink_1189"/>
+    <hyperlink ref="D1195" r:id="rId_hyperlink_1190"/>
+    <hyperlink ref="D1196" r:id="rId_hyperlink_1191"/>
+    <hyperlink ref="D1197" r:id="rId_hyperlink_1192"/>
+    <hyperlink ref="D1198" r:id="rId_hyperlink_1193"/>
+    <hyperlink ref="D1199" r:id="rId_hyperlink_1194"/>
+    <hyperlink ref="D1200" r:id="rId_hyperlink_1195"/>
+    <hyperlink ref="D1201" r:id="rId_hyperlink_1196"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>