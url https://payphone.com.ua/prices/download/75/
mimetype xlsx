--- v2 (2026-08-10)
+++ v3 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2867">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2876">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Навушники</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -8613,50 +8613,77 @@
     <t>MB8ce47cc0-915e-11f1-8e21-000c29e7989d</t>
   </si>
   <si>
     <t>Дротові навушники HOCO M111 MAX Lightning, білий</t>
   </si>
   <si>
     <t>https://payphone.com.ua/drotov-navushniki-hoco-m111-max-lightning-b-liy/</t>
   </si>
   <si>
     <t>MB5d32dd91-915e-11f1-8e21-000c29e7989d</t>
   </si>
   <si>
     <t>Дротові навушники HOCO M119 MIA 2в1 (3,5 / Type-C), чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/drotov-navushniki-hoco-m119-mia-2v1-3-5-type-c-chorniy/</t>
   </si>
   <si>
     <t>MB158a0359-915e-11f1-8e21-000c29e7989d</t>
   </si>
   <si>
     <t>Дротові навушники HOCO M119 MIA, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/drotov-navushniki-hoco-m119-mia-chorniy/</t>
+  </si>
+  <si>
+    <t>MB49fd88f9-a76f-11f1-8e24-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Бездротові навушники BOROFONE BW89, білий</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/bezdrotov-navushniki-borofone-bw89-b-liy/</t>
+  </si>
+  <si>
+    <t>MBf4b7218b-a76e-11f1-8e24-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Дротові навушники BOROFONE BM94, чёрный</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/drotov-navushniki-borofone-bm94-chyornyy/</t>
+  </si>
+  <si>
+    <t>MBcd1b731e-a76e-11f1-8e24-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Дротові навушники BOROFONE BM95, серый</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/drotov-navushniki-borofone-bm95-seryy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -9030,62 +9057,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-bluetooth-navushniki-awei-t12p/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-bluetooth-navushniki-awei-t79enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-deepbass-d-f1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91209" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91210" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91211" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=100578" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=101650" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a6-party/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a6-party/?sku=91218" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91220" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91221" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91222" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/?sku=91224" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/?sku=91225" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/?sku=91227" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/?sku=91228" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/?sku=91249" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/?sku=91250" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p31/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p31/?sku=101653" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16w/?sku=99066" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=99070" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=127621" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=128070" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-max-pro-2-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h20/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104523" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104524" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104525" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104526" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104527" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-max-pro-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104519" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104520" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104521" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104522" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-omg-extreme-230/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-omg-extreme-230/?sku=104242" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hoco-bs40/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104515" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104516" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104517" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104518" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br11/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-2-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-ocean-2-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-tsunami-80w/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a390-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a101-pro-original-series/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a101-pro-original-series/?sku=89911" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a207-mic/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a207-mic/?sku=89913" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a209/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a209/?sku=101107" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a307/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a307/?sku=102193" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a201-mic-volume-control/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew27-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew27-tws/?sku=90132" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-hq-a1749/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-hq-a1749/?sku=90445" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-buds-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-joyroom-jt-t03s/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90607" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90608" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90609" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=102234" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g980-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g950-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g101-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g102-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r2/?sku=90854" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/?sku=100549" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/?sku=100550" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-deepbass-x12/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-apple-iphone-earpods-3-5-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-apple-iphone-earpods-3-5-hq/?sku=90904" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/?sku=91418" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/?sku=91419" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-ks-1018/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-9902/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-1602/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-7709/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-ex157/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-ex157/?sku=91425" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew02-plus-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew04-plus-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew26-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew26-tws/?sku=91716" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-original-cable-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oraimo-air-r03-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-original-cable-and-ambrashur-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91809" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91810" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91811" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=101695" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew25-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-k4/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92047" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92048" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92049" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92050" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92051" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92052" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92053" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a210/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a210/?sku=92071" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/?sku=92081" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/?sku=101711" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-realme-r60/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-wuw-r105-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-pro-s-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-wuw-r136/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-a10/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92950" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92951" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92952" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92953" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bm31/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bm31/?sku=92966" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m34/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m34/?sku=92968" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a360-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-sky-dolphin-sl17h/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=94099" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=94100" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=94996" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=94997" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=101500" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-tornado-tsb-1-soundprey1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-tornado-tsb-2-soundprey2/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts1/?sku=95577" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts2/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts2/?sku=101545" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts3/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts3/?sku=95580" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-type-c-connector/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/?sku=96661" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10-type-c/?sku=104923" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw59/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bo105/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw26/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m16/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m16/?sku=100933" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m55/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew74-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew78-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98035" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98036" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98037" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/?sku=98039" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/?sku=98040" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-4-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew09-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew11-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-redmi-airdots-tws-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-stereo-navushniki-wuw-r103/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-wuw-r132-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=102115" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103484" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103485" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103486" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103487" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103488" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103489" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103490" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103968" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103969" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103970" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103971" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103972" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/?sku=104414" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/?sku=104415" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-tws-r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-tws-r6/?sku=104432" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw25/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-2-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oraimo-air-r04t-ws/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-lq/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103468" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103469" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103470" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103471" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103472" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103473" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103474" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103475" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103476" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103477" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103478" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103479" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103480" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103481" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103482" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-lightning-connector/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-lightning-connector/?sku=103958" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-q-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-tornado-tm537-tm-577/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy-without-packaging/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-airpods-pro-5-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-airpods-pro-5-high-copy/?sku=103967" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-redmi-airdots-2-tws-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-original/?sku=104300" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-200/?sku=104411" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-300/?sku=104413" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-156/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-156/?sku=104417" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-150/?sku=104424" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oneplus-buds-1-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oneplus-buds-1-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-es39-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-es46-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-pro4-new-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-8-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-8-pro-tws/?sku=104535" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-redmi-air-8-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-max-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-max-tws/?sku=104784" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garnitura-s-sheynym-obodom-hoco-es51-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garn-tura-z-shiynim-obodom-hoco-es74/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garn-tura-z-shiynim-obodom-hoco-es75-niya/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be45-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r131-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r46-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r46-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r48-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r48-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r93/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be70-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc33-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc36-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bes19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e61-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e63-diamond-business-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e64-mini-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-bluetooth-inkax-t04x/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-borofone-bw35-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-denmen-dl12-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-denmen-dl15-chorn-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es39-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es67-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-inkax-hp-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-inkax-hp-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw05-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw13-b-l-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw17-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw23-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw24-grov-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw36-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw59-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw76-z-aktivnim-shumozaglushennyam-anc-ta-led-disple-m-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw78-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw79-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw81-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw82-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw85-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw88-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq1-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq10-tws-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq10-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq11-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq8-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl01/?sku=109542" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl02/?sku=109544" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl03/?sku=109546" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl05/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl05/?sku=109548" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl10/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl10/?sku=109552" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl11-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl13-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl16-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109558" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109559" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109560" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl20/?sku=109562" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl25-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl26-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-f-oletoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea4-cloud-open-true-wireless-sleep-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea5-duke-clip-on-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea7-suerte-anc-enc-open-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea8-warm-sound-true-wireless-bt-headset-app-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea9-clear-sound-clip-on-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-f-oletoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq14-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq14-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq16-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq20-rhyme-anc-enc-noise-reduction-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq24-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq9-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq9-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew03-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew04-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew05-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew09-soundman-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew11-melody-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew20-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew26-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew27-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-plus-z-karbonovim-pokrittyam-temno-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-plus-z-karbonovim-pokrittyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew43-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-caramel-cat-sv-tlo-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-forest-cat-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-lilac-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-magic-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-dodge-cat-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-khaki-cat-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-mysterious-cat-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-plus-z-karbonovim-pokrittyam-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-plus-z-karbonovim-pokrittyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-glacier-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-mint-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-misty-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-purple-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew49-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew64-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew66-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew68-true-wireless-anc-enc-noise-cancelling-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew72-lite-soar-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew72-soar-z-aktivnim-shumozaglushennyam-ta-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew73-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew74-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew76-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew78-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew81-elegant-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew82-sparkle-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew84-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-15-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-56-sumptuous/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-01-pro-desing-airpods-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-02-desing-airpods-2-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-02-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-03-desing-airpods-3-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tws-08-super-bass/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tws-09-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r102-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r103-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r107-tws-wireless-earbuds-chorniy-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r113-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r114-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r127-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/?sku=109649" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/?sku=109650" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r129-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r130-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-zhovtiy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-zyelyeniy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-rozhoviy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-chorniy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r141-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r142-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r143-tws-wireless-earbuds-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r143-tws-wireless-earbuds-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r144-tws-wireless-earbuds-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r144-tws-wireless-earbuds-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r146-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r147-tws-b-liy-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r149-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r155-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r158-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109670" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109671" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109672" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109673" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109674" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r172-tws-wireless-earbuds-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r175-tws-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r177-tws-wireless-earbuds-b-liy-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r182-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r183-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r184-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r185-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r26-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r37-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r38-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r40-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r52-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r53-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r55-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r77-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r81-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r89-tws-wireless-earbuds-power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r90-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109694" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109695" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109696" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109697" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109698" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r98-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r99-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo17-foldable-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/?sku=109706" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/?sku=109707" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo19-musique-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-plus-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo23-glamour-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo24-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo26-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo27-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo27-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo31-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo32-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo33-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-plus-adorable-anc-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-plus-adorable-anc-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-esd15-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w23-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w27-cat-ear-rozheva/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w27-cat-ear-s-ra/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w30-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w33-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-air-triumph-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-air-triumph-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-anc-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w37-sound-active-noise-reduction-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w41-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-cherry-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-crystal-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-purple-grape/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w43-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w48-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w48-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-bezheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w51-bezhiviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w51-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w52-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-plus-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w54-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-plus-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-plus-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w56-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w56-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w63-triunfo-anc-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w63-triunfo-anc-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w64-korichnyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-star-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-star-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/berushi-dlya-sna-hoco-m201-shumopodavlyayushchie-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-hoco-ea11-honey-open-true-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-hoco-eq29-rhyme-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq33-gem-wireless-bt-headset-app-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e15-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e37-gratified-business-headset-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e49-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e54-mini-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e54-mini-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e57-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e57-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e60-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-s19-heartful-z-enc-pokrashchennya-golosu-p-d-chas-dzv-nk-v-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw90-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw91-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw92-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw93-true-wireless-stereo-z-anc-aktivne-shumozaglushennya/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw94-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw97-clear-true-wireless-stereo-tws-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw97-clear-true-wireless-stereo-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw98-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew02-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew02-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew50-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew51-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew53-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew56-generoso-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew56-plus-generoso-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew58-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew59-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew63-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew63-true-wireless-anc-noise-reduction-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew69-true-wireless-anc-enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew75-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew77-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew79-bright-true-wireless-anc-touch-screen-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew85-true-wireless-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew90-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew92-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew96-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew97-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo33-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-adorable-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo37-marvellous-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w25-promise-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-polnorazmernye-naushniki-hoco-w67-rhyme-open-bt-headphones-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-polnorazmernye-naushniki-hoco-w67-rhyme-open-bt-headphones-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-sportivn-navushniki-hoco-es58-sound-tide-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garnitura-bezdrotova-borofone-bc37-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/?sku=110076" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/?sku=110077" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-em-306/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-modocee-mdk-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r101-akg/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r105-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r105-magnetic/?sku=110183" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110185" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110186" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110187" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110188" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r133/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r136/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r137/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r140-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r32-lightning-z-re-str-guchnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r41-chorniy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r83-lightning-z-re-str-guchnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-drotova-borofone-bm61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m1-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m101-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m102-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m109-type-c-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-denmen-dr01-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo102-amusement-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo104-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo104-gaming-headphones/?sku=110255" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo105-thunder-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo106-cat-z-vushkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo106-cat-z-vushkami/?sku=110258" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo109-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo110-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo111-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-esd04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-esd05-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w106-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w107-elf-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w107-phantom-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w109-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w110-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w110-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm100-pro-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm100-pro-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm20-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm21-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm25-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm30-max-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm30-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm35-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm37-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm37-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm47-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm47-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm57-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm57-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm59-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm59-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm61-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm66-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm66-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm67-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm67-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm69-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm69-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm70-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm71-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm72-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm73-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm78-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-pro-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm83-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm84-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm85-pro-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm85-pro-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm86-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm86-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm87-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm87-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm89-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr02-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr05-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr09-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr10-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110340" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110341" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110342" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110344" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110345" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110346" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr15-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-max-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-pro-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m102-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m104-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m107-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m107-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m108-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m108-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m110-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m112-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m14-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m14-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m16-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m16-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m19-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m37-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m37-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m50-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m51-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m58-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m58-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m70-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m73-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m79-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m88-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m90-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-w21-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-w21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-lightning/?sku=110389" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-03-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-03-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-04-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ep-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ep-08/?sku=110397" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-oe-08-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-oe-09-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-modocee-mdk-r13-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r100-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r106-metal-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r121-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r124-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r125-lightning-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r126-type-c-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r135-chorniy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r148-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r162-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r170-b-liy-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r179-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r24-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r28-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r41-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r42-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r42-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r51-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r82-lightning-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-povnorozm-rn-navushniki-borofone-bo5-star-sound-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-pro-2-lightning-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-pro-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-max-model-a3184-mww43ch-a-midnight/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-max-model-a3184-mww43ch-a-starlight/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-be35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bo24-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bo24-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw01-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw02-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw03-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw04/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw26/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw27/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw39/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw48-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw49-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw59-plus-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-copy-airpods-4-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116262" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116263" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116264" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116265" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr02-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr06-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr22/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr22/?sku=116270" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr23/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr23/?sku=116272" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr25/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr25/?sku=116274" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr26/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr26/?sku=116276" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr27/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr27/?sku=116278" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr28/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr28/?sku=116280" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr29/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr29/?sku=116282" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-modocee-r15-z-regulyatorom-guchnost-ta-m-krofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-modocee-r15-z-regulyatorom-guchnost-ta-m-krofonom/?sku=116284" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-wuw-r139-gold-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-01-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-01-3-5mm/?sku=116294" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-03-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-04-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-04-iphone-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ea-01-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ea-01-3-5mm/?sku=116300" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-dlya-iphone-lightning-drotov-z-m-krofonom-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-drotov-z-m-krofonom-3-5-mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-drotov-z-m-krofonom-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m14-initial-sound-universal-z-m-krofonom-drotov-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m3-universal-z-m-krofonom-drotov-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-2-wireless-charging-case-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-3-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-4-anc-mxp93ch-a-model-a3057-s-n-cnql72wtp2-z-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-mqd83ll-a-airpods-pro-2-gen-hl4m41m609-anc-airoho-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mqd83ru-a-airpods-pro-2-gen-mxq31xd7mk-anc-airoho-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mv7n2ru-a-airpods-2-wireless-charging-case-h3rj59fnlx2y/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mwp22ru-a-airpods-pro-gx9hh8e21059/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-pmtc3ru-a-airpods-3-3rd-gen-fhfy6vfm2j-jelly/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-wuw-r151-z-l-gtarikom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-high-copy-model-a1748-mmtn2zm-a-lightning-connector-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-original-model-a-type-c-connector-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-original-model-a1472-mnhf2zm-a-headphone-plug-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-hoco-m122-type-c-z-m-krofonom-knopkoyu-v-dpov-d-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-n20-type-c-anc-earphones-by-akg-eo-ic050bbegin-z-tkaninnim-obpletennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-s10-anc-earphones-by-akg-z-roz-mom-3-5-mm-z-tkaninnim-obpletennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-s20-type-c-earphones-akg-eo-ic100bbegeu-tkaninne-obpletennya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-esd03-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-w109-plus-chorno-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-w109-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w113-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-crystal-joy-s-mikrofonom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-max-crystal-grace-z-m-krofonom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-pro-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-benevolent-z-m-krofonom-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m73-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m97-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-joy-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq35-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq35-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew91-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew93-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew94-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew95-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew98-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126645" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126646" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126647" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126648" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-grov-hoco-w114-magic-four-mode-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw99-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-esd23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/provodnaya-garnitura-hoco-w24-cherno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m105-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m118-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m121-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m121-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew97-tws-z-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w73-graceful-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w73-graceful-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq100-intelligent-ai-translation-app-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq100-intelligent-ai-translation-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq30-eufonia-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq34-plus-rima-anc-app-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq5-energy-anc-enc-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-primero-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-primero-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-pro-primero-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-es39-tws-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew92-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bo32/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-w56/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw23-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-hoco-m121-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew95-tws-bluetooth-6-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es64-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq26-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-silver-bluetooth-5-4-anc-aux-tf-90-godin/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-pro-primero-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w68-calma-anc-app-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w68-calma-anc-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq33-gem-app-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-max-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m119-mia-2v1-3-5-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m119-mia-chorniy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-bluetooth-navushniki-awei-t12p/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-bluetooth-navushniki-awei-t79enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-deepbass-d-f1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91209" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91210" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91211" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=100578" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=101650" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a6-party/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a6-party/?sku=91218" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91220" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91221" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91222" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/?sku=91224" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/?sku=91225" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/?sku=91227" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/?sku=91228" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/?sku=91249" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/?sku=91250" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p31/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p31/?sku=101653" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16w/?sku=99066" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=99070" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=127621" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=128070" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-max-pro-2-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h20/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104523" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104524" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104525" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104526" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104527" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-max-pro-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104519" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104520" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104521" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104522" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-omg-extreme-230/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-omg-extreme-230/?sku=104242" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hoco-bs40/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104515" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104516" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104517" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104518" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br11/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-2-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-ocean-2-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-tsunami-80w/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a390-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a101-pro-original-series/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a101-pro-original-series/?sku=89911" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a207-mic/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a207-mic/?sku=89913" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a209/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a209/?sku=101107" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a307/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a307/?sku=102193" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a201-mic-volume-control/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew27-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew27-tws/?sku=90132" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-hq-a1749/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-hq-a1749/?sku=90445" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-buds-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-joyroom-jt-t03s/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90607" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90608" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90609" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=102234" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g980-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g950-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g101-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g102-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r2/?sku=90854" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/?sku=100549" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/?sku=100550" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-deepbass-x12/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-apple-iphone-earpods-3-5-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-apple-iphone-earpods-3-5-hq/?sku=90904" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/?sku=91418" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/?sku=91419" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-ks-1018/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-9902/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-1602/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-7709/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-ex157/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-ex157/?sku=91425" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew02-plus-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew04-plus-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew26-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew26-tws/?sku=91716" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-original-cable-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oraimo-air-r03-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-original-cable-and-ambrashur-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91809" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91810" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91811" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=101695" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew25-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-k4/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92047" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92048" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92049" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92050" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92051" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92052" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92053" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a210/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a210/?sku=92071" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/?sku=92081" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/?sku=101711" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-realme-r60/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-wuw-r105-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-pro-s-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-wuw-r136/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-a10/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92950" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92951" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92952" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92953" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bm31/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bm31/?sku=92966" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m34/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m34/?sku=92968" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a360-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-sky-dolphin-sl17h/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=94099" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=94100" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=94996" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=94997" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=101500" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-tornado-tsb-1-soundprey1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-tornado-tsb-2-soundprey2/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts1/?sku=95577" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts2/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts2/?sku=101545" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts3/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts3/?sku=95580" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-type-c-connector/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/?sku=96661" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10-type-c/?sku=104923" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw59/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bo105/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw26/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m16/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m16/?sku=100933" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m55/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew74-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew78-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98035" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98036" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98037" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/?sku=98039" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/?sku=98040" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-4-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew09-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew11-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-redmi-airdots-tws-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-stereo-navushniki-wuw-r103/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-wuw-r132-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=102115" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103484" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103485" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103486" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103487" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103488" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103489" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103490" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103968" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103969" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103970" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103971" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103972" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/?sku=104414" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/?sku=104415" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-tws-r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-tws-r6/?sku=104432" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw25/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-2-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oraimo-air-r04t-ws/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-lq/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103468" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103469" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103470" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103471" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103472" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103473" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103474" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103475" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103476" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103477" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103478" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103479" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103480" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103481" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103482" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-lightning-connector/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-lightning-connector/?sku=103958" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-q-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-tornado-tm537-tm-577/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy-without-packaging/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-airpods-pro-5-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-airpods-pro-5-high-copy/?sku=103967" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-redmi-airdots-2-tws-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-original/?sku=104300" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-200/?sku=104411" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-300/?sku=104413" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-156/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-156/?sku=104417" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-150/?sku=104424" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oneplus-buds-1-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oneplus-buds-1-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-es39-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-es46-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-pro4-new-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-8-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-8-pro-tws/?sku=104535" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-redmi-air-8-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-max-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-max-tws/?sku=104784" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garnitura-s-sheynym-obodom-hoco-es51-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garn-tura-z-shiynim-obodom-hoco-es74/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garn-tura-z-shiynim-obodom-hoco-es75-niya/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be45-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r131-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r46-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r46-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r48-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r48-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r93/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be70-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc33-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc36-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bes19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e61-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e63-diamond-business-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e64-mini-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-bluetooth-inkax-t04x/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-borofone-bw35-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-denmen-dl12-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-denmen-dl15-chorn-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es39-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es67-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-inkax-hp-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-inkax-hp-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw05-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw13-b-l-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw17-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw23-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw24-grov-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw36-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw59-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw76-z-aktivnim-shumozaglushennyam-anc-ta-led-disple-m-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw78-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw79-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw81-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw82-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw85-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw88-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq1-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq10-tws-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq10-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq11-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq8-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl01/?sku=109542" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl02/?sku=109544" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl03/?sku=109546" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl05/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl05/?sku=109548" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl10/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl10/?sku=109552" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl11-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl13-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl16-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109558" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109559" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109560" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl20/?sku=109562" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl25-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl26-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-f-oletoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea4-cloud-open-true-wireless-sleep-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea5-duke-clip-on-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea7-suerte-anc-enc-open-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea8-warm-sound-true-wireless-bt-headset-app-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea9-clear-sound-clip-on-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-f-oletoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq14-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq14-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq16-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq20-rhyme-anc-enc-noise-reduction-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq24-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq9-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq9-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew03-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew04-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew05-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew09-soundman-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew11-melody-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew20-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew26-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew27-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-plus-z-karbonovim-pokrittyam-temno-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-plus-z-karbonovim-pokrittyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew43-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-caramel-cat-sv-tlo-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-forest-cat-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-lilac-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-magic-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-dodge-cat-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-khaki-cat-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-mysterious-cat-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-plus-z-karbonovim-pokrittyam-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-plus-z-karbonovim-pokrittyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-glacier-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-mint-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-misty-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-purple-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew49-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew64-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew66-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew68-true-wireless-anc-enc-noise-cancelling-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew72-lite-soar-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew72-soar-z-aktivnim-shumozaglushennyam-ta-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew73-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew74-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew76-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew78-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew81-elegant-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew82-sparkle-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew84-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-15-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-56-sumptuous/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-01-pro-desing-airpods-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-02-desing-airpods-2-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-02-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-03-desing-airpods-3-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tws-08-super-bass/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tws-09-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r102-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r103-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r107-tws-wireless-earbuds-chorniy-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r113-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r114-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r127-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/?sku=109649" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/?sku=109650" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r129-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r130-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-zhovtiy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-zyelyeniy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-rozhoviy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-chorniy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r141-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r142-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r143-tws-wireless-earbuds-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r143-tws-wireless-earbuds-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r144-tws-wireless-earbuds-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r144-tws-wireless-earbuds-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r146-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r147-tws-b-liy-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r149-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r155-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r158-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109670" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109671" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109672" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109673" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109674" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r172-tws-wireless-earbuds-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r175-tws-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r177-tws-wireless-earbuds-b-liy-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r182-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r183-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r184-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r185-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r26-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r37-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r38-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r40-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r52-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r53-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r55-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r77-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r81-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r89-tws-wireless-earbuds-power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r90-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109694" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109695" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109696" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109697" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109698" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r98-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r99-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo17-foldable-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/?sku=109706" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/?sku=109707" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo19-musique-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-plus-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo23-glamour-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo24-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo26-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo27-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo27-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo31-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo32-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo33-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-plus-adorable-anc-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-plus-adorable-anc-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-esd15-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w23-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w27-cat-ear-rozheva/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w27-cat-ear-s-ra/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w30-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w33-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-air-triumph-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-air-triumph-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-anc-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w37-sound-active-noise-reduction-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w41-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-cherry-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-crystal-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-purple-grape/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w43-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w48-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w48-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-bezheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w51-bezhiviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w51-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w52-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-plus-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w54-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-plus-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-plus-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w56-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w56-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w63-triunfo-anc-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w63-triunfo-anc-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w64-korichnyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-star-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-star-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/berushi-dlya-sna-hoco-m201-shumopodavlyayushchie-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-hoco-ea11-honey-open-true-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-hoco-eq29-rhyme-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq33-gem-wireless-bt-headset-app-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e15-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e37-gratified-business-headset-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e49-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e54-mini-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e54-mini-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e57-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e57-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e60-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-s19-heartful-z-enc-pokrashchennya-golosu-p-d-chas-dzv-nk-v-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw90-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw91-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw92-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw93-true-wireless-stereo-z-anc-aktivne-shumozaglushennya/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw94-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw97-clear-true-wireless-stereo-tws-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw97-clear-true-wireless-stereo-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw98-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew02-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew02-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew50-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew51-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew53-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew56-generoso-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew56-plus-generoso-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew58-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew59-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew63-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew63-true-wireless-anc-noise-reduction-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew69-true-wireless-anc-enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew75-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew77-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew79-bright-true-wireless-anc-touch-screen-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew85-true-wireless-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew90-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew92-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew96-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew97-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo33-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-adorable-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo37-marvellous-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w25-promise-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-polnorazmernye-naushniki-hoco-w67-rhyme-open-bt-headphones-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-polnorazmernye-naushniki-hoco-w67-rhyme-open-bt-headphones-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-sportivn-navushniki-hoco-es58-sound-tide-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garnitura-bezdrotova-borofone-bc37-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/?sku=110076" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/?sku=110077" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-em-306/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-modocee-mdk-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r101-akg/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r105-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r105-magnetic/?sku=110183" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110185" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110186" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110187" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110188" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r133/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r136/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r137/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r140-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r32-lightning-z-re-str-guchnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r41-chorniy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r83-lightning-z-re-str-guchnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-drotova-borofone-bm61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m1-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m101-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m102-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m109-type-c-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-denmen-dr01-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo102-amusement-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo104-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo104-gaming-headphones/?sku=110255" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo105-thunder-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo106-cat-z-vushkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo106-cat-z-vushkami/?sku=110258" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo109-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo110-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo111-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-esd04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-esd05-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w106-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w107-elf-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w107-phantom-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w109-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w110-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w110-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm100-pro-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm100-pro-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm20-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm21-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm25-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm30-max-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm30-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm35-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm37-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm37-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm47-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm47-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm57-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm57-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm59-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm59-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm61-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm66-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm66-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm67-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm67-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm69-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm69-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm70-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm71-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm72-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm73-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm78-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-pro-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm83-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm84-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm85-pro-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm85-pro-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm86-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm86-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm87-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm87-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm89-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr02-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr05-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr09-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr10-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110340" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110341" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110342" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110344" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110345" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110346" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr15-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-max-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-pro-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m102-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m104-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m107-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m107-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m108-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m108-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m110-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m112-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m14-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m14-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m16-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m16-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m19-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m37-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m37-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m50-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m51-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m58-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m58-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m70-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m73-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m79-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m88-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m90-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-w21-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-w21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-lightning/?sku=110389" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-03-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-03-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-04-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ep-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ep-08/?sku=110397" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-oe-08-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-oe-09-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-modocee-mdk-r13-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r100-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r106-metal-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r121-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r124-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r125-lightning-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r126-type-c-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r135-chorniy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r148-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r162-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r170-b-liy-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r179-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r24-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r28-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r41-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r42-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r42-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r51-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r82-lightning-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-povnorozm-rn-navushniki-borofone-bo5-star-sound-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-pro-2-lightning-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-pro-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-max-model-a3184-mww43ch-a-midnight/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-max-model-a3184-mww43ch-a-starlight/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-be35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bo24-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bo24-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw01-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw02-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw03-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw04/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw26/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw27/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw39/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw48-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw49-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw59-plus-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-copy-airpods-4-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116262" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116263" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116264" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116265" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr02-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr06-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr22/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr22/?sku=116270" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr23/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr23/?sku=116272" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr25/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr25/?sku=116274" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr26/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr26/?sku=116276" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr27/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr27/?sku=116278" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr28/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr28/?sku=116280" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr29/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr29/?sku=116282" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-modocee-r15-z-regulyatorom-guchnost-ta-m-krofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-modocee-r15-z-regulyatorom-guchnost-ta-m-krofonom/?sku=116284" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-wuw-r139-gold-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-01-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-01-3-5mm/?sku=116294" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-03-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-04-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-04-iphone-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ea-01-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ea-01-3-5mm/?sku=116300" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-dlya-iphone-lightning-drotov-z-m-krofonom-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-drotov-z-m-krofonom-3-5-mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-drotov-z-m-krofonom-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m14-initial-sound-universal-z-m-krofonom-drotov-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m3-universal-z-m-krofonom-drotov-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-2-wireless-charging-case-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-3-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-4-anc-mxp93ch-a-model-a3057-s-n-cnql72wtp2-z-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-mqd83ll-a-airpods-pro-2-gen-hl4m41m609-anc-airoho-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mqd83ru-a-airpods-pro-2-gen-mxq31xd7mk-anc-airoho-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mv7n2ru-a-airpods-2-wireless-charging-case-h3rj59fnlx2y/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mwp22ru-a-airpods-pro-gx9hh8e21059/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-pmtc3ru-a-airpods-3-3rd-gen-fhfy6vfm2j-jelly/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-wuw-r151-z-l-gtarikom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-high-copy-model-a1748-mmtn2zm-a-lightning-connector-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-original-model-a-type-c-connector-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-original-model-a1472-mnhf2zm-a-headphone-plug-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-hoco-m122-type-c-z-m-krofonom-knopkoyu-v-dpov-d-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-n20-type-c-anc-earphones-by-akg-eo-ic050bbegin-z-tkaninnim-obpletennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-s10-anc-earphones-by-akg-z-roz-mom-3-5-mm-z-tkaninnim-obpletennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-s20-type-c-earphones-akg-eo-ic100bbegeu-tkaninne-obpletennya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-esd03-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-w109-plus-chorno-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-w109-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w113-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-crystal-joy-s-mikrofonom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-max-crystal-grace-z-m-krofonom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-pro-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-benevolent-z-m-krofonom-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m73-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m97-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-joy-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq35-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq35-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew91-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew93-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew94-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew95-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew98-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126645" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126646" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126647" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126648" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-grov-hoco-w114-magic-four-mode-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw99-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-esd23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/provodnaya-garnitura-hoco-w24-cherno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m105-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m118-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m121-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m121-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew97-tws-z-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w73-graceful-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w73-graceful-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq100-intelligent-ai-translation-app-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq100-intelligent-ai-translation-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq30-eufonia-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq34-plus-rima-anc-app-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq5-energy-anc-enc-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-primero-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-primero-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-pro-primero-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-es39-tws-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew92-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bo32/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-w56/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw23-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-hoco-m121-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew95-tws-bluetooth-6-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es64-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq26-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-silver-bluetooth-5-4-anc-aux-tf-90-godin/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-pro-primero-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w68-calma-anc-app-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w68-calma-anc-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq33-gem-app-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-max-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m119-mia-2v1-3-5-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m119-mia-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw89-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm94-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm95-seryy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F958"/>
+  <dimension ref="A1:F961"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F958" sqref="F958"/>
+      <selection activeCell="F961" sqref="F961"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -13884,71 +13911,71 @@
       </c>
       <c r="D267" s="5" t="s">
         <v>793</v>
       </c>
       <c r="E267" s="5">
         <v>0</v>
       </c>
       <c r="F267" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="9" t="s">
         <v>794</v>
       </c>
       <c r="C268" s="6" t="s">
         <v>795</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>796</v>
       </c>
       <c r="E268" s="5">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="F268" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="9" t="s">
         <v>797</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>798</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="5">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="F269" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>800</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E270" s="5">
         <v>0</v>
       </c>
       <c r="F270" s="13">
         <v>225</v>
       </c>
     </row>
@@ -14064,71 +14091,71 @@
       </c>
       <c r="D276" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="5">
         <v>0</v>
       </c>
       <c r="F276" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>821</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F277" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F278" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>827</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>828</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="5">
         <v>0</v>
       </c>
       <c r="F279" s="13">
         <v>270</v>
       </c>
     </row>
@@ -14144,71 +14171,71 @@
       </c>
       <c r="D280" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="5">
         <v>0</v>
       </c>
       <c r="F280" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>833</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>834</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F281" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>836</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>837</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F282" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>839</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>840</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="5">
         <v>0</v>
       </c>
       <c r="F283" s="13">
         <v>450</v>
       </c>
     </row>
@@ -14364,111 +14391,111 @@
       </c>
       <c r="D291" s="5" t="s">
         <v>865</v>
       </c>
       <c r="E291" s="5">
         <v>0</v>
       </c>
       <c r="F291" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="9" t="s">
         <v>866</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>867</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>868</v>
       </c>
       <c r="E292" s="5">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="F292" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="9" t="s">
         <v>869</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>870</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>871</v>
       </c>
       <c r="E293" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F293" s="13">
         <v>765</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>872</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>873</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E294" s="5">
         <v>0</v>
       </c>
       <c r="F294" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>875</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>876</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E295" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F295" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>878</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>879</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>880</v>
       </c>
       <c r="E296" s="5">
         <v>0</v>
       </c>
       <c r="F296" s="13">
         <v>360</v>
       </c>
     </row>
@@ -14604,194 +14631,194 @@
       </c>
       <c r="D303" s="5" t="s">
         <v>901</v>
       </c>
       <c r="E303" s="5">
         <v>0</v>
       </c>
       <c r="F303" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="9" t="s">
         <v>902</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>903</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>904</v>
       </c>
       <c r="E304" s="5">
-        <v>743</v>
+        <v>546</v>
       </c>
       <c r="F304" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
         <v>905</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>906</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>907</v>
       </c>
       <c r="E305" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F305" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>908</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>909</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>910</v>
       </c>
       <c r="E306" s="5">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F306" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="9" t="s">
         <v>911</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>912</v>
       </c>
       <c r="D307" s="5" t="s">
         <v>913</v>
       </c>
       <c r="E307" s="5">
         <v>0</v>
       </c>
       <c r="F307" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="9" t="s">
         <v>914</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>915</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>916</v>
       </c>
       <c r="E308" s="5">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="F308" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="9" t="s">
         <v>917</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>918</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>919</v>
       </c>
       <c r="E309" s="5">
-        <v>0</v>
+        <v>467</v>
       </c>
       <c r="F309" s="13">
-        <v>495</v>
+        <v>540</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="9" t="s">
         <v>920</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>921</v>
       </c>
       <c r="D310" s="5" t="s">
         <v>922</v>
       </c>
       <c r="E310" s="5">
-        <v>0</v>
+        <v>327</v>
       </c>
       <c r="F310" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
         <v>923</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>924</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>925</v>
       </c>
       <c r="E311" s="5">
-        <v>0</v>
+        <v>464</v>
       </c>
       <c r="F311" s="13">
-        <v>495</v>
+        <v>540</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
         <v>926</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>928</v>
       </c>
       <c r="E312" s="5">
         <v>0</v>
       </c>
       <c r="F312" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
@@ -15444,71 +15471,71 @@
       </c>
       <c r="D345" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="E345" s="5">
         <v>0</v>
       </c>
       <c r="F345" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>1028</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="E346" s="5">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F346" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>1031</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="E347" s="5">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F347" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="9" t="s">
         <v>1034</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="D348" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="E348" s="5">
         <v>0</v>
       </c>
       <c r="F348" s="13">
         <v>1620</v>
       </c>
     </row>
@@ -15724,51 +15751,51 @@
       </c>
       <c r="D359" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="E359" s="5">
         <v>0</v>
       </c>
       <c r="F359" s="13">
         <v>1170</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>1070</v>
       </c>
       <c r="C360" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>1072</v>
       </c>
       <c r="E360" s="5">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="F360" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="9" t="s">
         <v>1073</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="E361" s="5">
         <v>0</v>
       </c>
       <c r="F361" s="13">
         <v>990</v>
       </c>
     </row>
@@ -15784,71 +15811,71 @@
       </c>
       <c r="D362" s="5" t="s">
         <v>1078</v>
       </c>
       <c r="E362" s="5">
         <v>0</v>
       </c>
       <c r="F362" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="9" t="s">
         <v>1079</v>
       </c>
       <c r="C363" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="D363" s="5" t="s">
         <v>1081</v>
       </c>
       <c r="E363" s="5">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="F363" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="9" t="s">
         <v>1082</v>
       </c>
       <c r="C364" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="D364" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="E364" s="5">
-        <v>133</v>
+        <v>27</v>
       </c>
       <c r="F364" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>1085</v>
       </c>
       <c r="C365" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="E365" s="5">
         <v>0</v>
       </c>
       <c r="F365" s="13">
         <v>630</v>
       </c>
     </row>
@@ -15884,71 +15911,71 @@
       </c>
       <c r="D367" s="5" t="s">
         <v>1093</v>
       </c>
       <c r="E367" s="5">
         <v>0</v>
       </c>
       <c r="F367" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="E368" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F368" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>1097</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="E369" s="5">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="F369" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="C370" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="5">
         <v>0</v>
       </c>
       <c r="F370" s="13">
         <v>720</v>
       </c>
     </row>
@@ -15984,111 +16011,111 @@
       </c>
       <c r="D372" s="5" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="5">
         <v>0</v>
       </c>
       <c r="F372" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="9" t="s">
         <v>1109</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="D373" s="5" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F373" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>369</v>
       </c>
       <c r="B374" s="9" t="s">
         <v>1112</v>
       </c>
       <c r="C374" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="D374" s="5" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="5">
         <v>0</v>
       </c>
       <c r="F374" s="13">
         <v>765</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="C375" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="5">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="F375" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="5">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="F376" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="E377" s="5">
         <v>0</v>
       </c>
       <c r="F377" s="13">
         <v>630</v>
       </c>
     </row>
@@ -16144,111 +16171,111 @@
       </c>
       <c r="D380" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="E380" s="5">
         <v>0</v>
       </c>
       <c r="F380" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>376</v>
       </c>
       <c r="B381" s="9" t="s">
         <v>1133</v>
       </c>
       <c r="C381" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="D381" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="E381" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F381" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="E382" s="5">
-        <v>213</v>
+        <v>0</v>
       </c>
       <c r="F382" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E383" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F383" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>379</v>
       </c>
       <c r="B384" s="9" t="s">
         <v>1142</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="E384" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F384" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="C385" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="E385" s="5">
         <v>0</v>
       </c>
       <c r="F385" s="13">
         <v>630</v>
       </c>
     </row>
@@ -16264,51 +16291,51 @@
       </c>
       <c r="D386" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="E386" s="5">
         <v>0</v>
       </c>
       <c r="F386" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>382</v>
       </c>
       <c r="B387" s="9" t="s">
         <v>1151</v>
       </c>
       <c r="C387" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="E387" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F387" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>383</v>
       </c>
       <c r="B388" s="9" t="s">
         <v>1154</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="E388" s="5">
         <v>6</v>
       </c>
       <c r="F388" s="13">
         <v>720</v>
       </c>
     </row>
@@ -16364,51 +16391,51 @@
       </c>
       <c r="D391" s="5" t="s">
         <v>1165</v>
       </c>
       <c r="E391" s="5">
         <v>0</v>
       </c>
       <c r="F391" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>387</v>
       </c>
       <c r="B392" s="9" t="s">
         <v>1166</v>
       </c>
       <c r="C392" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="E392" s="5">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="F392" s="13">
         <v>765</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="9" t="s">
         <v>1169</v>
       </c>
       <c r="C393" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="E393" s="5">
         <v>0</v>
       </c>
       <c r="F393" s="13">
         <v>765</v>
       </c>
     </row>
@@ -16464,131 +16491,131 @@
       </c>
       <c r="D396" s="5" t="s">
         <v>1180</v>
       </c>
       <c r="E396" s="5">
         <v>0</v>
       </c>
       <c r="F396" s="13">
         <v>765</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="E397" s="5">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F397" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E398" s="5">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="F398" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>394</v>
       </c>
       <c r="B399" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="C399" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="E399" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F399" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="E400" s="5">
         <v>0</v>
       </c>
       <c r="F400" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>1195</v>
       </c>
       <c r="E401" s="5">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F401" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="E402" s="5">
         <v>0</v>
       </c>
       <c r="F402" s="13">
         <v>1035</v>
       </c>
     </row>
@@ -16724,91 +16751,91 @@
       </c>
       <c r="D409" s="5" t="s">
         <v>1219</v>
       </c>
       <c r="E409" s="5">
         <v>0</v>
       </c>
       <c r="F409" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>405</v>
       </c>
       <c r="B410" s="9" t="s">
         <v>1220</v>
       </c>
       <c r="C410" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="D410" s="5" t="s">
         <v>1222</v>
       </c>
       <c r="E410" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F410" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>406</v>
       </c>
       <c r="B411" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="C411" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="D411" s="5" t="s">
         <v>1225</v>
       </c>
       <c r="E411" s="5">
         <v>7</v>
       </c>
       <c r="F411" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>407</v>
       </c>
       <c r="B412" s="9" t="s">
         <v>1226</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="D412" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="E412" s="5">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F412" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>408</v>
       </c>
       <c r="B413" s="9" t="s">
         <v>1229</v>
       </c>
       <c r="C413" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="D413" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="E413" s="5">
         <v>0</v>
       </c>
       <c r="F413" s="13">
         <v>720</v>
       </c>
     </row>
@@ -16884,51 +16911,51 @@
       </c>
       <c r="D417" s="5" t="s">
         <v>1243</v>
       </c>
       <c r="E417" s="5">
         <v>0</v>
       </c>
       <c r="F417" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>413</v>
       </c>
       <c r="B418" s="9" t="s">
         <v>1244</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="E418" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F418" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>414</v>
       </c>
       <c r="B419" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>1249</v>
       </c>
       <c r="E419" s="5">
         <v>0</v>
       </c>
       <c r="F419" s="13">
         <v>360</v>
       </c>
     </row>
@@ -18164,91 +18191,91 @@
       </c>
       <c r="D481" s="5" t="s">
         <v>1435</v>
       </c>
       <c r="E481" s="5">
         <v>0</v>
       </c>
       <c r="F481" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
         <v>477</v>
       </c>
       <c r="B482" s="9" t="s">
         <v>1436</v>
       </c>
       <c r="C482" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="D482" s="5" t="s">
         <v>1438</v>
       </c>
       <c r="E482" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F482" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
         <v>478</v>
       </c>
       <c r="B483" s="9" t="s">
         <v>1439</v>
       </c>
       <c r="C483" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="D483" s="5" t="s">
         <v>1441</v>
       </c>
       <c r="E483" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F483" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
         <v>479</v>
       </c>
       <c r="B484" s="9" t="s">
         <v>1442</v>
       </c>
       <c r="C484" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="D484" s="5" t="s">
         <v>1444</v>
       </c>
       <c r="E484" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F484" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
         <v>480</v>
       </c>
       <c r="B485" s="9" t="s">
         <v>1445</v>
       </c>
       <c r="C485" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="D485" s="5" t="s">
         <v>1447</v>
       </c>
       <c r="E485" s="5">
         <v>0</v>
       </c>
       <c r="F485" s="13">
         <v>900</v>
       </c>
     </row>
@@ -18304,131 +18331,131 @@
       </c>
       <c r="D488" s="5" t="s">
         <v>1456</v>
       </c>
       <c r="E488" s="5">
         <v>0</v>
       </c>
       <c r="F488" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
         <v>484</v>
       </c>
       <c r="B489" s="9" t="s">
         <v>1457</v>
       </c>
       <c r="C489" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="D489" s="5" t="s">
         <v>1459</v>
       </c>
       <c r="E489" s="5">
-        <v>245</v>
+        <v>209</v>
       </c>
       <c r="F489" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4">
         <v>485</v>
       </c>
       <c r="B490" s="9" t="s">
         <v>1460</v>
       </c>
       <c r="C490" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="D490" s="5" t="s">
         <v>1462</v>
       </c>
       <c r="E490" s="5">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="F490" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4">
         <v>486</v>
       </c>
       <c r="B491" s="9" t="s">
         <v>1463</v>
       </c>
       <c r="C491" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="D491" s="5" t="s">
         <v>1465</v>
       </c>
       <c r="E491" s="5">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="F491" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
         <v>487</v>
       </c>
       <c r="B492" s="9" t="s">
         <v>1466</v>
       </c>
       <c r="C492" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="D492" s="5" t="s">
         <v>1468</v>
       </c>
       <c r="E492" s="5">
         <v>0</v>
       </c>
       <c r="F492" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
         <v>488</v>
       </c>
       <c r="B493" s="9" t="s">
         <v>1469</v>
       </c>
       <c r="C493" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="D493" s="5" t="s">
         <v>1471</v>
       </c>
       <c r="E493" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F493" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
         <v>489</v>
       </c>
       <c r="B494" s="9" t="s">
         <v>1472</v>
       </c>
       <c r="C494" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="D494" s="5" t="s">
         <v>1474</v>
       </c>
       <c r="E494" s="5">
         <v>4</v>
       </c>
       <c r="F494" s="13">
         <v>720</v>
       </c>
     </row>
@@ -18484,91 +18511,91 @@
       </c>
       <c r="D497" s="5" t="s">
         <v>1483</v>
       </c>
       <c r="E497" s="5">
         <v>0</v>
       </c>
       <c r="F497" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
         <v>493</v>
       </c>
       <c r="B498" s="9" t="s">
         <v>1484</v>
       </c>
       <c r="C498" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="D498" s="5" t="s">
         <v>1486</v>
       </c>
       <c r="E498" s="5">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="F498" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
         <v>494</v>
       </c>
       <c r="B499" s="9" t="s">
         <v>1487</v>
       </c>
       <c r="C499" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="D499" s="5" t="s">
         <v>1489</v>
       </c>
       <c r="E499" s="5">
         <v>3</v>
       </c>
       <c r="F499" s="13">
         <v>1395</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
         <v>495</v>
       </c>
       <c r="B500" s="9" t="s">
         <v>1490</v>
       </c>
       <c r="C500" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="D500" s="5" t="s">
         <v>1492</v>
       </c>
       <c r="E500" s="5">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="F500" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
         <v>496</v>
       </c>
       <c r="B501" s="9" t="s">
         <v>1493</v>
       </c>
       <c r="C501" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="D501" s="5" t="s">
         <v>1495</v>
       </c>
       <c r="E501" s="5">
         <v>0</v>
       </c>
       <c r="F501" s="13">
         <v>810</v>
       </c>
     </row>
@@ -18664,51 +18691,51 @@
       </c>
       <c r="D506" s="5" t="s">
         <v>1510</v>
       </c>
       <c r="E506" s="5">
         <v>1</v>
       </c>
       <c r="F506" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>502</v>
       </c>
       <c r="B507" s="9" t="s">
         <v>1511</v>
       </c>
       <c r="C507" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="D507" s="5" t="s">
         <v>1513</v>
       </c>
       <c r="E507" s="5">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="F507" s="13">
         <v>1215</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>503</v>
       </c>
       <c r="B508" s="9" t="s">
         <v>1514</v>
       </c>
       <c r="C508" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="D508" s="5" t="s">
         <v>1516</v>
       </c>
       <c r="E508" s="5">
         <v>0</v>
       </c>
       <c r="F508" s="13">
         <v>1170</v>
       </c>
     </row>
@@ -18784,111 +18811,111 @@
       </c>
       <c r="D512" s="5" t="s">
         <v>1528</v>
       </c>
       <c r="E512" s="5">
         <v>2</v>
       </c>
       <c r="F512" s="13">
         <v>1170</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>508</v>
       </c>
       <c r="B513" s="9" t="s">
         <v>1529</v>
       </c>
       <c r="C513" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="D513" s="5" t="s">
         <v>1531</v>
       </c>
       <c r="E513" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F513" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>509</v>
       </c>
       <c r="B514" s="9" t="s">
         <v>1532</v>
       </c>
       <c r="C514" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="D514" s="5" t="s">
         <v>1534</v>
       </c>
       <c r="E514" s="5">
         <v>10</v>
       </c>
       <c r="F514" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
         <v>510</v>
       </c>
       <c r="B515" s="9" t="s">
         <v>1535</v>
       </c>
       <c r="C515" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="D515" s="5" t="s">
         <v>1537</v>
       </c>
       <c r="E515" s="5">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F515" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
         <v>511</v>
       </c>
       <c r="B516" s="9" t="s">
         <v>1538</v>
       </c>
       <c r="C516" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="D516" s="5" t="s">
         <v>1540</v>
       </c>
       <c r="E516" s="5">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F516" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
         <v>512</v>
       </c>
       <c r="B517" s="9" t="s">
         <v>1541</v>
       </c>
       <c r="C517" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="D517" s="5" t="s">
         <v>1543</v>
       </c>
       <c r="E517" s="5">
         <v>4</v>
       </c>
       <c r="F517" s="13">
         <v>1440</v>
       </c>
     </row>
@@ -18924,51 +18951,51 @@
       </c>
       <c r="D519" s="5" t="s">
         <v>1549</v>
       </c>
       <c r="E519" s="5">
         <v>0</v>
       </c>
       <c r="F519" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
         <v>515</v>
       </c>
       <c r="B520" s="9" t="s">
         <v>1550</v>
       </c>
       <c r="C520" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="D520" s="5" t="s">
         <v>1552</v>
       </c>
       <c r="E520" s="5">
-        <v>190</v>
+        <v>129</v>
       </c>
       <c r="F520" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
         <v>516</v>
       </c>
       <c r="B521" s="9" t="s">
         <v>1553</v>
       </c>
       <c r="C521" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="D521" s="5" t="s">
         <v>1555</v>
       </c>
       <c r="E521" s="5">
         <v>6</v>
       </c>
       <c r="F521" s="13">
         <v>1035</v>
       </c>
     </row>
@@ -19024,51 +19051,51 @@
       </c>
       <c r="D524" s="5" t="s">
         <v>1564</v>
       </c>
       <c r="E524" s="5">
         <v>0</v>
       </c>
       <c r="F524" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>520</v>
       </c>
       <c r="B525" s="9" t="s">
         <v>1565</v>
       </c>
       <c r="C525" s="6" t="s">
         <v>1566</v>
       </c>
       <c r="D525" s="5" t="s">
         <v>1567</v>
       </c>
       <c r="E525" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F525" s="13">
         <v>765</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>521</v>
       </c>
       <c r="B526" s="9" t="s">
         <v>1568</v>
       </c>
       <c r="C526" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="D526" s="5" t="s">
         <v>1570</v>
       </c>
       <c r="E526" s="5">
         <v>0</v>
       </c>
       <c r="F526" s="13">
         <v>720</v>
       </c>
     </row>
@@ -19084,151 +19111,151 @@
       </c>
       <c r="D527" s="5" t="s">
         <v>1573</v>
       </c>
       <c r="E527" s="5">
         <v>0</v>
       </c>
       <c r="F527" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>523</v>
       </c>
       <c r="B528" s="9" t="s">
         <v>1574</v>
       </c>
       <c r="C528" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="D528" s="5" t="s">
         <v>1576</v>
       </c>
       <c r="E528" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F528" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>524</v>
       </c>
       <c r="B529" s="9" t="s">
         <v>1577</v>
       </c>
       <c r="C529" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="D529" s="5" t="s">
         <v>1579</v>
       </c>
       <c r="E529" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F529" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>525</v>
       </c>
       <c r="B530" s="9" t="s">
         <v>1580</v>
       </c>
       <c r="C530" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="D530" s="5" t="s">
         <v>1582</v>
       </c>
       <c r="E530" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F530" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>526</v>
       </c>
       <c r="B531" s="9" t="s">
         <v>1583</v>
       </c>
       <c r="C531" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="D531" s="5" t="s">
         <v>1585</v>
       </c>
       <c r="E531" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F531" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>527</v>
       </c>
       <c r="B532" s="9" t="s">
         <v>1586</v>
       </c>
       <c r="C532" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="D532" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="E532" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F532" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>528</v>
       </c>
       <c r="B533" s="9" t="s">
         <v>1589</v>
       </c>
       <c r="C533" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="D533" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="E533" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F533" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>529</v>
       </c>
       <c r="B534" s="9" t="s">
         <v>1592</v>
       </c>
       <c r="C534" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="D534" s="5" t="s">
         <v>1594</v>
       </c>
       <c r="E534" s="5">
         <v>0</v>
       </c>
       <c r="F534" s="13">
         <v>585</v>
       </c>
     </row>
@@ -19504,91 +19531,91 @@
       </c>
       <c r="D548" s="5" t="s">
         <v>1636</v>
       </c>
       <c r="E548" s="5">
         <v>34</v>
       </c>
       <c r="F548" s="13">
         <v>1485</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
         <v>544</v>
       </c>
       <c r="B549" s="9" t="s">
         <v>1637</v>
       </c>
       <c r="C549" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="D549" s="5" t="s">
         <v>1639</v>
       </c>
       <c r="E549" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F549" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
         <v>545</v>
       </c>
       <c r="B550" s="9" t="s">
         <v>1640</v>
       </c>
       <c r="C550" s="6" t="s">
         <v>1641</v>
       </c>
       <c r="D550" s="5" t="s">
         <v>1642</v>
       </c>
       <c r="E550" s="5">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="F550" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
         <v>546</v>
       </c>
       <c r="B551" s="9" t="s">
         <v>1643</v>
       </c>
       <c r="C551" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="D551" s="5" t="s">
         <v>1645</v>
       </c>
       <c r="E551" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F551" s="13">
         <v>1440</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
         <v>547</v>
       </c>
       <c r="B552" s="9" t="s">
         <v>1646</v>
       </c>
       <c r="C552" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="D552" s="5" t="s">
         <v>1648</v>
       </c>
       <c r="E552" s="5">
         <v>0</v>
       </c>
       <c r="F552" s="13">
         <v>1350</v>
       </c>
     </row>
@@ -19644,51 +19671,51 @@
       </c>
       <c r="D555" s="5" t="s">
         <v>1657</v>
       </c>
       <c r="E555" s="5">
         <v>0</v>
       </c>
       <c r="F555" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
         <v>551</v>
       </c>
       <c r="B556" s="9" t="s">
         <v>1658</v>
       </c>
       <c r="C556" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="D556" s="5" t="s">
         <v>1660</v>
       </c>
       <c r="E556" s="5">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="F556" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4">
         <v>552</v>
       </c>
       <c r="B557" s="9" t="s">
         <v>1661</v>
       </c>
       <c r="C557" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="D557" s="5" t="s">
         <v>1663</v>
       </c>
       <c r="E557" s="5">
         <v>0</v>
       </c>
       <c r="F557" s="13">
         <v>900</v>
       </c>
     </row>
@@ -19704,91 +19731,91 @@
       </c>
       <c r="D558" s="5" t="s">
         <v>1666</v>
       </c>
       <c r="E558" s="5">
         <v>9</v>
       </c>
       <c r="F558" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
         <v>554</v>
       </c>
       <c r="B559" s="9" t="s">
         <v>1667</v>
       </c>
       <c r="C559" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="D559" s="5" t="s">
         <v>1669</v>
       </c>
       <c r="E559" s="5">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="F559" s="13">
         <v>1305</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
         <v>555</v>
       </c>
       <c r="B560" s="9" t="s">
         <v>1670</v>
       </c>
       <c r="C560" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="D560" s="5" t="s">
         <v>1672</v>
       </c>
       <c r="E560" s="5">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="F560" s="13">
         <v>1305</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
         <v>556</v>
       </c>
       <c r="B561" s="9" t="s">
         <v>1673</v>
       </c>
       <c r="C561" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="D561" s="5" t="s">
         <v>1675</v>
       </c>
       <c r="E561" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F561" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
         <v>557</v>
       </c>
       <c r="B562" s="9" t="s">
         <v>1676</v>
       </c>
       <c r="C562" s="6" t="s">
         <v>1677</v>
       </c>
       <c r="D562" s="5" t="s">
         <v>1678</v>
       </c>
       <c r="E562" s="5">
         <v>0</v>
       </c>
       <c r="F562" s="13">
         <v>945</v>
       </c>
     </row>
@@ -19804,91 +19831,91 @@
       </c>
       <c r="D563" s="5" t="s">
         <v>1681</v>
       </c>
       <c r="E563" s="5">
         <v>0</v>
       </c>
       <c r="F563" s="13">
         <v>1395</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
         <v>559</v>
       </c>
       <c r="B564" s="9" t="s">
         <v>1682</v>
       </c>
       <c r="C564" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="D564" s="5" t="s">
         <v>1684</v>
       </c>
       <c r="E564" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F564" s="13">
         <v>1395</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
         <v>560</v>
       </c>
       <c r="B565" s="9" t="s">
         <v>1685</v>
       </c>
       <c r="C565" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="D565" s="5" t="s">
         <v>1687</v>
       </c>
       <c r="E565" s="5">
         <v>0</v>
       </c>
       <c r="F565" s="13">
         <v>1395</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
         <v>561</v>
       </c>
       <c r="B566" s="9" t="s">
         <v>1688</v>
       </c>
       <c r="C566" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="D566" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="E566" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F566" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
         <v>562</v>
       </c>
       <c r="B567" s="9" t="s">
         <v>1691</v>
       </c>
       <c r="C567" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="D567" s="5" t="s">
         <v>1693</v>
       </c>
       <c r="E567" s="5">
         <v>0</v>
       </c>
       <c r="F567" s="13">
         <v>1620</v>
       </c>
     </row>
@@ -20044,91 +20071,91 @@
       </c>
       <c r="D575" s="5" t="s">
         <v>1717</v>
       </c>
       <c r="E575" s="5">
         <v>0</v>
       </c>
       <c r="F575" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
         <v>571</v>
       </c>
       <c r="B576" s="9" t="s">
         <v>1718</v>
       </c>
       <c r="C576" s="6" t="s">
         <v>1719</v>
       </c>
       <c r="D576" s="5" t="s">
         <v>1720</v>
       </c>
       <c r="E576" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F576" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
         <v>572</v>
       </c>
       <c r="B577" s="9" t="s">
         <v>1721</v>
       </c>
       <c r="C577" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="D577" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="E577" s="5">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F577" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
         <v>573</v>
       </c>
       <c r="B578" s="9" t="s">
         <v>1724</v>
       </c>
       <c r="C578" s="6" t="s">
         <v>1725</v>
       </c>
       <c r="D578" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="E578" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F578" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
         <v>574</v>
       </c>
       <c r="B579" s="9" t="s">
         <v>1727</v>
       </c>
       <c r="C579" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="D579" s="5" t="s">
         <v>1729</v>
       </c>
       <c r="E579" s="5">
         <v>0</v>
       </c>
       <c r="F579" s="13">
         <v>540</v>
       </c>
     </row>
@@ -20184,271 +20211,271 @@
       </c>
       <c r="D582" s="5" t="s">
         <v>1738</v>
       </c>
       <c r="E582" s="5">
         <v>0</v>
       </c>
       <c r="F582" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4">
         <v>578</v>
       </c>
       <c r="B583" s="9" t="s">
         <v>1739</v>
       </c>
       <c r="C583" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="D583" s="5" t="s">
         <v>1741</v>
       </c>
       <c r="E583" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F583" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4">
         <v>579</v>
       </c>
       <c r="B584" s="9" t="s">
         <v>1742</v>
       </c>
       <c r="C584" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="D584" s="5" t="s">
         <v>1744</v>
       </c>
       <c r="E584" s="5">
         <v>0</v>
       </c>
       <c r="F584" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
         <v>580</v>
       </c>
       <c r="B585" s="9" t="s">
         <v>1745</v>
       </c>
       <c r="C585" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="D585" s="5" t="s">
         <v>1747</v>
       </c>
       <c r="E585" s="5">
-        <v>482</v>
+        <v>0</v>
       </c>
       <c r="F585" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
         <v>581</v>
       </c>
       <c r="B586" s="9" t="s">
         <v>1748</v>
       </c>
       <c r="C586" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="D586" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="E586" s="5">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="F586" s="13">
-        <v>495</v>
+        <v>540</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
         <v>582</v>
       </c>
       <c r="B587" s="9" t="s">
         <v>1751</v>
       </c>
       <c r="C587" s="6" t="s">
         <v>1752</v>
       </c>
       <c r="D587" s="5" t="s">
         <v>1753</v>
       </c>
       <c r="E587" s="5">
         <v>0</v>
       </c>
       <c r="F587" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
         <v>583</v>
       </c>
       <c r="B588" s="9" t="s">
         <v>1754</v>
       </c>
       <c r="C588" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="D588" s="5" t="s">
         <v>1756</v>
       </c>
       <c r="E588" s="5">
         <v>0</v>
       </c>
       <c r="F588" s="13">
-        <v>495</v>
+        <v>540</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4">
         <v>584</v>
       </c>
       <c r="B589" s="9" t="s">
         <v>1757</v>
       </c>
       <c r="C589" s="6" t="s">
         <v>1758</v>
       </c>
       <c r="D589" s="5" t="s">
         <v>1759</v>
       </c>
       <c r="E589" s="5">
         <v>0</v>
       </c>
       <c r="F589" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="4">
         <v>585</v>
       </c>
       <c r="B590" s="9" t="s">
         <v>1760</v>
       </c>
       <c r="C590" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="D590" s="5" t="s">
         <v>1762</v>
       </c>
       <c r="E590" s="5">
-        <v>0</v>
+        <v>352</v>
       </c>
       <c r="F590" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="4">
         <v>586</v>
       </c>
       <c r="B591" s="9" t="s">
         <v>1763</v>
       </c>
       <c r="C591" s="6" t="s">
         <v>1764</v>
       </c>
       <c r="D591" s="5" t="s">
         <v>1765</v>
       </c>
       <c r="E591" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F591" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="4">
         <v>587</v>
       </c>
       <c r="B592" s="9" t="s">
         <v>1766</v>
       </c>
       <c r="C592" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="D592" s="5" t="s">
         <v>1768</v>
       </c>
       <c r="E592" s="5">
         <v>0</v>
       </c>
       <c r="F592" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4">
         <v>588</v>
       </c>
       <c r="B593" s="9" t="s">
         <v>1769</v>
       </c>
       <c r="C593" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="D593" s="5" t="s">
         <v>1771</v>
       </c>
       <c r="E593" s="5">
-        <v>897</v>
+        <v>0</v>
       </c>
       <c r="F593" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="4">
         <v>589</v>
       </c>
       <c r="B594" s="9" t="s">
         <v>1772</v>
       </c>
       <c r="C594" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="D594" s="5" t="s">
         <v>1774</v>
       </c>
       <c r="E594" s="5">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F594" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="4">
         <v>590</v>
       </c>
       <c r="B595" s="9" t="s">
         <v>1775</v>
       </c>
       <c r="C595" s="6" t="s">
         <v>1776</v>
       </c>
       <c r="D595" s="5" t="s">
         <v>1777</v>
       </c>
       <c r="E595" s="5">
         <v>0</v>
       </c>
       <c r="F595" s="13">
         <v>630</v>
       </c>
     </row>
@@ -20644,91 +20671,91 @@
       </c>
       <c r="D605" s="5" t="s">
         <v>1807</v>
       </c>
       <c r="E605" s="5">
         <v>0</v>
       </c>
       <c r="F605" s="13">
         <v>1305</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="4">
         <v>601</v>
       </c>
       <c r="B606" s="9" t="s">
         <v>1808</v>
       </c>
       <c r="C606" s="6" t="s">
         <v>1809</v>
       </c>
       <c r="D606" s="5" t="s">
         <v>1810</v>
       </c>
       <c r="E606" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F606" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="4">
         <v>602</v>
       </c>
       <c r="B607" s="9" t="s">
         <v>1811</v>
       </c>
       <c r="C607" s="6" t="s">
         <v>1812</v>
       </c>
       <c r="D607" s="5" t="s">
         <v>1813</v>
       </c>
       <c r="E607" s="5">
-        <v>438</v>
+        <v>255</v>
       </c>
       <c r="F607" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="4">
         <v>603</v>
       </c>
       <c r="B608" s="9" t="s">
         <v>1814</v>
       </c>
       <c r="C608" s="6" t="s">
         <v>1815</v>
       </c>
       <c r="D608" s="5" t="s">
         <v>1816</v>
       </c>
       <c r="E608" s="5">
-        <v>182</v>
+        <v>0</v>
       </c>
       <c r="F608" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="4">
         <v>604</v>
       </c>
       <c r="B609" s="9" t="s">
         <v>1817</v>
       </c>
       <c r="C609" s="6" t="s">
         <v>1818</v>
       </c>
       <c r="D609" s="5" t="s">
         <v>1819</v>
       </c>
       <c r="E609" s="5">
         <v>0</v>
       </c>
       <c r="F609" s="13">
         <v>1035</v>
       </c>
     </row>
@@ -20764,91 +20791,91 @@
       </c>
       <c r="D611" s="5" t="s">
         <v>1825</v>
       </c>
       <c r="E611" s="5">
         <v>0</v>
       </c>
       <c r="F611" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="4">
         <v>607</v>
       </c>
       <c r="B612" s="9" t="s">
         <v>1826</v>
       </c>
       <c r="C612" s="6" t="s">
         <v>1827</v>
       </c>
       <c r="D612" s="5" t="s">
         <v>1828</v>
       </c>
       <c r="E612" s="5">
-        <v>445</v>
+        <v>19</v>
       </c>
       <c r="F612" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="4">
         <v>608</v>
       </c>
       <c r="B613" s="9" t="s">
         <v>1829</v>
       </c>
       <c r="C613" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="D613" s="5" t="s">
         <v>1831</v>
       </c>
       <c r="E613" s="5">
-        <v>745</v>
+        <v>0</v>
       </c>
       <c r="F613" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="4">
         <v>609</v>
       </c>
       <c r="B614" s="9" t="s">
         <v>1832</v>
       </c>
       <c r="C614" s="6" t="s">
         <v>1833</v>
       </c>
       <c r="D614" s="5" t="s">
         <v>1834</v>
       </c>
       <c r="E614" s="5">
-        <v>142</v>
+        <v>0</v>
       </c>
       <c r="F614" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="4">
         <v>610</v>
       </c>
       <c r="B615" s="9" t="s">
         <v>1835</v>
       </c>
       <c r="C615" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="D615" s="5" t="s">
         <v>1837</v>
       </c>
       <c r="E615" s="5">
         <v>10</v>
       </c>
       <c r="F615" s="13">
         <v>855</v>
       </c>
     </row>
@@ -20864,51 +20891,51 @@
       </c>
       <c r="D616" s="5" t="s">
         <v>1840</v>
       </c>
       <c r="E616" s="5">
         <v>37</v>
       </c>
       <c r="F616" s="13">
         <v>1395</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="4">
         <v>612</v>
       </c>
       <c r="B617" s="9" t="s">
         <v>1841</v>
       </c>
       <c r="C617" s="6" t="s">
         <v>1842</v>
       </c>
       <c r="D617" s="5" t="s">
         <v>1843</v>
       </c>
       <c r="E617" s="5">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="F617" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="4">
         <v>613</v>
       </c>
       <c r="B618" s="9" t="s">
         <v>1844</v>
       </c>
       <c r="C618" s="6" t="s">
         <v>1845</v>
       </c>
       <c r="D618" s="5" t="s">
         <v>1846</v>
       </c>
       <c r="E618" s="5">
         <v>0</v>
       </c>
       <c r="F618" s="13">
         <v>900</v>
       </c>
     </row>
@@ -20984,51 +21011,51 @@
       </c>
       <c r="D622" s="5" t="s">
         <v>1858</v>
       </c>
       <c r="E622" s="5">
         <v>0</v>
       </c>
       <c r="F622" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="4">
         <v>618</v>
       </c>
       <c r="B623" s="9" t="s">
         <v>1859</v>
       </c>
       <c r="C623" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="D623" s="5" t="s">
         <v>1861</v>
       </c>
       <c r="E623" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F623" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="4">
         <v>619</v>
       </c>
       <c r="B624" s="9" t="s">
         <v>1862</v>
       </c>
       <c r="C624" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="D624" s="5" t="s">
         <v>1864</v>
       </c>
       <c r="E624" s="5">
         <v>0</v>
       </c>
       <c r="F624" s="13">
         <v>180</v>
       </c>
     </row>
@@ -21444,71 +21471,71 @@
       </c>
       <c r="D645" s="5" t="s">
         <v>1927</v>
       </c>
       <c r="E645" s="5">
         <v>0</v>
       </c>
       <c r="F645" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="4">
         <v>641</v>
       </c>
       <c r="B646" s="9" t="s">
         <v>1928</v>
       </c>
       <c r="C646" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="D646" s="5" t="s">
         <v>1930</v>
       </c>
       <c r="E646" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F646" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="4">
         <v>642</v>
       </c>
       <c r="B647" s="9" t="s">
         <v>1931</v>
       </c>
       <c r="C647" s="6" t="s">
         <v>1932</v>
       </c>
       <c r="D647" s="5" t="s">
         <v>1933</v>
       </c>
       <c r="E647" s="5">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="F647" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="4">
         <v>643</v>
       </c>
       <c r="B648" s="9" t="s">
         <v>1934</v>
       </c>
       <c r="C648" s="6" t="s">
         <v>1935</v>
       </c>
       <c r="D648" s="5" t="s">
         <v>1936</v>
       </c>
       <c r="E648" s="5">
         <v>0</v>
       </c>
       <c r="F648" s="13">
         <v>180</v>
       </c>
     </row>
@@ -21524,51 +21551,51 @@
       </c>
       <c r="D649" s="5" t="s">
         <v>1939</v>
       </c>
       <c r="E649" s="5">
         <v>0</v>
       </c>
       <c r="F649" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="4">
         <v>645</v>
       </c>
       <c r="B650" s="9" t="s">
         <v>1940</v>
       </c>
       <c r="C650" s="6" t="s">
         <v>1941</v>
       </c>
       <c r="D650" s="5" t="s">
         <v>1942</v>
       </c>
       <c r="E650" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F650" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="4">
         <v>646</v>
       </c>
       <c r="B651" s="9" t="s">
         <v>1943</v>
       </c>
       <c r="C651" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="D651" s="5" t="s">
         <v>1945</v>
       </c>
       <c r="E651" s="5">
         <v>0</v>
       </c>
       <c r="F651" s="13">
         <v>765</v>
       </c>
     </row>
@@ -21644,51 +21671,51 @@
       </c>
       <c r="D655" s="5" t="s">
         <v>1957</v>
       </c>
       <c r="E655" s="5">
         <v>2</v>
       </c>
       <c r="F655" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="4">
         <v>651</v>
       </c>
       <c r="B656" s="9" t="s">
         <v>1958</v>
       </c>
       <c r="C656" s="6" t="s">
         <v>1959</v>
       </c>
       <c r="D656" s="5" t="s">
         <v>1960</v>
       </c>
       <c r="E656" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F656" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="4">
         <v>652</v>
       </c>
       <c r="B657" s="9" t="s">
         <v>1961</v>
       </c>
       <c r="C657" s="6" t="s">
         <v>1962</v>
       </c>
       <c r="D657" s="5" t="s">
         <v>1963</v>
       </c>
       <c r="E657" s="5">
         <v>8</v>
       </c>
       <c r="F657" s="13">
         <v>1035</v>
       </c>
     </row>
@@ -21764,211 +21791,211 @@
       </c>
       <c r="D661" s="5" t="s">
         <v>1975</v>
       </c>
       <c r="E661" s="5">
         <v>3</v>
       </c>
       <c r="F661" s="13">
         <v>1530</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="4">
         <v>657</v>
       </c>
       <c r="B662" s="9" t="s">
         <v>1976</v>
       </c>
       <c r="C662" s="6" t="s">
         <v>1977</v>
       </c>
       <c r="D662" s="5" t="s">
         <v>1978</v>
       </c>
       <c r="E662" s="5">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="F662" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="4">
         <v>658</v>
       </c>
       <c r="B663" s="9" t="s">
         <v>1979</v>
       </c>
       <c r="C663" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="D663" s="5" t="s">
         <v>1981</v>
       </c>
       <c r="E663" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F663" s="13">
         <v>1305</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="4">
         <v>659</v>
       </c>
       <c r="B664" s="9" t="s">
         <v>1982</v>
       </c>
       <c r="C664" s="6" t="s">
         <v>1983</v>
       </c>
       <c r="D664" s="5" t="s">
         <v>1984</v>
       </c>
       <c r="E664" s="5">
         <v>0</v>
       </c>
       <c r="F664" s="13">
         <v>1305</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="4">
         <v>660</v>
       </c>
       <c r="B665" s="9" t="s">
         <v>1985</v>
       </c>
       <c r="C665" s="6" t="s">
         <v>1986</v>
       </c>
       <c r="D665" s="5" t="s">
         <v>1987</v>
       </c>
       <c r="E665" s="5">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="F665" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="4">
         <v>661</v>
       </c>
       <c r="B666" s="9" t="s">
         <v>1988</v>
       </c>
       <c r="C666" s="6" t="s">
         <v>1989</v>
       </c>
       <c r="D666" s="5" t="s">
         <v>1990</v>
       </c>
       <c r="E666" s="5">
         <v>2</v>
       </c>
       <c r="F666" s="13">
         <v>1575</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="4">
         <v>662</v>
       </c>
       <c r="B667" s="9" t="s">
         <v>1991</v>
       </c>
       <c r="C667" s="6" t="s">
         <v>1992</v>
       </c>
       <c r="D667" s="5" t="s">
         <v>1993</v>
       </c>
       <c r="E667" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F667" s="13">
         <v>1575</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="4">
         <v>663</v>
       </c>
       <c r="B668" s="9" t="s">
         <v>1994</v>
       </c>
       <c r="C668" s="6" t="s">
         <v>1995</v>
       </c>
       <c r="D668" s="5" t="s">
         <v>1996</v>
       </c>
       <c r="E668" s="5">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F668" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="4">
         <v>664</v>
       </c>
       <c r="B669" s="9" t="s">
         <v>1997</v>
       </c>
       <c r="C669" s="6" t="s">
         <v>1998</v>
       </c>
       <c r="D669" s="5" t="s">
         <v>1999</v>
       </c>
       <c r="E669" s="5">
         <v>0</v>
       </c>
       <c r="F669" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="4">
         <v>665</v>
       </c>
       <c r="B670" s="9" t="s">
         <v>2000</v>
       </c>
       <c r="C670" s="6" t="s">
         <v>2001</v>
       </c>
       <c r="D670" s="5" t="s">
         <v>2002</v>
       </c>
       <c r="E670" s="5">
-        <v>0</v>
+        <v>144</v>
       </c>
       <c r="F670" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="4">
         <v>666</v>
       </c>
       <c r="B671" s="9" t="s">
         <v>2003</v>
       </c>
       <c r="C671" s="6" t="s">
         <v>2004</v>
       </c>
       <c r="D671" s="5" t="s">
         <v>2005</v>
       </c>
       <c r="E671" s="5">
         <v>0</v>
       </c>
       <c r="F671" s="13">
         <v>180</v>
       </c>
     </row>
@@ -22284,51 +22311,51 @@
       </c>
       <c r="D687" s="5" t="s">
         <v>2053</v>
       </c>
       <c r="E687" s="5">
         <v>2</v>
       </c>
       <c r="F687" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="4">
         <v>683</v>
       </c>
       <c r="B688" s="9" t="s">
         <v>2054</v>
       </c>
       <c r="C688" s="6" t="s">
         <v>2055</v>
       </c>
       <c r="D688" s="5" t="s">
         <v>2056</v>
       </c>
       <c r="E688" s="5">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="F688" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="4">
         <v>684</v>
       </c>
       <c r="B689" s="9" t="s">
         <v>2057</v>
       </c>
       <c r="C689" s="6" t="s">
         <v>2058</v>
       </c>
       <c r="D689" s="5" t="s">
         <v>2059</v>
       </c>
       <c r="E689" s="5">
         <v>0</v>
       </c>
       <c r="F689" s="13">
         <v>135</v>
       </c>
     </row>
@@ -22504,51 +22531,51 @@
       </c>
       <c r="D698" s="5" t="s">
         <v>2086</v>
       </c>
       <c r="E698" s="5">
         <v>0</v>
       </c>
       <c r="F698" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="4">
         <v>694</v>
       </c>
       <c r="B699" s="9" t="s">
         <v>2087</v>
       </c>
       <c r="C699" s="6" t="s">
         <v>2088</v>
       </c>
       <c r="D699" s="5" t="s">
         <v>2089</v>
       </c>
       <c r="E699" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F699" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="4">
         <v>695</v>
       </c>
       <c r="B700" s="9" t="s">
         <v>2090</v>
       </c>
       <c r="C700" s="6" t="s">
         <v>2091</v>
       </c>
       <c r="D700" s="5" t="s">
         <v>2092</v>
       </c>
       <c r="E700" s="5">
         <v>0</v>
       </c>
       <c r="F700" s="13">
         <v>135</v>
       </c>
     </row>
@@ -22804,71 +22831,71 @@
       </c>
       <c r="D713" s="5" t="s">
         <v>2131</v>
       </c>
       <c r="E713" s="5">
         <v>0</v>
       </c>
       <c r="F713" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="4">
         <v>709</v>
       </c>
       <c r="B714" s="9" t="s">
         <v>2132</v>
       </c>
       <c r="C714" s="6" t="s">
         <v>2133</v>
       </c>
       <c r="D714" s="5" t="s">
         <v>2134</v>
       </c>
       <c r="E714" s="5">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F714" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="4">
         <v>710</v>
       </c>
       <c r="B715" s="9" t="s">
         <v>2135</v>
       </c>
       <c r="C715" s="6" t="s">
         <v>2136</v>
       </c>
       <c r="D715" s="5" t="s">
         <v>2137</v>
       </c>
       <c r="E715" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F715" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="4">
         <v>711</v>
       </c>
       <c r="B716" s="9" t="s">
         <v>2138</v>
       </c>
       <c r="C716" s="6" t="s">
         <v>2139</v>
       </c>
       <c r="D716" s="5" t="s">
         <v>2140</v>
       </c>
       <c r="E716" s="5">
         <v>2</v>
       </c>
       <c r="F716" s="13">
         <v>90</v>
       </c>
     </row>
@@ -23004,51 +23031,51 @@
       </c>
       <c r="D723" s="5" t="s">
         <v>2161</v>
       </c>
       <c r="E723" s="5">
         <v>0</v>
       </c>
       <c r="F723" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="4">
         <v>719</v>
       </c>
       <c r="B724" s="9" t="s">
         <v>2162</v>
       </c>
       <c r="C724" s="6" t="s">
         <v>2163</v>
       </c>
       <c r="D724" s="5" t="s">
         <v>2164</v>
       </c>
       <c r="E724" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F724" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="4">
         <v>720</v>
       </c>
       <c r="B725" s="9" t="s">
         <v>2165</v>
       </c>
       <c r="C725" s="6" t="s">
         <v>2166</v>
       </c>
       <c r="D725" s="5" t="s">
         <v>2167</v>
       </c>
       <c r="E725" s="5">
         <v>0</v>
       </c>
       <c r="F725" s="13">
         <v>180</v>
       </c>
     </row>
@@ -23124,211 +23151,211 @@
       </c>
       <c r="D729" s="5" t="s">
         <v>2179</v>
       </c>
       <c r="E729" s="5">
         <v>0</v>
       </c>
       <c r="F729" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="4">
         <v>725</v>
       </c>
       <c r="B730" s="9" t="s">
         <v>2180</v>
       </c>
       <c r="C730" s="6" t="s">
         <v>2181</v>
       </c>
       <c r="D730" s="5" t="s">
         <v>2182</v>
       </c>
       <c r="E730" s="5">
-        <v>668</v>
+        <v>353</v>
       </c>
       <c r="F730" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="4">
         <v>726</v>
       </c>
       <c r="B731" s="9" t="s">
         <v>2183</v>
       </c>
       <c r="C731" s="6" t="s">
         <v>2184</v>
       </c>
       <c r="D731" s="5" t="s">
         <v>2185</v>
       </c>
       <c r="E731" s="5">
         <v>9</v>
       </c>
       <c r="F731" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="4">
         <v>727</v>
       </c>
       <c r="B732" s="9" t="s">
         <v>2186</v>
       </c>
       <c r="C732" s="6" t="s">
         <v>2187</v>
       </c>
       <c r="D732" s="5" t="s">
         <v>2188</v>
       </c>
       <c r="E732" s="5">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="F732" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="4">
         <v>728</v>
       </c>
       <c r="B733" s="9" t="s">
         <v>2189</v>
       </c>
       <c r="C733" s="6" t="s">
         <v>2190</v>
       </c>
       <c r="D733" s="5" t="s">
         <v>2191</v>
       </c>
       <c r="E733" s="5">
         <v>10</v>
       </c>
       <c r="F733" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="4">
         <v>729</v>
       </c>
       <c r="B734" s="9" t="s">
         <v>2192</v>
       </c>
       <c r="C734" s="6" t="s">
         <v>2193</v>
       </c>
       <c r="D734" s="5" t="s">
         <v>2194</v>
       </c>
       <c r="E734" s="5">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F734" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="4">
         <v>730</v>
       </c>
       <c r="B735" s="9" t="s">
         <v>2195</v>
       </c>
       <c r="C735" s="6" t="s">
         <v>2196</v>
       </c>
       <c r="D735" s="5" t="s">
         <v>2197</v>
       </c>
       <c r="E735" s="5">
         <v>8</v>
       </c>
       <c r="F735" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="4">
         <v>731</v>
       </c>
       <c r="B736" s="9" t="s">
         <v>2198</v>
       </c>
       <c r="C736" s="6" t="s">
         <v>2199</v>
       </c>
       <c r="D736" s="5" t="s">
         <v>2200</v>
       </c>
       <c r="E736" s="5">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F736" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="4">
         <v>732</v>
       </c>
       <c r="B737" s="9" t="s">
         <v>2201</v>
       </c>
       <c r="C737" s="6" t="s">
         <v>2202</v>
       </c>
       <c r="D737" s="5" t="s">
         <v>2203</v>
       </c>
       <c r="E737" s="5">
         <v>0</v>
       </c>
       <c r="F737" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="4">
         <v>733</v>
       </c>
       <c r="B738" s="9" t="s">
         <v>2204</v>
       </c>
       <c r="C738" s="6" t="s">
         <v>2205</v>
       </c>
       <c r="D738" s="5" t="s">
         <v>2206</v>
       </c>
       <c r="E738" s="5">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="F738" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="4">
         <v>734</v>
       </c>
       <c r="B739" s="9" t="s">
         <v>2207</v>
       </c>
       <c r="C739" s="6" t="s">
         <v>2208</v>
       </c>
       <c r="D739" s="5" t="s">
         <v>2209</v>
       </c>
       <c r="E739" s="5">
         <v>5</v>
       </c>
       <c r="F739" s="13">
         <v>90</v>
       </c>
     </row>
@@ -23544,71 +23571,71 @@
       </c>
       <c r="D750" s="5" t="s">
         <v>2242</v>
       </c>
       <c r="E750" s="5">
         <v>5</v>
       </c>
       <c r="F750" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="4">
         <v>746</v>
       </c>
       <c r="B751" s="9" t="s">
         <v>2243</v>
       </c>
       <c r="C751" s="6" t="s">
         <v>2244</v>
       </c>
       <c r="D751" s="5" t="s">
         <v>2245</v>
       </c>
       <c r="E751" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F751" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="4">
         <v>747</v>
       </c>
       <c r="B752" s="9" t="s">
         <v>2246</v>
       </c>
       <c r="C752" s="6" t="s">
         <v>2247</v>
       </c>
       <c r="D752" s="5" t="s">
         <v>2248</v>
       </c>
       <c r="E752" s="5">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="F752" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="4">
         <v>748</v>
       </c>
       <c r="B753" s="9" t="s">
         <v>2249</v>
       </c>
       <c r="C753" s="6" t="s">
         <v>2250</v>
       </c>
       <c r="D753" s="5" t="s">
         <v>2251</v>
       </c>
       <c r="E753" s="5">
         <v>5</v>
       </c>
       <c r="F753" s="13">
         <v>135</v>
       </c>
     </row>
@@ -23624,251 +23651,251 @@
       </c>
       <c r="D754" s="5" t="s">
         <v>2254</v>
       </c>
       <c r="E754" s="5">
         <v>10</v>
       </c>
       <c r="F754" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="4">
         <v>750</v>
       </c>
       <c r="B755" s="9" t="s">
         <v>2255</v>
       </c>
       <c r="C755" s="6" t="s">
         <v>2256</v>
       </c>
       <c r="D755" s="5" t="s">
         <v>2257</v>
       </c>
       <c r="E755" s="5">
-        <v>117</v>
+        <v>82</v>
       </c>
       <c r="F755" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="4">
         <v>751</v>
       </c>
       <c r="B756" s="9" t="s">
         <v>2258</v>
       </c>
       <c r="C756" s="6" t="s">
         <v>2259</v>
       </c>
       <c r="D756" s="5" t="s">
         <v>2260</v>
       </c>
       <c r="E756" s="5">
-        <v>163</v>
+        <v>71</v>
       </c>
       <c r="F756" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="4">
         <v>752</v>
       </c>
       <c r="B757" s="9" t="s">
         <v>2261</v>
       </c>
       <c r="C757" s="6" t="s">
         <v>2262</v>
       </c>
       <c r="D757" s="5" t="s">
         <v>2263</v>
       </c>
       <c r="E757" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F757" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="4">
         <v>753</v>
       </c>
       <c r="B758" s="9" t="s">
         <v>2264</v>
       </c>
       <c r="C758" s="6" t="s">
         <v>2265</v>
       </c>
       <c r="D758" s="5" t="s">
         <v>2266</v>
       </c>
       <c r="E758" s="5">
         <v>0</v>
       </c>
       <c r="F758" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="4">
         <v>754</v>
       </c>
       <c r="B759" s="9" t="s">
         <v>2267</v>
       </c>
       <c r="C759" s="6" t="s">
         <v>2268</v>
       </c>
       <c r="D759" s="5" t="s">
         <v>2269</v>
       </c>
       <c r="E759" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F759" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="4">
         <v>755</v>
       </c>
       <c r="B760" s="9" t="s">
         <v>2270</v>
       </c>
       <c r="C760" s="6" t="s">
         <v>2271</v>
       </c>
       <c r="D760" s="5" t="s">
         <v>2272</v>
       </c>
       <c r="E760" s="5">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="F760" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="4">
         <v>756</v>
       </c>
       <c r="B761" s="9" t="s">
         <v>2273</v>
       </c>
       <c r="C761" s="6" t="s">
         <v>2274</v>
       </c>
       <c r="D761" s="5" t="s">
         <v>2275</v>
       </c>
       <c r="E761" s="5">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="F761" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="4">
         <v>757</v>
       </c>
       <c r="B762" s="9" t="s">
         <v>2276</v>
       </c>
       <c r="C762" s="6" t="s">
         <v>2277</v>
       </c>
       <c r="D762" s="5" t="s">
         <v>2278</v>
       </c>
       <c r="E762" s="5">
-        <v>278</v>
+        <v>230</v>
       </c>
       <c r="F762" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="4">
         <v>758</v>
       </c>
       <c r="B763" s="9" t="s">
         <v>2279</v>
       </c>
       <c r="C763" s="6" t="s">
         <v>2280</v>
       </c>
       <c r="D763" s="5" t="s">
         <v>2281</v>
       </c>
       <c r="E763" s="5">
         <v>0</v>
       </c>
       <c r="F763" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="4">
         <v>759</v>
       </c>
       <c r="B764" s="9" t="s">
         <v>2282</v>
       </c>
       <c r="C764" s="6" t="s">
         <v>2283</v>
       </c>
       <c r="D764" s="5" t="s">
         <v>2284</v>
       </c>
       <c r="E764" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F764" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="4">
         <v>760</v>
       </c>
       <c r="B765" s="9" t="s">
         <v>2285</v>
       </c>
       <c r="C765" s="6" t="s">
         <v>2286</v>
       </c>
       <c r="D765" s="5" t="s">
         <v>2287</v>
       </c>
       <c r="E765" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F765" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="4">
         <v>761</v>
       </c>
       <c r="B766" s="9" t="s">
         <v>2288</v>
       </c>
       <c r="C766" s="6" t="s">
         <v>2289</v>
       </c>
       <c r="D766" s="5" t="s">
         <v>2290</v>
       </c>
       <c r="E766" s="5">
         <v>0</v>
       </c>
       <c r="F766" s="13">
         <v>225</v>
       </c>
     </row>
@@ -23924,51 +23951,51 @@
       </c>
       <c r="D769" s="5" t="s">
         <v>2299</v>
       </c>
       <c r="E769" s="5">
         <v>0</v>
       </c>
       <c r="F769" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="4">
         <v>765</v>
       </c>
       <c r="B770" s="9" t="s">
         <v>2300</v>
       </c>
       <c r="C770" s="6" t="s">
         <v>2301</v>
       </c>
       <c r="D770" s="5" t="s">
         <v>2302</v>
       </c>
       <c r="E770" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F770" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="4">
         <v>766</v>
       </c>
       <c r="B771" s="9" t="s">
         <v>2303</v>
       </c>
       <c r="C771" s="6" t="s">
         <v>2304</v>
       </c>
       <c r="D771" s="5" t="s">
         <v>2305</v>
       </c>
       <c r="E771" s="5">
         <v>0</v>
       </c>
       <c r="F771" s="13">
         <v>180</v>
       </c>
     </row>
@@ -24084,51 +24111,51 @@
       </c>
       <c r="D777" s="5" t="s">
         <v>2323</v>
       </c>
       <c r="E777" s="5">
         <v>5</v>
       </c>
       <c r="F777" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" s="4">
         <v>773</v>
       </c>
       <c r="B778" s="9" t="s">
         <v>2324</v>
       </c>
       <c r="C778" s="6" t="s">
         <v>2325</v>
       </c>
       <c r="D778" s="5" t="s">
         <v>2326</v>
       </c>
       <c r="E778" s="5">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F778" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" s="4">
         <v>774</v>
       </c>
       <c r="B779" s="9" t="s">
         <v>2327</v>
       </c>
       <c r="C779" s="6" t="s">
         <v>2328</v>
       </c>
       <c r="D779" s="5" t="s">
         <v>2329</v>
       </c>
       <c r="E779" s="5">
         <v>10</v>
       </c>
       <c r="F779" s="13">
         <v>630</v>
       </c>
     </row>
@@ -24164,191 +24191,191 @@
       </c>
       <c r="D781" s="5" t="s">
         <v>2335</v>
       </c>
       <c r="E781" s="5">
         <v>0</v>
       </c>
       <c r="F781" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="4">
         <v>777</v>
       </c>
       <c r="B782" s="9" t="s">
         <v>2336</v>
       </c>
       <c r="C782" s="6" t="s">
         <v>2337</v>
       </c>
       <c r="D782" s="5" t="s">
         <v>2338</v>
       </c>
       <c r="E782" s="5">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F782" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="4">
         <v>778</v>
       </c>
       <c r="B783" s="9" t="s">
         <v>2339</v>
       </c>
       <c r="C783" s="6" t="s">
         <v>2340</v>
       </c>
       <c r="D783" s="5" t="s">
         <v>2341</v>
       </c>
       <c r="E783" s="5">
         <v>0</v>
       </c>
       <c r="F783" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="4">
         <v>779</v>
       </c>
       <c r="B784" s="9" t="s">
         <v>2342</v>
       </c>
       <c r="C784" s="6" t="s">
         <v>2343</v>
       </c>
       <c r="D784" s="5" t="s">
         <v>2344</v>
       </c>
       <c r="E784" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F784" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="4">
         <v>780</v>
       </c>
       <c r="B785" s="9" t="s">
         <v>2345</v>
       </c>
       <c r="C785" s="6" t="s">
         <v>2346</v>
       </c>
       <c r="D785" s="5" t="s">
         <v>2347</v>
       </c>
       <c r="E785" s="5">
         <v>116</v>
       </c>
       <c r="F785" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="4">
         <v>781</v>
       </c>
       <c r="B786" s="9" t="s">
         <v>2348</v>
       </c>
       <c r="C786" s="6" t="s">
         <v>2349</v>
       </c>
       <c r="D786" s="5" t="s">
         <v>2350</v>
       </c>
       <c r="E786" s="5">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F786" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" s="4">
         <v>782</v>
       </c>
       <c r="B787" s="9" t="s">
         <v>2351</v>
       </c>
       <c r="C787" s="6" t="s">
         <v>2352</v>
       </c>
       <c r="D787" s="5" t="s">
         <v>2353</v>
       </c>
       <c r="E787" s="5">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F787" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="4">
         <v>783</v>
       </c>
       <c r="B788" s="9" t="s">
         <v>2354</v>
       </c>
       <c r="C788" s="6" t="s">
         <v>2355</v>
       </c>
       <c r="D788" s="5" t="s">
         <v>2356</v>
       </c>
       <c r="E788" s="5">
-        <v>115</v>
+        <v>2</v>
       </c>
       <c r="F788" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="4">
         <v>784</v>
       </c>
       <c r="B789" s="9" t="s">
         <v>2357</v>
       </c>
       <c r="C789" s="6" t="s">
         <v>2358</v>
       </c>
       <c r="D789" s="5" t="s">
         <v>2359</v>
       </c>
       <c r="E789" s="5">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="F789" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="4">
         <v>785</v>
       </c>
       <c r="B790" s="9" t="s">
         <v>2360</v>
       </c>
       <c r="C790" s="6" t="s">
         <v>2361</v>
       </c>
       <c r="D790" s="5" t="s">
         <v>2362</v>
       </c>
       <c r="E790" s="5">
         <v>0</v>
       </c>
       <c r="F790" s="13">
         <v>135</v>
       </c>
     </row>
@@ -24484,91 +24511,91 @@
       </c>
       <c r="D797" s="5" t="s">
         <v>2383</v>
       </c>
       <c r="E797" s="5">
         <v>0</v>
       </c>
       <c r="F797" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" s="4">
         <v>793</v>
       </c>
       <c r="B798" s="9" t="s">
         <v>2384</v>
       </c>
       <c r="C798" s="6" t="s">
         <v>2385</v>
       </c>
       <c r="D798" s="5" t="s">
         <v>2386</v>
       </c>
       <c r="E798" s="5">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F798" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" s="4">
         <v>794</v>
       </c>
       <c r="B799" s="9" t="s">
         <v>2387</v>
       </c>
       <c r="C799" s="6" t="s">
         <v>2388</v>
       </c>
       <c r="D799" s="5" t="s">
         <v>2389</v>
       </c>
       <c r="E799" s="5">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F799" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" s="4">
         <v>795</v>
       </c>
       <c r="B800" s="9" t="s">
         <v>2390</v>
       </c>
       <c r="C800" s="6" t="s">
         <v>2391</v>
       </c>
       <c r="D800" s="5" t="s">
         <v>2392</v>
       </c>
       <c r="E800" s="5">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F800" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" s="4">
         <v>796</v>
       </c>
       <c r="B801" s="9" t="s">
         <v>2393</v>
       </c>
       <c r="C801" s="6" t="s">
         <v>2394</v>
       </c>
       <c r="D801" s="5" t="s">
         <v>2395</v>
       </c>
       <c r="E801" s="5">
         <v>0</v>
       </c>
       <c r="F801" s="13">
         <v>90</v>
       </c>
     </row>
@@ -24624,51 +24651,51 @@
       </c>
       <c r="D804" s="5" t="s">
         <v>2404</v>
       </c>
       <c r="E804" s="5">
         <v>0</v>
       </c>
       <c r="F804" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" s="4">
         <v>800</v>
       </c>
       <c r="B805" s="9" t="s">
         <v>2405</v>
       </c>
       <c r="C805" s="6" t="s">
         <v>2406</v>
       </c>
       <c r="D805" s="5" t="s">
         <v>2407</v>
       </c>
       <c r="E805" s="5">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="F805" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" s="4">
         <v>801</v>
       </c>
       <c r="B806" s="9" t="s">
         <v>2408</v>
       </c>
       <c r="C806" s="6" t="s">
         <v>2409</v>
       </c>
       <c r="D806" s="5" t="s">
         <v>2410</v>
       </c>
       <c r="E806" s="5">
         <v>77</v>
       </c>
       <c r="F806" s="13">
         <v>90</v>
       </c>
     </row>
@@ -24704,91 +24731,91 @@
       </c>
       <c r="D808" s="5" t="s">
         <v>2416</v>
       </c>
       <c r="E808" s="5">
         <v>52</v>
       </c>
       <c r="F808" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" s="4">
         <v>804</v>
       </c>
       <c r="B809" s="9" t="s">
         <v>2417</v>
       </c>
       <c r="C809" s="6" t="s">
         <v>2418</v>
       </c>
       <c r="D809" s="5" t="s">
         <v>2419</v>
       </c>
       <c r="E809" s="5">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F809" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" s="4">
         <v>805</v>
       </c>
       <c r="B810" s="9" t="s">
         <v>2420</v>
       </c>
       <c r="C810" s="6" t="s">
         <v>2421</v>
       </c>
       <c r="D810" s="5" t="s">
         <v>2422</v>
       </c>
       <c r="E810" s="5">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="F810" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" s="4">
         <v>806</v>
       </c>
       <c r="B811" s="9" t="s">
         <v>2423</v>
       </c>
       <c r="C811" s="6" t="s">
         <v>2424</v>
       </c>
       <c r="D811" s="5" t="s">
         <v>2425</v>
       </c>
       <c r="E811" s="5">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F811" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" s="4">
         <v>807</v>
       </c>
       <c r="B812" s="9" t="s">
         <v>2426</v>
       </c>
       <c r="C812" s="6" t="s">
         <v>2427</v>
       </c>
       <c r="D812" s="5" t="s">
         <v>2428</v>
       </c>
       <c r="E812" s="5">
         <v>24</v>
       </c>
       <c r="F812" s="13">
         <v>180</v>
       </c>
     </row>
@@ -24804,51 +24831,51 @@
       </c>
       <c r="D813" s="5" t="s">
         <v>2431</v>
       </c>
       <c r="E813" s="5">
         <v>0</v>
       </c>
       <c r="F813" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" s="4">
         <v>809</v>
       </c>
       <c r="B814" s="9" t="s">
         <v>2432</v>
       </c>
       <c r="C814" s="6" t="s">
         <v>2433</v>
       </c>
       <c r="D814" s="5" t="s">
         <v>2434</v>
       </c>
       <c r="E814" s="5">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="F814" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" s="4">
         <v>810</v>
       </c>
       <c r="B815" s="9" t="s">
         <v>2435</v>
       </c>
       <c r="C815" s="6" t="s">
         <v>2436</v>
       </c>
       <c r="D815" s="5" t="s">
         <v>2437</v>
       </c>
       <c r="E815" s="5">
         <v>0</v>
       </c>
       <c r="F815" s="13">
         <v>945</v>
       </c>
     </row>
@@ -25084,51 +25111,51 @@
       </c>
       <c r="D827" s="5" t="s">
         <v>2473</v>
       </c>
       <c r="E827" s="5">
         <v>0</v>
       </c>
       <c r="F827" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" s="4">
         <v>823</v>
       </c>
       <c r="B828" s="9" t="s">
         <v>2474</v>
       </c>
       <c r="C828" s="6" t="s">
         <v>2475</v>
       </c>
       <c r="D828" s="5" t="s">
         <v>2476</v>
       </c>
       <c r="E828" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F828" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" s="4">
         <v>824</v>
       </c>
       <c r="B829" s="9" t="s">
         <v>2477</v>
       </c>
       <c r="C829" s="6" t="s">
         <v>2478</v>
       </c>
       <c r="D829" s="5" t="s">
         <v>2479</v>
       </c>
       <c r="E829" s="5">
         <v>0</v>
       </c>
       <c r="F829" s="13">
         <v>765</v>
       </c>
     </row>
@@ -25184,51 +25211,51 @@
       </c>
       <c r="D832" s="5" t="s">
         <v>2488</v>
       </c>
       <c r="E832" s="5">
         <v>0</v>
       </c>
       <c r="F832" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" s="4">
         <v>828</v>
       </c>
       <c r="B833" s="9" t="s">
         <v>2489</v>
       </c>
       <c r="C833" s="6" t="s">
         <v>2490</v>
       </c>
       <c r="D833" s="5" t="s">
         <v>2491</v>
       </c>
       <c r="E833" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F833" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" s="4">
         <v>829</v>
       </c>
       <c r="B834" s="9" t="s">
         <v>2492</v>
       </c>
       <c r="C834" s="6" t="s">
         <v>2493</v>
       </c>
       <c r="D834" s="5" t="s">
         <v>2494</v>
       </c>
       <c r="E834" s="5">
         <v>0</v>
       </c>
       <c r="F834" s="13">
         <v>720</v>
       </c>
     </row>
@@ -26004,91 +26031,91 @@
       </c>
       <c r="D873" s="5" t="s">
         <v>2611</v>
       </c>
       <c r="E873" s="5">
         <v>0</v>
       </c>
       <c r="F873" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" s="4">
         <v>869</v>
       </c>
       <c r="B874" s="9" t="s">
         <v>2612</v>
       </c>
       <c r="C874" s="6" t="s">
         <v>2613</v>
       </c>
       <c r="D874" s="5" t="s">
         <v>2614</v>
       </c>
       <c r="E874" s="5">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F874" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" s="4">
         <v>870</v>
       </c>
       <c r="B875" s="9" t="s">
         <v>2615</v>
       </c>
       <c r="C875" s="6" t="s">
         <v>2616</v>
       </c>
       <c r="D875" s="5" t="s">
         <v>2617</v>
       </c>
       <c r="E875" s="5">
         <v>0</v>
       </c>
       <c r="F875" s="13">
         <v>1800</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" s="4">
         <v>871</v>
       </c>
       <c r="B876" s="9" t="s">
         <v>2618</v>
       </c>
       <c r="C876" s="6" t="s">
         <v>2619</v>
       </c>
       <c r="D876" s="5" t="s">
         <v>2620</v>
       </c>
       <c r="E876" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F876" s="13">
         <v>1755</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" s="4">
         <v>872</v>
       </c>
       <c r="B877" s="9" t="s">
         <v>2621</v>
       </c>
       <c r="C877" s="6" t="s">
         <v>2622</v>
       </c>
       <c r="D877" s="5" t="s">
         <v>2623</v>
       </c>
       <c r="E877" s="5">
         <v>0</v>
       </c>
       <c r="F877" s="13">
         <v>1035</v>
       </c>
     </row>
@@ -26104,51 +26131,51 @@
       </c>
       <c r="D878" s="5" t="s">
         <v>2626</v>
       </c>
       <c r="E878" s="5">
         <v>0</v>
       </c>
       <c r="F878" s="13">
         <v>1710</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" s="4">
         <v>874</v>
       </c>
       <c r="B879" s="9" t="s">
         <v>2627</v>
       </c>
       <c r="C879" s="6" t="s">
         <v>2628</v>
       </c>
       <c r="D879" s="5" t="s">
         <v>2629</v>
       </c>
       <c r="E879" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F879" s="13">
         <v>1440</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" s="4">
         <v>875</v>
       </c>
       <c r="B880" s="9" t="s">
         <v>2630</v>
       </c>
       <c r="C880" s="6" t="s">
         <v>2631</v>
       </c>
       <c r="D880" s="5" t="s">
         <v>2632</v>
       </c>
       <c r="E880" s="5">
         <v>0</v>
       </c>
       <c r="F880" s="13">
         <v>450</v>
       </c>
     </row>
@@ -26184,91 +26211,91 @@
       </c>
       <c r="D882" s="5" t="s">
         <v>2638</v>
       </c>
       <c r="E882" s="5">
         <v>117</v>
       </c>
       <c r="F882" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" s="4">
         <v>878</v>
       </c>
       <c r="B883" s="9" t="s">
         <v>2639</v>
       </c>
       <c r="C883" s="6" t="s">
         <v>2640</v>
       </c>
       <c r="D883" s="5" t="s">
         <v>2641</v>
       </c>
       <c r="E883" s="5">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F883" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" s="4">
         <v>879</v>
       </c>
       <c r="B884" s="9" t="s">
         <v>2642</v>
       </c>
       <c r="C884" s="6" t="s">
         <v>2643</v>
       </c>
       <c r="D884" s="5" t="s">
         <v>2644</v>
       </c>
       <c r="E884" s="5">
-        <v>1067</v>
+        <v>922</v>
       </c>
       <c r="F884" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" s="4">
         <v>880</v>
       </c>
       <c r="B885" s="9" t="s">
         <v>2645</v>
       </c>
       <c r="C885" s="6" t="s">
         <v>2646</v>
       </c>
       <c r="D885" s="5" t="s">
         <v>2647</v>
       </c>
       <c r="E885" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F885" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" s="4">
         <v>881</v>
       </c>
       <c r="B886" s="9" t="s">
         <v>2648</v>
       </c>
       <c r="C886" s="6" t="s">
         <v>2649</v>
       </c>
       <c r="D886" s="5" t="s">
         <v>2650</v>
       </c>
       <c r="E886" s="5">
         <v>0</v>
       </c>
       <c r="F886" s="13">
         <v>270</v>
       </c>
     </row>
@@ -26304,151 +26331,151 @@
       </c>
       <c r="D888" s="5" t="s">
         <v>2656</v>
       </c>
       <c r="E888" s="5">
         <v>2</v>
       </c>
       <c r="F888" s="13">
         <v>1260</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" s="4">
         <v>884</v>
       </c>
       <c r="B889" s="9" t="s">
         <v>2657</v>
       </c>
       <c r="C889" s="6" t="s">
         <v>2658</v>
       </c>
       <c r="D889" s="5" t="s">
         <v>2659</v>
       </c>
       <c r="E889" s="5">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F889" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" s="4">
         <v>885</v>
       </c>
       <c r="B890" s="9" t="s">
         <v>2660</v>
       </c>
       <c r="C890" s="6" t="s">
         <v>2661</v>
       </c>
       <c r="D890" s="5" t="s">
         <v>2662</v>
       </c>
       <c r="E890" s="5">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F890" s="13">
         <v>1440</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" s="4">
         <v>886</v>
       </c>
       <c r="B891" s="9" t="s">
         <v>2663</v>
       </c>
       <c r="C891" s="6" t="s">
         <v>2664</v>
       </c>
       <c r="D891" s="5" t="s">
         <v>2665</v>
       </c>
       <c r="E891" s="5">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F891" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" s="4">
         <v>887</v>
       </c>
       <c r="B892" s="9" t="s">
         <v>2666</v>
       </c>
       <c r="C892" s="6" t="s">
         <v>2667</v>
       </c>
       <c r="D892" s="5" t="s">
         <v>2668</v>
       </c>
       <c r="E892" s="5">
         <v>1</v>
       </c>
       <c r="F892" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" s="4">
         <v>888</v>
       </c>
       <c r="B893" s="9" t="s">
         <v>2669</v>
       </c>
       <c r="C893" s="6" t="s">
         <v>2670</v>
       </c>
       <c r="D893" s="5" t="s">
         <v>2671</v>
       </c>
       <c r="E893" s="5">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="F893" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" s="4">
         <v>889</v>
       </c>
       <c r="B894" s="9" t="s">
         <v>2672</v>
       </c>
       <c r="C894" s="6" t="s">
         <v>2673</v>
       </c>
       <c r="D894" s="5" t="s">
         <v>2674</v>
       </c>
       <c r="E894" s="5">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="F894" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" s="4">
         <v>890</v>
       </c>
       <c r="B895" s="9" t="s">
         <v>2675</v>
       </c>
       <c r="C895" s="6" t="s">
         <v>2676</v>
       </c>
       <c r="D895" s="5" t="s">
         <v>2677</v>
       </c>
       <c r="E895" s="5">
         <v>0</v>
       </c>
       <c r="F895" s="13">
         <v>180</v>
       </c>
     </row>
@@ -26564,211 +26591,211 @@
       </c>
       <c r="D901" s="5" t="s">
         <v>2695</v>
       </c>
       <c r="E901" s="5">
         <v>4</v>
       </c>
       <c r="F901" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" s="4">
         <v>897</v>
       </c>
       <c r="B902" s="9" t="s">
         <v>2696</v>
       </c>
       <c r="C902" s="6" t="s">
         <v>2697</v>
       </c>
       <c r="D902" s="5" t="s">
         <v>2698</v>
       </c>
       <c r="E902" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F902" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" s="4">
         <v>898</v>
       </c>
       <c r="B903" s="9" t="s">
         <v>2699</v>
       </c>
       <c r="C903" s="6" t="s">
         <v>2700</v>
       </c>
       <c r="D903" s="5" t="s">
         <v>2701</v>
       </c>
       <c r="E903" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F903" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" s="4">
         <v>899</v>
       </c>
       <c r="B904" s="9" t="s">
         <v>2702</v>
       </c>
       <c r="C904" s="6" t="s">
         <v>2703</v>
       </c>
       <c r="D904" s="5" t="s">
         <v>2704</v>
       </c>
       <c r="E904" s="5">
-        <v>523</v>
+        <v>323</v>
       </c>
       <c r="F904" s="13">
         <v>1395</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" s="4">
         <v>900</v>
       </c>
       <c r="B905" s="9" t="s">
         <v>2705</v>
       </c>
       <c r="C905" s="6" t="s">
         <v>2706</v>
       </c>
       <c r="D905" s="5" t="s">
         <v>2707</v>
       </c>
       <c r="E905" s="5">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="F905" s="13">
         <v>1395</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" s="4">
         <v>901</v>
       </c>
       <c r="B906" s="9" t="s">
         <v>2708</v>
       </c>
       <c r="C906" s="6" t="s">
         <v>2709</v>
       </c>
       <c r="D906" s="5" t="s">
         <v>2710</v>
       </c>
       <c r="E906" s="5">
         <v>0</v>
       </c>
       <c r="F906" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" s="4">
         <v>902</v>
       </c>
       <c r="B907" s="9" t="s">
         <v>2711</v>
       </c>
       <c r="C907" s="6" t="s">
         <v>2712</v>
       </c>
       <c r="D907" s="5" t="s">
         <v>2713</v>
       </c>
       <c r="E907" s="5">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="F907" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" s="4">
         <v>903</v>
       </c>
       <c r="B908" s="9" t="s">
         <v>2714</v>
       </c>
       <c r="C908" s="6" t="s">
         <v>2715</v>
       </c>
       <c r="D908" s="5" t="s">
         <v>2716</v>
       </c>
       <c r="E908" s="5">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="F908" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" s="4">
         <v>904</v>
       </c>
       <c r="B909" s="9" t="s">
         <v>2717</v>
       </c>
       <c r="C909" s="6" t="s">
         <v>2718</v>
       </c>
       <c r="D909" s="5" t="s">
         <v>2719</v>
       </c>
       <c r="E909" s="5">
-        <v>349</v>
+        <v>0</v>
       </c>
       <c r="F909" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" s="4">
         <v>905</v>
       </c>
       <c r="B910" s="9" t="s">
         <v>2720</v>
       </c>
       <c r="C910" s="6" t="s">
         <v>2721</v>
       </c>
       <c r="D910" s="5" t="s">
         <v>2722</v>
       </c>
       <c r="E910" s="5">
-        <v>1747</v>
+        <v>206</v>
       </c>
       <c r="F910" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" s="4">
         <v>906</v>
       </c>
       <c r="B911" s="9" t="s">
         <v>2723</v>
       </c>
       <c r="C911" s="6" t="s">
         <v>2724</v>
       </c>
       <c r="D911" s="5" t="s">
         <v>2725</v>
       </c>
       <c r="E911" s="5">
         <v>19</v>
       </c>
       <c r="F911" s="13">
         <v>450</v>
       </c>
     </row>
@@ -26844,71 +26871,71 @@
       </c>
       <c r="D915" s="5" t="s">
         <v>2737</v>
       </c>
       <c r="E915" s="5">
         <v>19</v>
       </c>
       <c r="F915" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" s="4">
         <v>911</v>
       </c>
       <c r="B916" s="9" t="s">
         <v>2738</v>
       </c>
       <c r="C916" s="6" t="s">
         <v>2739</v>
       </c>
       <c r="D916" s="5" t="s">
         <v>2740</v>
       </c>
       <c r="E916" s="5">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="F916" s="13">
         <v>1800</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" s="4">
         <v>912</v>
       </c>
       <c r="B917" s="9" t="s">
         <v>2741</v>
       </c>
       <c r="C917" s="6" t="s">
         <v>2742</v>
       </c>
       <c r="D917" s="5" t="s">
         <v>2743</v>
       </c>
       <c r="E917" s="5">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="F917" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" s="4">
         <v>913</v>
       </c>
       <c r="B918" s="9" t="s">
         <v>2744</v>
       </c>
       <c r="C918" s="6" t="s">
         <v>2745</v>
       </c>
       <c r="D918" s="5" t="s">
         <v>2746</v>
       </c>
       <c r="E918" s="5">
         <v>0</v>
       </c>
       <c r="F918" s="13">
         <v>360</v>
       </c>
     </row>
@@ -26924,409 +26951,409 @@
       </c>
       <c r="D919" s="5" t="s">
         <v>2749</v>
       </c>
       <c r="E919" s="5">
         <v>0</v>
       </c>
       <c r="F919" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" s="4">
         <v>915</v>
       </c>
       <c r="B920" s="9" t="s">
         <v>2750</v>
       </c>
       <c r="C920" s="6" t="s">
         <v>2751</v>
       </c>
       <c r="D920" s="5" t="s">
         <v>2752</v>
       </c>
       <c r="E920" s="5">
-        <v>357</v>
+        <v>0</v>
       </c>
       <c r="F920" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" s="4">
         <v>916</v>
       </c>
       <c r="B921" s="9" t="s">
         <v>2753</v>
       </c>
       <c r="C921" s="6" t="s">
         <v>2754</v>
       </c>
       <c r="D921" s="5" t="s">
         <v>2755</v>
       </c>
       <c r="E921" s="5">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="F921" s="13">
         <v>2205</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" s="4">
         <v>917</v>
       </c>
       <c r="B922" s="9" t="s">
         <v>2756</v>
       </c>
       <c r="C922" s="6" t="s">
         <v>2757</v>
       </c>
       <c r="D922" s="5" t="s">
         <v>2758</v>
       </c>
       <c r="E922" s="5">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="F922" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" s="4">
         <v>918</v>
       </c>
       <c r="B923" s="9" t="s">
         <v>2759</v>
       </c>
       <c r="C923" s="6" t="s">
         <v>2760</v>
       </c>
       <c r="D923" s="5" t="s">
         <v>2761</v>
       </c>
       <c r="E923" s="5">
         <v>0</v>
       </c>
       <c r="F923" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" s="4">
         <v>919</v>
       </c>
       <c r="B924" s="9" t="s">
         <v>2762</v>
       </c>
       <c r="C924" s="6" t="s">
         <v>2763</v>
       </c>
       <c r="D924" s="5" t="s">
         <v>2764</v>
       </c>
       <c r="E924" s="5">
-        <v>231</v>
+        <v>160</v>
       </c>
       <c r="F924" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" s="4">
         <v>920</v>
       </c>
       <c r="B925" s="9" t="s">
         <v>2765</v>
       </c>
       <c r="C925" s="6" t="s">
         <v>2766</v>
       </c>
       <c r="D925" s="5" t="s">
         <v>2767</v>
       </c>
       <c r="E925" s="5">
-        <v>279</v>
+        <v>124</v>
       </c>
       <c r="F925" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" s="4">
         <v>921</v>
       </c>
       <c r="B926" s="9" t="s">
         <v>2768</v>
       </c>
       <c r="C926" s="6" t="s">
         <v>2769</v>
       </c>
       <c r="D926" s="5" t="s">
         <v>2770</v>
       </c>
       <c r="E926" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F926" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" s="4">
         <v>922</v>
       </c>
       <c r="B927" s="9" t="s">
         <v>2771</v>
       </c>
       <c r="C927" s="6" t="s">
         <v>2772</v>
       </c>
       <c r="D927" s="5" t="s">
         <v>2773</v>
       </c>
       <c r="E927" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F927" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" s="4">
         <v>923</v>
       </c>
       <c r="B928" s="9" t="s">
         <v>2774</v>
       </c>
       <c r="C928" s="6" t="s">
         <v>2775</v>
       </c>
       <c r="D928" s="5" t="s">
         <v>2776</v>
       </c>
       <c r="E928" s="5"/>
       <c r="F928" s="13">
         <v>755</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" s="4">
         <v>924</v>
       </c>
       <c r="B929" s="9" t="s">
         <v>2777</v>
       </c>
       <c r="C929" s="6" t="s">
         <v>2778</v>
       </c>
       <c r="D929" s="5" t="s">
         <v>2779</v>
       </c>
       <c r="E929" s="5">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F929" s="13">
         <v>1017</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" s="4">
         <v>925</v>
       </c>
       <c r="B930" s="9" t="s">
         <v>2780</v>
       </c>
       <c r="C930" s="6" t="s">
         <v>2781</v>
       </c>
       <c r="D930" s="5" t="s">
         <v>2782</v>
       </c>
       <c r="E930" s="5">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="F930" s="13">
         <v>1017</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" s="4">
         <v>926</v>
       </c>
       <c r="B931" s="9" t="s">
         <v>2783</v>
       </c>
       <c r="C931" s="6" t="s">
         <v>2784</v>
       </c>
       <c r="D931" s="5" t="s">
         <v>2785</v>
       </c>
       <c r="E931" s="5">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F931" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" s="4">
         <v>927</v>
       </c>
       <c r="B932" s="9" t="s">
         <v>2786</v>
       </c>
       <c r="C932" s="6" t="s">
         <v>2787</v>
       </c>
       <c r="D932" s="5" t="s">
         <v>2788</v>
       </c>
       <c r="E932" s="5">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="F932" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" s="4">
         <v>928</v>
       </c>
       <c r="B933" s="9" t="s">
         <v>2789</v>
       </c>
       <c r="C933" s="6" t="s">
         <v>2790</v>
       </c>
       <c r="D933" s="5" t="s">
         <v>2791</v>
       </c>
       <c r="E933" s="5">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F933" s="13">
         <v>599</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" s="4">
         <v>929</v>
       </c>
       <c r="B934" s="9" t="s">
         <v>2792</v>
       </c>
       <c r="C934" s="6" t="s">
         <v>2793</v>
       </c>
       <c r="D934" s="5" t="s">
         <v>2794</v>
       </c>
       <c r="E934" s="5">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="F934" s="13">
         <v>594</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" s="4">
         <v>930</v>
       </c>
       <c r="B935" s="9" t="s">
         <v>2795</v>
       </c>
       <c r="C935" s="6" t="s">
         <v>2796</v>
       </c>
       <c r="D935" s="5" t="s">
         <v>2797</v>
       </c>
       <c r="E935" s="5">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F935" s="13">
         <v>1058</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" s="4">
         <v>931</v>
       </c>
       <c r="B936" s="9" t="s">
         <v>2798</v>
       </c>
       <c r="C936" s="6" t="s">
         <v>2799</v>
       </c>
       <c r="D936" s="5" t="s">
         <v>2800</v>
       </c>
       <c r="E936" s="5">
         <v>0</v>
       </c>
       <c r="F936" s="13">
         <v>365</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="4">
         <v>932</v>
       </c>
       <c r="B937" s="9" t="s">
         <v>2801</v>
       </c>
       <c r="C937" s="6" t="s">
         <v>2802</v>
       </c>
       <c r="D937" s="5" t="s">
         <v>2803</v>
       </c>
       <c r="E937" s="5">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="F937" s="13">
         <v>365</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" s="4">
         <v>933</v>
       </c>
       <c r="B938" s="9" t="s">
         <v>2804</v>
       </c>
       <c r="C938" s="6" t="s">
         <v>2805</v>
       </c>
       <c r="D938" s="5" t="s">
         <v>2806</v>
       </c>
       <c r="E938" s="5">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F938" s="13">
         <v>369</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" s="4">
         <v>934</v>
       </c>
       <c r="B939" s="9" t="s">
         <v>2807</v>
       </c>
       <c r="C939" s="6" t="s">
         <v>2808</v>
       </c>
       <c r="D939" s="5" t="s">
         <v>2809</v>
       </c>
       <c r="E939" s="5"/>
       <c r="F939" s="13">
         <v>737</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="4">
@@ -27446,274 +27473,334 @@
       <c r="C946" s="6" t="s">
         <v>2829</v>
       </c>
       <c r="D946" s="5" t="s">
         <v>2830</v>
       </c>
       <c r="E946" s="5"/>
       <c r="F946" s="13">
         <v>538</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" s="4">
         <v>942</v>
       </c>
       <c r="B947" s="9" t="s">
         <v>2831</v>
       </c>
       <c r="C947" s="6" t="s">
         <v>2832</v>
       </c>
       <c r="D947" s="5" t="s">
         <v>2833</v>
       </c>
       <c r="E947" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F947" s="13">
         <v>428</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" s="4">
         <v>943</v>
       </c>
       <c r="B948" s="9" t="s">
         <v>2834</v>
       </c>
       <c r="C948" s="6" t="s">
         <v>2835</v>
       </c>
       <c r="D948" s="5" t="s">
         <v>2836</v>
       </c>
       <c r="E948" s="5">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="F948" s="13">
         <v>819</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" s="4">
         <v>944</v>
       </c>
       <c r="B949" s="9" t="s">
         <v>2837</v>
       </c>
       <c r="C949" s="6" t="s">
         <v>2838</v>
       </c>
       <c r="D949" s="5" t="s">
         <v>2839</v>
       </c>
       <c r="E949" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F949" s="13">
         <v>702</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" s="4">
         <v>945</v>
       </c>
       <c r="B950" s="9" t="s">
         <v>2840</v>
       </c>
       <c r="C950" s="6" t="s">
         <v>2841</v>
       </c>
       <c r="D950" s="5" t="s">
         <v>2842</v>
       </c>
       <c r="E950" s="5">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F950" s="13">
         <v>1418</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" s="4">
         <v>946</v>
       </c>
       <c r="B951" s="9" t="s">
         <v>2843</v>
       </c>
       <c r="C951" s="6" t="s">
         <v>2844</v>
       </c>
       <c r="D951" s="5" t="s">
         <v>2845</v>
       </c>
       <c r="E951" s="5">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F951" s="13">
         <v>369</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" s="4">
         <v>947</v>
       </c>
       <c r="B952" s="9" t="s">
         <v>2846</v>
       </c>
       <c r="C952" s="6" t="s">
         <v>2847</v>
       </c>
       <c r="D952" s="5" t="s">
         <v>2848</v>
       </c>
       <c r="E952" s="5">
-        <v>686</v>
+        <v>401</v>
       </c>
       <c r="F952" s="13">
         <v>158</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" s="4">
         <v>948</v>
       </c>
       <c r="B953" s="9" t="s">
         <v>2849</v>
       </c>
       <c r="C953" s="6" t="s">
         <v>2850</v>
       </c>
       <c r="D953" s="5" t="s">
         <v>2851</v>
       </c>
       <c r="E953" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F953" s="13">
         <v>1301</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" s="4">
         <v>949</v>
       </c>
       <c r="B954" s="9" t="s">
         <v>2852</v>
       </c>
       <c r="C954" s="6" t="s">
         <v>2853</v>
       </c>
       <c r="D954" s="5" t="s">
         <v>2854</v>
       </c>
       <c r="E954" s="5">
         <v>20</v>
       </c>
       <c r="F954" s="13">
         <v>1301</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="A955" s="4">
         <v>950</v>
       </c>
       <c r="B955" s="9" t="s">
         <v>2855</v>
       </c>
       <c r="C955" s="6" t="s">
         <v>2856</v>
       </c>
       <c r="D955" s="5" t="s">
         <v>2857</v>
       </c>
       <c r="E955" s="5">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F955" s="13">
         <v>549</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" s="4">
         <v>951</v>
       </c>
       <c r="B956" s="9" t="s">
         <v>2858</v>
       </c>
       <c r="C956" s="6" t="s">
         <v>2859</v>
       </c>
       <c r="D956" s="5" t="s">
         <v>2860</v>
       </c>
       <c r="E956" s="5">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="F956" s="13">
         <v>369</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" s="4">
         <v>952</v>
       </c>
       <c r="B957" s="9" t="s">
         <v>2861</v>
       </c>
       <c r="C957" s="6" t="s">
         <v>2862</v>
       </c>
       <c r="D957" s="5" t="s">
         <v>2863</v>
       </c>
       <c r="E957" s="5">
-        <v>507</v>
+        <v>457</v>
       </c>
       <c r="F957" s="13">
         <v>212</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" s="4">
         <v>953</v>
       </c>
       <c r="B958" s="9" t="s">
         <v>2864</v>
       </c>
       <c r="C958" s="6" t="s">
         <v>2865</v>
       </c>
       <c r="D958" s="5" t="s">
         <v>2866</v>
       </c>
       <c r="E958" s="5">
-        <v>699</v>
+        <v>492</v>
       </c>
       <c r="F958" s="13">
         <v>135</v>
+      </c>
+    </row>
+    <row r="959" spans="1:6">
+      <c r="A959" s="4">
+        <v>954</v>
+      </c>
+      <c r="B959" s="9" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C959" s="6" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D959" s="5" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E959" s="5">
+        <v>431</v>
+      </c>
+      <c r="F959" s="13">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="960" spans="1:6">
+      <c r="A960" s="4">
+        <v>955</v>
+      </c>
+      <c r="B960" s="9" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C960" s="6" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D960" s="5" t="s">
+        <v>2872</v>
+      </c>
+      <c r="E960" s="5">
+        <v>189</v>
+      </c>
+      <c r="F960" s="13">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="961" spans="1:6">
+      <c r="A961" s="4">
+        <v>956</v>
+      </c>
+      <c r="B961" s="9" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C961" s="6" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D961" s="5" t="s">
+        <v>2875</v>
+      </c>
+      <c r="E961" s="5">
+        <v>270</v>
+      </c>
+      <c r="F961" s="13">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -28632,50 +28719,53 @@
     <hyperlink ref="D934" r:id="rId_hyperlink_929"/>
     <hyperlink ref="D935" r:id="rId_hyperlink_930"/>
     <hyperlink ref="D936" r:id="rId_hyperlink_931"/>
     <hyperlink ref="D937" r:id="rId_hyperlink_932"/>
     <hyperlink ref="D938" r:id="rId_hyperlink_933"/>
     <hyperlink ref="D939" r:id="rId_hyperlink_934"/>
     <hyperlink ref="D940" r:id="rId_hyperlink_935"/>
     <hyperlink ref="D941" r:id="rId_hyperlink_936"/>
     <hyperlink ref="D942" r:id="rId_hyperlink_937"/>
     <hyperlink ref="D943" r:id="rId_hyperlink_938"/>
     <hyperlink ref="D944" r:id="rId_hyperlink_939"/>
     <hyperlink ref="D945" r:id="rId_hyperlink_940"/>
     <hyperlink ref="D946" r:id="rId_hyperlink_941"/>
     <hyperlink ref="D947" r:id="rId_hyperlink_942"/>
     <hyperlink ref="D948" r:id="rId_hyperlink_943"/>
     <hyperlink ref="D949" r:id="rId_hyperlink_944"/>
     <hyperlink ref="D950" r:id="rId_hyperlink_945"/>
     <hyperlink ref="D951" r:id="rId_hyperlink_946"/>
     <hyperlink ref="D952" r:id="rId_hyperlink_947"/>
     <hyperlink ref="D953" r:id="rId_hyperlink_948"/>
     <hyperlink ref="D954" r:id="rId_hyperlink_949"/>
     <hyperlink ref="D955" r:id="rId_hyperlink_950"/>
     <hyperlink ref="D956" r:id="rId_hyperlink_951"/>
     <hyperlink ref="D957" r:id="rId_hyperlink_952"/>
     <hyperlink ref="D958" r:id="rId_hyperlink_953"/>
+    <hyperlink ref="D959" r:id="rId_hyperlink_954"/>
+    <hyperlink ref="D960" r:id="rId_hyperlink_955"/>
+    <hyperlink ref="D961" r:id="rId_hyperlink_956"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>