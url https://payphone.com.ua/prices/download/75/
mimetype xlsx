--- v3 (2026-09-24)
+++ v4 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2876">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2987">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Навушники</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -1379,50 +1379,59 @@
   <si>
     <t>Навушники AirPods Pro 2 Copy ANC</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-pro-2-copy/</t>
   </si>
   <si>
     <t>IDM00-00003906-HQ</t>
   </si>
   <si>
     <t>Навушники AirPods Pro 2 Copy HQ</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=94099</t>
   </si>
   <si>
     <t>IDM00-00003906-PQ</t>
   </si>
   <si>
     <t>Навушники AirPods Pro 2 Copy PQ</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=94100</t>
   </si>
   <si>
+    <t>IDM00-00003906-Jerry</t>
+  </si>
+  <si>
+    <t>Навушники AirPods Pro 2 Copy Jerry</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=129853</t>
+  </si>
+  <si>
     <t>IDM00-00004014-ANC</t>
   </si>
   <si>
     <t>Навушники AirPods Pro 2 A10 ANC</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-pro-2-a10/</t>
   </si>
   <si>
     <t>IDM00-00004309-Silver ANC</t>
   </si>
   <si>
     <t>Навушники AirPods Max Silver ANC</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-max/</t>
   </si>
   <si>
     <t>IDM00-00004309-Silver Roda</t>
   </si>
   <si>
     <t>Навушники AirPods Max Silver Roda</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-max/?sku=94996</t>
@@ -1523,77 +1532,95 @@
   <si>
     <t>Наушники Apple iPhone EarPods Type-C Connector MTJY3FE/A</t>
   </si>
   <si>
     <t>https://payphone.com.ua/naushniki-apple-iphone-earpods-type-c-connector/</t>
   </si>
   <si>
     <t>IDM00-00005111-ANC</t>
   </si>
   <si>
     <t>Навушники AirPods Pro 2 Copy Type-C ANC</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/</t>
   </si>
   <si>
     <t>IDM00-00005111-HQ</t>
   </si>
   <si>
     <t>Навушники AirPods Pro 2 Copy Type-C HQ</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/?sku=96661</t>
   </si>
   <si>
+    <t>IDM00-00005111-Jerry</t>
+  </si>
+  <si>
+    <t>Навушники AirPods Pro 2 Copy Type-C Jerry</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/?sku=129965</t>
+  </si>
+  <si>
     <t>IDM00-00005112-ANC</t>
   </si>
   <si>
     <t>Навушники AirPods Pro 2 A10 Type-C ANC</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-pro-2-a10-type-c/</t>
   </si>
   <si>
     <t>IDM00-00005112-Hulian</t>
   </si>
   <si>
     <t>Навушники AirPods Pro 2 A10 Type-C Hulian</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-pro-2-a10-type-c/?sku=104923</t>
   </si>
   <si>
     <t>IDM00-00005117-Чёрный</t>
   </si>
   <si>
     <t>Блютуз Стерео Гарнитура Borofone BW59 Чёрный</t>
   </si>
   <si>
     <t>https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw59/</t>
   </si>
   <si>
+    <t>IDM00-00005117-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Borofone BW59 White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw59/?sku=129926</t>
+  </si>
+  <si>
     <t>IDM00-00005119-Чёрный</t>
   </si>
   <si>
     <t>Навушники Borofone BO105 Чёрный</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-borofone-bo105/</t>
   </si>
   <si>
     <t>IDM00-00005226-Белый</t>
   </si>
   <si>
     <t>Блютуз Стерео Гарнитура Borofone BW26 Белый</t>
   </si>
   <si>
     <t>https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw26/</t>
   </si>
   <si>
     <t>IDM00-00005500-Black</t>
   </si>
   <si>
     <t>Навушники Hoco M16 Black</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-hoco-m16/</t>
@@ -1928,50 +1955,59 @@
   <si>
     <t>Блютуз Стерео Гарнітура DeepBass TWS-R6 Белый</t>
   </si>
   <si>
     <t>https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-tws-r6/</t>
   </si>
   <si>
     <t>IDM00-00001247-Чёрный</t>
   </si>
   <si>
     <t>Блютуз Стерео Гарнітура DeepBass TWS-R6 Чёрный</t>
   </si>
   <si>
     <t>https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-tws-r6/?sku=104432</t>
   </si>
   <si>
     <t>IDM00-00005225-Белый</t>
   </si>
   <si>
     <t>Блютуз Стерео Гарнитура Borofone BW25 Белый</t>
   </si>
   <si>
     <t>https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw25/</t>
   </si>
   <si>
+    <t>IDM00-00005225-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Borofone BW25 White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw25/?sku=129856</t>
+  </si>
+  <si>
     <t>IDM00-00002688-Jerry</t>
   </si>
   <si>
     <t>Навушники AirPods 2 High Copy Jerry</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-2-high-copy/</t>
   </si>
   <si>
     <t>IDM00-00002737-White</t>
   </si>
   <si>
     <t>Блютуз Стерео Гарнітура Oraimo Air-R04T WS White</t>
   </si>
   <si>
     <t>https://payphone.com.ua/blyutuz-stereo-garn-tura-oraimo-air-r04t-ws/</t>
   </si>
   <si>
     <t>IDM00-00002968-Copy</t>
   </si>
   <si>
     <t>Навушники AirPods Pro LQ Copy</t>
   </si>
   <si>
     <t>https://payphone.com.ua/navushniki-airpods-pro-lq/</t>
@@ -8640,50 +8676,347 @@
     <t>MB49fd88f9-a76f-11f1-8e24-000c29e7989d</t>
   </si>
   <si>
     <t>Бездротові навушники BOROFONE BW89, білий</t>
   </si>
   <si>
     <t>https://payphone.com.ua/bezdrotov-navushniki-borofone-bw89-b-liy/</t>
   </si>
   <si>
     <t>MBf4b7218b-a76e-11f1-8e24-000c29e7989d</t>
   </si>
   <si>
     <t>Дротові навушники BOROFONE BM94, чёрный</t>
   </si>
   <si>
     <t>https://payphone.com.ua/drotov-navushniki-borofone-bm94-chyornyy/</t>
   </si>
   <si>
     <t>MBcd1b731e-a76e-11f1-8e24-000c29e7989d</t>
   </si>
   <si>
     <t>Дротові навушники BOROFONE BM95, серый</t>
   </si>
   <si>
     <t>https://payphone.com.ua/drotov-navushniki-borofone-bm95-seryy/</t>
+  </si>
+  <si>
+    <t>MBe4621df4-bb2c-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Бездротова Bluetooth-моно-гарнітура HOCO E90 Liya ENC noise reduction BT headset, ЧОРНИЙ</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e90-liya-enc-noise-reduction-bt-headset-chorniy/</t>
+  </si>
+  <si>
+    <t>MB79ec26bc-bbd5-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Бездротові навушники HOCO EA8 Warm Sound TWS, Bluetooth 5.4, білий</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/bezdrotov-navushniki-hoco-ea8-warm-sound-tws-bluetooth-5-4-b-liy/</t>
+  </si>
+  <si>
+    <t>MBcf55eb91-bbd5-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Бездротові навушники HOCO EQ30 Eufonia, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/bezdrotov-navushniki-hoco-eq30-eufonia-chorniy/</t>
+  </si>
+  <si>
+    <t>MB1b1bd892-bbd6-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Бездротові навушники HOCO EQ34 Plus Rima ANC (App), чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/bezdrotov-navushniki-hoco-eq34-plus-rima-anc-app-chorniy/</t>
+  </si>
+  <si>
+    <t>IDM00-00006658-Black</t>
+  </si>
+  <si>
+    <t>Блютуз Гарнитура Hoco E36 Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-garnitura-hoco-e36/</t>
+  </si>
+  <si>
+    <t>IDM00-00006659-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco EQ100 Intelligent AI translation (App) White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq100-intelligent-ai-translation-app/</t>
+  </si>
+  <si>
+    <t>IDM00-00006659-Black</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco EQ100 Intelligent AI translation (App) Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq100-intelligent-ai-translation-app/?sku=130036</t>
+  </si>
+  <si>
+    <t>IDM00-00006745-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco  EQ34 Plus Rima ANC (App) White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq34-plus-rima-anc-app/</t>
+  </si>
+  <si>
+    <t>IDM00-00006746-Red</t>
+  </si>
+  <si>
+    <t>Наушники Borofone BM100 Pro Type-C Red</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/naushniki-borofone-bm100-pro-type-c_1/</t>
+  </si>
+  <si>
+    <t>IDM00-00006746-Black</t>
+  </si>
+  <si>
+    <t>Наушники Borofone BM100 Pro Type-C Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/naushniki-borofone-bm100-pro-type-c_1/?sku=130078</t>
+  </si>
+  <si>
+    <t>IDM00-00006771-Black</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Senteo TWS Wind X True ANC+ENC Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-tws-wind-x-true-anc-enc/</t>
+  </si>
+  <si>
+    <t>IDM00-00006645-Black</t>
+  </si>
+  <si>
+    <t>Наушники HOCO M119A Mia 2-в-1 3,5 мм / Type-C Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/naushniki-hoco-m119a-mia-2-v-1-3-5-mm-type-c/</t>
+  </si>
+  <si>
+    <t>IDM00-00006660-Black</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco EQ24 Estrella TWS Bluetooth 5.4 Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq24-estrella-tws-bluetooth-5-4/</t>
+  </si>
+  <si>
+    <t>IDM00-00006664-Orange</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco EQ9 Duke Orange</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq9-duke/</t>
+  </si>
+  <si>
+    <t>IDM00-00006666-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco EW72 Lite Soar TWS Bluetooth 5.4 із сенсорним екраном White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew72-lite-soar-tws-bluetooth-5-4-z-sensornim-ekranom/</t>
+  </si>
+  <si>
+    <t>IDM00-00006769-Black</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Senteo TWS Sierra 2 True ANC+ENC Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-tws-sierra-2-true-anc-enc/</t>
+  </si>
+  <si>
+    <t>IDM00-00006789-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco EW66 TWS White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew66-tws/</t>
+  </si>
+  <si>
+    <t>IDM00-00006665-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco EW49 TWS White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew49-tws/</t>
+  </si>
+  <si>
+    <t>IDM00-00006667-Black</t>
+  </si>
+  <si>
+    <t>Наушники HOCO M111 Primero Lightning Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/naushniki-hoco-m111-primero-lightning/</t>
+  </si>
+  <si>
+    <t>IDM00-00006668-White</t>
+  </si>
+  <si>
+    <t>Наушники HOCO HOCO M111 PRO Primero Lightning White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/naushniki-hoco-hoco-m111-pro-primero-lightning/</t>
+  </si>
+  <si>
+    <t>IDM00-00006768-Black</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Senteo TWS Sierra 1 True ANC+ENC Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-tws-sierra-1-true-anc-enc/</t>
+  </si>
+  <si>
+    <t>IDM00-00006743-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Borofone BW89 Bluetooth 5.4 White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw89-bluetooth-5-4/</t>
+  </si>
+  <si>
+    <t>IDM00-00006772-Black</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Senteo TWS NOURI Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-tws-nouri/</t>
+  </si>
+  <si>
+    <t>IDM00-00006644-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитур EW49 TWS White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitur-ew49-tws/</t>
+  </si>
+  <si>
+    <t>IDM00-00006661-Black</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco EQ26 ANC + ENC Bluetooth 5.4 Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq26-anc-enc-bluetooth-5-4/</t>
+  </si>
+  <si>
+    <t>IDM00-00006773-Black</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Senteo SPACE studio Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-space-studio/</t>
+  </si>
+  <si>
+    <t>IDM00-00006642-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Borofone BW97 Clear True Wireless Stereo (TWS) White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw97-clear-true-wireless-stereo-tws_1/</t>
+  </si>
+  <si>
+    <t>IDM00-00006744-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Borofone BW94 True Wireless Stereo (TWS) White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw94-true-wireless-stereo-tws/</t>
+  </si>
+  <si>
+    <t>IDM00-00006643-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Borofone BW99 True Wireless ANC White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw99-true-wireless-anc/</t>
+  </si>
+  <si>
+    <t>IDM00-00006662-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco EQ30 Eufonia White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq30-eufonia/</t>
+  </si>
+  <si>
+    <t>IDM00-00006770-Black</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Senteo TWS Sierra 3 True ANC+ENC Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-tws-sierra-3-true-anc-enc/</t>
+  </si>
+  <si>
+    <t>IDM00-00006663-Black</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco EQ5 Energy ANC+ENC (App) Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq5-energy-anc-enc-app/</t>
+  </si>
+  <si>
+    <t>IDM00-00006788-White</t>
+  </si>
+  <si>
+    <t>Блютуз Стерео Гарнитура Hoco EW05 Plus TWS White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew05-plus-tws/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -9057,62 +9390,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-bluetooth-navushniki-awei-t12p/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-bluetooth-navushniki-awei-t79enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-deepbass-d-f1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91209" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91210" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91211" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=100578" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=101650" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a6-party/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a6-party/?sku=91218" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91220" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91221" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91222" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/?sku=91224" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/?sku=91225" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/?sku=91227" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/?sku=91228" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/?sku=91249" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/?sku=91250" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p31/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p31/?sku=101653" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16w/?sku=99066" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=99070" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=127621" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=128070" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-max-pro-2-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h20/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104523" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104524" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104525" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104526" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104527" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-max-pro-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104519" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104520" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104521" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104522" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-omg-extreme-230/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-omg-extreme-230/?sku=104242" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hoco-bs40/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104515" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104516" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104517" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104518" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br11/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-2-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-ocean-2-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-tsunami-80w/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a390-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a101-pro-original-series/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a101-pro-original-series/?sku=89911" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a207-mic/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a207-mic/?sku=89913" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a209/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a209/?sku=101107" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a307/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a307/?sku=102193" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a201-mic-volume-control/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew27-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew27-tws/?sku=90132" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-hq-a1749/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-hq-a1749/?sku=90445" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-buds-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-joyroom-jt-t03s/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90607" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90608" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90609" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=102234" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g980-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g950-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g101-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g102-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r2/?sku=90854" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/?sku=100549" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/?sku=100550" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-deepbass-x12/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-apple-iphone-earpods-3-5-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-apple-iphone-earpods-3-5-hq/?sku=90904" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/?sku=91418" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/?sku=91419" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-ks-1018/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-9902/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-1602/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-7709/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-ex157/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-ex157/?sku=91425" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew02-plus-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew04-plus-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew26-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew26-tws/?sku=91716" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-original-cable-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oraimo-air-r03-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-original-cable-and-ambrashur-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91809" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91810" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91811" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=101695" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew25-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-k4/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92047" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92048" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92049" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92050" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92051" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92052" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92053" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a210/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a210/?sku=92071" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/?sku=92081" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/?sku=101711" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-realme-r60/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-wuw-r105-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-pro-s-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-wuw-r136/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-a10/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92950" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92951" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92952" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92953" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bm31/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bm31/?sku=92966" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m34/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m34/?sku=92968" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a360-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-sky-dolphin-sl17h/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=94099" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=94100" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=94996" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=94997" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=101500" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-tornado-tsb-1-soundprey1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-tornado-tsb-2-soundprey2/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts1/?sku=95577" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts2/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts2/?sku=101545" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts3/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts3/?sku=95580" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-type-c-connector/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/?sku=96661" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10-type-c/?sku=104923" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw59/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bo105/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw26/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m16/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m16/?sku=100933" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m55/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew74-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew78-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98035" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98036" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98037" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/?sku=98039" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/?sku=98040" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-4-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew09-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew11-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-redmi-airdots-tws-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-stereo-navushniki-wuw-r103/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-wuw-r132-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=102115" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103484" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103485" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103486" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103487" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103488" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103489" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103490" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103968" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103969" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103970" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103971" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103972" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/?sku=104414" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/?sku=104415" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-tws-r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-tws-r6/?sku=104432" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw25/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-2-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oraimo-air-r04t-ws/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-lq/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103468" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103469" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103470" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103471" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103472" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103473" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103474" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103475" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103476" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103477" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103478" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103479" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103480" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103481" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103482" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-lightning-connector/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-lightning-connector/?sku=103958" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-q-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-tornado-tm537-tm-577/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy-without-packaging/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-airpods-pro-5-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-airpods-pro-5-high-copy/?sku=103967" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-redmi-airdots-2-tws-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-original/?sku=104300" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-200/?sku=104411" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-300/?sku=104413" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-156/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-156/?sku=104417" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-150/?sku=104424" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oneplus-buds-1-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oneplus-buds-1-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-es39-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-es46-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-pro4-new-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-8-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-8-pro-tws/?sku=104535" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-redmi-air-8-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-max-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-max-tws/?sku=104784" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garnitura-s-sheynym-obodom-hoco-es51-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garn-tura-z-shiynim-obodom-hoco-es74/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garn-tura-z-shiynim-obodom-hoco-es75-niya/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be45-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r131-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r46-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r46-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r48-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r48-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r93/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be70-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc33-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc36-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bes19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e61-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e63-diamond-business-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e64-mini-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-bluetooth-inkax-t04x/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-borofone-bw35-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-denmen-dl12-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-denmen-dl15-chorn-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es39-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es67-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-inkax-hp-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-inkax-hp-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw05-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw13-b-l-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw17-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw23-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw24-grov-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw36-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw59-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw76-z-aktivnim-shumozaglushennyam-anc-ta-led-disple-m-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw78-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw79-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw81-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw82-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw85-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw88-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq1-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq10-tws-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq10-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq11-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq8-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl01/?sku=109542" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl02/?sku=109544" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl03/?sku=109546" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl05/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl05/?sku=109548" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl10/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl10/?sku=109552" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl11-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl13-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl16-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109558" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109559" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109560" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl20/?sku=109562" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl25-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl26-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-f-oletoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea4-cloud-open-true-wireless-sleep-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea5-duke-clip-on-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea7-suerte-anc-enc-open-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea8-warm-sound-true-wireless-bt-headset-app-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea9-clear-sound-clip-on-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-f-oletoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq14-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq14-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq16-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq20-rhyme-anc-enc-noise-reduction-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq24-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq9-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq9-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew03-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew04-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew05-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew09-soundman-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew11-melody-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew20-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew26-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew27-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-plus-z-karbonovim-pokrittyam-temno-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-plus-z-karbonovim-pokrittyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew43-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-caramel-cat-sv-tlo-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-forest-cat-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-lilac-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-magic-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-dodge-cat-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-khaki-cat-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-mysterious-cat-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-plus-z-karbonovim-pokrittyam-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-plus-z-karbonovim-pokrittyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-glacier-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-mint-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-misty-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-purple-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew49-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew64-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew66-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew68-true-wireless-anc-enc-noise-cancelling-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew72-lite-soar-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew72-soar-z-aktivnim-shumozaglushennyam-ta-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew73-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew74-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew76-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew78-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew81-elegant-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew82-sparkle-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew84-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-15-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-56-sumptuous/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-01-pro-desing-airpods-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-02-desing-airpods-2-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-02-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-03-desing-airpods-3-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tws-08-super-bass/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tws-09-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r102-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r103-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r107-tws-wireless-earbuds-chorniy-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r113-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r114-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r127-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/?sku=109649" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/?sku=109650" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r129-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r130-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-zhovtiy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-zyelyeniy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-rozhoviy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-chorniy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r141-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r142-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r143-tws-wireless-earbuds-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r143-tws-wireless-earbuds-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r144-tws-wireless-earbuds-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r144-tws-wireless-earbuds-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r146-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r147-tws-b-liy-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r149-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r155-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r158-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109670" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109671" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109672" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109673" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109674" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r172-tws-wireless-earbuds-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r175-tws-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r177-tws-wireless-earbuds-b-liy-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r182-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r183-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r184-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r185-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r26-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r37-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r38-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r40-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r52-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r53-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r55-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r77-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r81-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r89-tws-wireless-earbuds-power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r90-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109694" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109695" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109696" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109697" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109698" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r98-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r99-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo17-foldable-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/?sku=109706" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/?sku=109707" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo19-musique-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-plus-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo23-glamour-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo24-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo26-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo27-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo27-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo31-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo32-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo33-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-plus-adorable-anc-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-plus-adorable-anc-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-esd15-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w23-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w27-cat-ear-rozheva/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w27-cat-ear-s-ra/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w30-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w33-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-air-triumph-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-air-triumph-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-anc-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w37-sound-active-noise-reduction-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w41-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-cherry-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-crystal-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-purple-grape/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w43-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w48-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w48-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-bezheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w51-bezhiviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w51-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w52-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-plus-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w54-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-plus-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-plus-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w56-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w56-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w63-triunfo-anc-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w63-triunfo-anc-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w64-korichnyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-star-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-star-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/berushi-dlya-sna-hoco-m201-shumopodavlyayushchie-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-hoco-ea11-honey-open-true-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-hoco-eq29-rhyme-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq33-gem-wireless-bt-headset-app-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e15-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e37-gratified-business-headset-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e49-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e54-mini-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e54-mini-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e57-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e57-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e60-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-s19-heartful-z-enc-pokrashchennya-golosu-p-d-chas-dzv-nk-v-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw90-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw91-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw92-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw93-true-wireless-stereo-z-anc-aktivne-shumozaglushennya/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw94-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw97-clear-true-wireless-stereo-tws-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw97-clear-true-wireless-stereo-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw98-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew02-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew02-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew50-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew51-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew53-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew56-generoso-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew56-plus-generoso-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew58-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew59-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew63-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew63-true-wireless-anc-noise-reduction-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew69-true-wireless-anc-enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew75-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew77-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew79-bright-true-wireless-anc-touch-screen-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew85-true-wireless-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew90-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew92-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew96-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew97-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo33-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-adorable-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo37-marvellous-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w25-promise-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-polnorazmernye-naushniki-hoco-w67-rhyme-open-bt-headphones-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-polnorazmernye-naushniki-hoco-w67-rhyme-open-bt-headphones-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-sportivn-navushniki-hoco-es58-sound-tide-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garnitura-bezdrotova-borofone-bc37-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/?sku=110076" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/?sku=110077" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-em-306/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-modocee-mdk-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r101-akg/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r105-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r105-magnetic/?sku=110183" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110185" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110186" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110187" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110188" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r133/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r136/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r137/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r140-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r32-lightning-z-re-str-guchnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r41-chorniy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r83-lightning-z-re-str-guchnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-drotova-borofone-bm61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m1-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m101-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m102-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m109-type-c-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-denmen-dr01-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo102-amusement-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo104-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo104-gaming-headphones/?sku=110255" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo105-thunder-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo106-cat-z-vushkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo106-cat-z-vushkami/?sku=110258" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo109-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo110-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo111-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-esd04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-esd05-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w106-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w107-elf-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w107-phantom-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w109-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w110-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w110-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm100-pro-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm100-pro-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm20-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm21-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm25-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm30-max-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm30-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm35-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm37-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm37-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm47-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm47-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm57-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm57-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm59-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm59-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm61-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm66-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm66-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm67-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm67-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm69-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm69-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm70-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm71-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm72-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm73-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm78-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-pro-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm83-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm84-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm85-pro-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm85-pro-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm86-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm86-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm87-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm87-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm89-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr02-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr05-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr09-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr10-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110340" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110341" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110342" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110344" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110345" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110346" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr15-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-max-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-pro-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m102-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m104-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m107-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m107-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m108-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m108-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m110-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m112-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m14-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m14-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m16-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m16-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m19-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m37-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m37-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m50-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m51-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m58-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m58-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m70-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m73-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m79-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m88-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m90-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-w21-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-w21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-lightning/?sku=110389" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-03-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-03-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-04-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ep-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ep-08/?sku=110397" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-oe-08-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-oe-09-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-modocee-mdk-r13-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r100-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r106-metal-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r121-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r124-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r125-lightning-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r126-type-c-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r135-chorniy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r148-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r162-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r170-b-liy-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r179-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r24-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r28-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r41-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r42-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r42-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r51-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r82-lightning-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-povnorozm-rn-navushniki-borofone-bo5-star-sound-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-pro-2-lightning-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-pro-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-max-model-a3184-mww43ch-a-midnight/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-max-model-a3184-mww43ch-a-starlight/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-be35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bo24-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bo24-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw01-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw02-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw03-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw04/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw26/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw27/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw39/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw48-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw49-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw59-plus-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-copy-airpods-4-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116262" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116263" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116264" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116265" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr02-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr06-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr22/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr22/?sku=116270" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr23/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr23/?sku=116272" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr25/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr25/?sku=116274" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr26/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr26/?sku=116276" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr27/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr27/?sku=116278" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr28/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr28/?sku=116280" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr29/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr29/?sku=116282" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-modocee-r15-z-regulyatorom-guchnost-ta-m-krofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-modocee-r15-z-regulyatorom-guchnost-ta-m-krofonom/?sku=116284" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-wuw-r139-gold-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-01-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-01-3-5mm/?sku=116294" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-03-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-04-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-04-iphone-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ea-01-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ea-01-3-5mm/?sku=116300" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-dlya-iphone-lightning-drotov-z-m-krofonom-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-drotov-z-m-krofonom-3-5-mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-drotov-z-m-krofonom-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m14-initial-sound-universal-z-m-krofonom-drotov-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m3-universal-z-m-krofonom-drotov-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-2-wireless-charging-case-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-3-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-4-anc-mxp93ch-a-model-a3057-s-n-cnql72wtp2-z-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-mqd83ll-a-airpods-pro-2-gen-hl4m41m609-anc-airoho-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mqd83ru-a-airpods-pro-2-gen-mxq31xd7mk-anc-airoho-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mv7n2ru-a-airpods-2-wireless-charging-case-h3rj59fnlx2y/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mwp22ru-a-airpods-pro-gx9hh8e21059/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-pmtc3ru-a-airpods-3-3rd-gen-fhfy6vfm2j-jelly/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-wuw-r151-z-l-gtarikom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-high-copy-model-a1748-mmtn2zm-a-lightning-connector-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-original-model-a-type-c-connector-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-original-model-a1472-mnhf2zm-a-headphone-plug-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-hoco-m122-type-c-z-m-krofonom-knopkoyu-v-dpov-d-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-n20-type-c-anc-earphones-by-akg-eo-ic050bbegin-z-tkaninnim-obpletennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-s10-anc-earphones-by-akg-z-roz-mom-3-5-mm-z-tkaninnim-obpletennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-s20-type-c-earphones-akg-eo-ic100bbegeu-tkaninne-obpletennya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-esd03-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-w109-plus-chorno-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-w109-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w113-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-crystal-joy-s-mikrofonom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-max-crystal-grace-z-m-krofonom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-pro-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-benevolent-z-m-krofonom-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m73-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m97-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-joy-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq35-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq35-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew91-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew93-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew94-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew95-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew98-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126645" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126646" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126647" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126648" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-grov-hoco-w114-magic-four-mode-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw99-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-esd23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/provodnaya-garnitura-hoco-w24-cherno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m105-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m118-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m121-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m121-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew97-tws-z-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w73-graceful-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w73-graceful-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq100-intelligent-ai-translation-app-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq100-intelligent-ai-translation-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq30-eufonia-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq34-plus-rima-anc-app-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq5-energy-anc-enc-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-primero-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-primero-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-pro-primero-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-es39-tws-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew92-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bo32/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-w56/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw23-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-hoco-m121-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew95-tws-bluetooth-6-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es64-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq26-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-silver-bluetooth-5-4-anc-aux-tf-90-godin/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-pro-primero-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w68-calma-anc-app-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w68-calma-anc-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq33-gem-app-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-max-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m119-mia-2v1-3-5-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m119-mia-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw89-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm94-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm95-seryy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-bluetooth-navushniki-awei-t12p/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-bluetooth-navushniki-awei-t79enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-deepbass-d-f1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91209" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91210" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=91211" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=100578" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a20-pro-mikrofon/?sku=101650" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a6-party/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-a6-party/?sku=91218" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91220" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91221" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h48/?sku=91222" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/?sku=91224" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15/?sku=91225" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/?sku=91227" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p15-pro/?sku=91228" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/?sku=91249" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-party100-led/?sku=91250" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p31/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-p31/?sku=101653" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-pulse-16w/?sku=99066" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=99070" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=127621" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-16w/?sku=128070" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-max-pro-2-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hopestar-h20/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104523" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104524" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104525" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104526" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br12/?sku=104527" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-max-pro-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104519" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104520" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104521" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br13/?sku=104522" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-omg-extreme-230/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-omg-extreme-230/?sku=104242" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-hoco-bs40/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104515" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104516" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104517" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br14/?sku=104518" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-borofone-br11/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-storm-2-20w/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-ocean-2-16w/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kolonki-senteo-bluetooth-speakers-studio-tsunami-80w/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a390-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a101-pro-original-series/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a101-pro-original-series/?sku=89911" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a207-mic/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a207-mic/?sku=89913" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a209/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a209/?sku=101107" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a307/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a307/?sku=102193" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a201-mic-volume-control/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew27-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew27-tws/?sku=90132" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-hq-a1749/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-hq-a1749/?sku=90445" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-buds-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-joyroom-jt-t03s/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90607" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90608" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=90609" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-stn-28-cat-ears/?sku=102234" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g980-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g950-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g101-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-g102-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r2/?sku=90854" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/?sku=100549" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-r3/?sku=100550" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-deepbass-x12/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-apple-iphone-earpods-3-5-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-apple-iphone-earpods-3-5-hq/?sku=90904" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/?sku=91418" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-8805/?sku=91419" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-ks-1018/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-9902/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-1602/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-mp3-sy-7709/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-ex157/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-ex157/?sku=91425" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew02-plus-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew04-plus-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew26-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew26-tws/?sku=91716" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-original-cable-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oraimo-air-r03-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-original-cable-and-ambrashur-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91809" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91810" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=91811" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-hq/?sku=101695" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew25-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-k4/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92047" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92048" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92049" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92050" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92051" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92052" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-vzv-23m-led-cat-ears/?sku=92053" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a210/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-avantis-a210/?sku=92071" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/?sku=92081" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-p58m-led-cat-ears/?sku=101711" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-realme-r60/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-wuw-r105-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-pc-pro-s-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-wuw-r136/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-3-a10/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92950" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92951" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92952" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a250-tws/?sku=92953" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bm31/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bm31/?sku=92966" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m34/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m34/?sku=92968" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-avantis-a360-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-sky-dolphin-sl17h/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=94099" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=94100" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy/?sku=129853" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=94996" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=94997" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-max/?sku=101500" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-tornado-tsb-1-soundprey1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-tornado-tsb-2-soundprey2/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts1/?sku=95577" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts2/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts2/?sku=101545" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts3/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-tornado-ts3/?sku=95580" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-type-c-connector/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/?sku=96661" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-copy-type-c/?sku=129965" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-2-a10-type-c/?sku=104923" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw59/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw59/?sku=129926" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-borofone-bo105/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw26/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m16/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m16/?sku=100933" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m55/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew74-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew78-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98035" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98036" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew45/?sku=98037" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/?sku=98039" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew46/?sku=98040" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-4-hq/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew09-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-ew11-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-redmi-airdots-tws-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-stereo-navushniki-wuw-r103/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-wuw-r132-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=102115" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103484" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103485" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103486" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103487" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103488" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103489" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-pro-copy-do-16-ios/?sku=103490" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103968" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103969" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103970" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103971" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-airpods-pro-4-high-copy/?sku=103972" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/?sku=104414" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-400/?sku=104415" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-tws-r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-deepbass-tws-r6/?sku=104432" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw25/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw25/?sku=129856" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-2-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oraimo-air-r04t-ws/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-airpods-pro-lq/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103468" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103469" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103470" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103471" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103472" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103473" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103474" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103475" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103476" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103477" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103478" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103479" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103480" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103481" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy/?sku=103482" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-lightning-connector/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-apple-iphone-earpods-lightning-connector/?sku=103958" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-q-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-tornado-tm537-tm-577/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-airpods-2-copy-without-packaging/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-airpods-pro-5-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-airpods-pro-5-high-copy/?sku=103967" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-redmi-airdots-2-tws-high-copy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-apple-iphone-lightning-to-3-5-mm-original/?sku=104300" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-200/?sku=104411" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-300/?sku=104413" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-156/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-156/?sku=104417" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-d-150/?sku=104424" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-deepbass-ds-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oneplus-buds-1-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-oneplus-buds-1-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-es39-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-hoco-es46-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-pro4-new-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-8-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-air-8-pro-tws/?sku=104535" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-redmi-air-8-pro-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-max-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garn-tura-realme-buds-max-tws/?sku=104784" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garnitura-s-sheynym-obodom-hoco-es51-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garn-tura-z-shiynim-obodom-hoco-es74/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-garn-tura-z-shiynim-obodom-hoco-es75-niya/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be45-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r131-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r46-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r46-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r48-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r48-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r93/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-wuw-r97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-borofone-be70-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc33-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc36-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bes19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e61-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e63-diamond-business-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e64-mini-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-bluetooth-inkax-t04x/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-borofone-bw35-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-denmen-dl12-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-denmen-dl15-chorn-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es39-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es67-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-inkax-hp-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-inkax-hp-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw05-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw13-b-l-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw17-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw23-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw24-grov-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw36-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw59-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw76-z-aktivnim-shumozaglushennyam-anc-ta-led-disple-m-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw78-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw79-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw81-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw82-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw85-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw88-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq1-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq10-tws-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq10-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq11-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-fq8-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl01/?sku=109542" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl02/?sku=109544" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl03/?sku=109546" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl05/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl05/?sku=109548" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl10/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl10/?sku=109552" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl11-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl13-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl16-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109558" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109559" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl19/?sku=109560" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl20/?sku=109562" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl25-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-denmen-dl26-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-f-oletoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea4-cloud-open-true-wireless-sleep-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea5-duke-clip-on-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea7-suerte-anc-enc-open-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea8-warm-sound-true-wireless-bt-headset-app-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea9-clear-sound-clip-on-true-wireless-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-f-oletoviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq10-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq14-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq14-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq16-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq20-rhyme-anc-enc-noise-reduction-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq24-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq9-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq9-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew03-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew04-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew05-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew09-soundman-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew11-melody-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew20-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew26-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew27-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-plus-z-karbonovim-pokrittyam-temno-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-plus-z-karbonovim-pokrittyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew41-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew43-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-caramel-cat-sv-tlo-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-forest-cat-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-lilac-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew45-magic-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-dodge-cat-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-khaki-cat-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew46-mysterious-cat-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-plus-z-karbonovim-pokrittyam-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-plus-z-karbonovim-pokrittyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew47-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-glacier-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-mint-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-misty-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew48-purple-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew49-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew64-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew66-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew68-true-wireless-anc-enc-noise-cancelling-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew72-lite-soar-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew72-soar-z-aktivnim-shumozaglushennyam-ta-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew73-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew74-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew76-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew78-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew81-elegant-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew82-sparkle-z-sensornim-ekranom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew84-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-15-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-hp-56-sumptuous/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-01-pro-desing-airpods-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-02-desing-airpods-2-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-02-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tw-03-desing-airpods-3-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tws-08-super-bass/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-inkax-tws-09-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r102-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r103-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r107-tws-wireless-earbuds-chorniy-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r113-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r114-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r127-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/?sku=109649" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r128-tws-wireless-earbuds/?sku=109650" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r129-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r130-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-zhovtiy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-zyelyeniy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-rozhoviy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r132-tws-wireless-earbuds-chorniy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r141-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r142-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r143-tws-wireless-earbuds-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r143-tws-wireless-earbuds-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r144-tws-wireless-earbuds-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r144-tws-wireless-earbuds-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r146-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r147-tws-b-liy-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r149-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r155-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r158-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109670" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109671" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109672" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109673" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r166-tws-40/?sku=109674" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r172-tws-wireless-earbuds-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r175-tws-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r177-tws-wireless-earbuds-b-liy-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r182-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r183-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r184-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r185-tws-wireless-earbuds-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r26-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r37-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r38-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r40-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r52-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r53-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r55-wireless-bluetooth-headset/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r77-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r81-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r89-tws-wireless-earbuds-power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r90-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109694" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109695" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109696" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109697" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r96-tws-wireless-earbuds-40/?sku=109698" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r98-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-wuw-r99-tws-wireless-earbuds/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo17-foldable-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/?sku=109706" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo18-cat-z-vushkami/?sku=109707" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo19-musique-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo20-player-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-elegant-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo22-plus-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo23-glamour-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo24-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo26-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo27-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo27-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo31-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo32-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo33-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-plus-adorable-anc-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-plus-adorable-anc-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo4-charming-rhyme-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-esd15-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w23-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w27-cat-ear-rozheva/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w27-cat-ear-s-ra/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w30-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w33-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-air-triumph-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-air-triumph-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-anc-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-auspicious-z-aktivnim-shumozaglushennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w37-sound-active-noise-reduction-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w41-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-cherry-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-crystal-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w42-cat-ear-purple-grape/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w43-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w45-enjoy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w46-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w48-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w48-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-bezheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w50-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w51-bezhiviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w51-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w52-milky-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-plus-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-plus-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w54-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-plus-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-plus-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w55-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w56-korichneviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w56-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w63-triunfo-anc-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w63-triunfo-anc-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w64-korichnyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-star-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-star-color/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/berushi-dlya-sna-hoco-m201-shumopodavlyayushchie-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-hoco-ea11-honey-open-true-wireless/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-garn-tura-hoco-eq29-rhyme-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq33-gem-wireless-bt-headset-app-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-borofone-bc20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e15-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e37-gratified-business-headset-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e49-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e54-mini-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e54-mini-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e57-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e57-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e60-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-s19-heartful-z-enc-pokrashchennya-golosu-p-d-chas-dzv-nk-v-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw90-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw91-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw92-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw93-true-wireless-stereo-z-anc-aktivne-shumozaglushennya/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw94-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw97-clear-true-wireless-stereo-tws-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw97-clear-true-wireless-stereo-tws-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw98-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew02-plus-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew02-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew50-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew51-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew53-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew56-generoso-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew56-plus-generoso-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew58-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew59-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew63-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew63-true-wireless-anc-noise-reduction-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew69-true-wireless-anc-enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew75-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew77-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew79-bright-true-wireless-anc-touch-screen-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ew85-true-wireless-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew90-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew92-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew96-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew97-true-wireless-anc-noise-reduction-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo33-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo35-adorable-deep-space-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-borofone-bo37-marvellous-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w25-promise-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-happy-purple/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-polnorazmernye-naushniki-hoco-w67-rhyme-open-bt-headphones-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-polnorazmernye-naushniki-hoco-w67-rhyme-open-bt-headphones-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-sportivn-navushniki-hoco-es58-sound-tide-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garnitura-bezdrotova-borofone-bc37-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/?sku=110076" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-e-58/?sku=110077" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-inkax-em-306/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-modocee-mdk-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r101-akg/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r105-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r105-magnetic/?sku=110183" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110185" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110186" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110187" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r108/?sku=110188" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r133/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r136/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r137/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r140-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r32-lightning-z-re-str-guchnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r41-chorniy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-wuw-r83-lightning-z-re-str-guchnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/garn-tura-drotova-borofone-bm61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m1-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m101-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m102-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garnitura-hoco-m109-type-c-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-denmen-dr01-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo102-amusement-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo104-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo104-gaming-headphones/?sku=110255" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo105-thunder-gaming-headphones/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo106-cat-z-vushkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo106-cat-z-vushkami/?sku=110258" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo109-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo110-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo111-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-borofone-bo112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-esd04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-esd05-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w106-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w107-elf-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w107-phantom-cat-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w109-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w110-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w110-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm100-pro-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm100-pro-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm20-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm21-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm25-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm25-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm28-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm30-max-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm30-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm35-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm37-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm37-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm47-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm47-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm52-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm57-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm57-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm59-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm59-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm61-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm66-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm66-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm67-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm67-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm69-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm69-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm70-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm71-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm72-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm73-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm78-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-pro-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm83-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm83-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm84-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm85-pro-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm85-pro-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm86-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm86-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm87-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm87-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm89-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr02-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr05-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr09-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr10-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110340" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110341" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr11/?sku=110342" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110344" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110345" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr12/?sku=110346" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-denmen-dr15-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-max-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-pro-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m102-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m104-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m107-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m107-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m108-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m108-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m110-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m112-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m112-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m117-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m14-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m14-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m16-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m16-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m19-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m37-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m37-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m50-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m51-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m58-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m58-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m70-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m73-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m79-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m80-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m88-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m90-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m90-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-w21-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-w21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-lightning/?sku=110389" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-02-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-03-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-03-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ae-04-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ep-08/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-ep-08/?sku=110397" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-oe-08-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-inkax-oe-09-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-modocee-mdk-r13-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r100-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r106-metal-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r121-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r124-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r125-lightning-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r126-type-c-b-liy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r135-chorniy-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r148-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r162-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-zeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r168-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r170-b-liy-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r179-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r24-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r28-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r41-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r42-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r42-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r51-b-liy-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-wuw-r82-lightning-b-liy-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-povnorozm-rn-navushniki-borofone-bo5-star-sound-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-pro-2-lightning-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-pro-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-max-model-a3184-mww43ch-a-midnight/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-max-model-a3184-mww43ch-a-starlight/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-be35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bo24-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bo24-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw01-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw02-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw03-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw04/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw26/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw27/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw39/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw48-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw49-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-borofone-bw59-plus-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-copy-airpods-4-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116262" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116263" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116264" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr01/?sku=116265" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr02-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr06-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr22/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr22/?sku=116270" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr23/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr23/?sku=116272" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr25/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr25/?sku=116274" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr26/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr26/?sku=116276" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr27/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr27/?sku=116278" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr28/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr28/?sku=116280" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr29/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-denmen-dr29/?sku=116282" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-modocee-r15-z-regulyatorom-guchnost-ta-m-krofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-modocee-r15-z-regulyatorom-guchnost-ta-m-krofonom/?sku=116284" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-wuw-r139-gold-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-01-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-01-3-5mm/?sku=116294" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-03-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-04-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ae-04-iphone-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ea-01-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-do-telefonu-inkax-ea-01-3-5mm/?sku=116300" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-dlya-iphone-lightning-drotov-z-m-krofonom-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-drotov-z-m-krofonom-3-5-mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m1-pro-original-series-drotov-z-m-krofonom-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m14-initial-sound-universal-z-m-krofonom-drotov-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-hoco-m3-universal-z-m-krofonom-drotov-3-5-mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-2-wireless-charging-case-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-airpods-3-byez-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-high-copy-airpods-4-anc-mxp93ch-a-model-a3057-s-n-cnql72wtp2-z-logo/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-mqd83ll-a-airpods-pro-2-gen-hl4m41m609-anc-airoho-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mqd83ru-a-airpods-pro-2-gen-mxq31xd7mk-anc-airoho-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mv7n2ru-a-airpods-2-wireless-charging-case-h3rj59fnlx2y/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-mwp22ru-a-airpods-pro-gx9hh8e21059/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-bezdrotov-apple-original-pmtc3ru-a-airpods-3-3rd-gen-fhfy6vfm2j-jelly/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/portativna-kolonka-wuw-r151-z-l-gtarikom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-high-copy-model-a1748-mmtn2zm-a-lightning-connector-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-original-model-a-type-c-connector-bez-upakovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/navushniki-drotov-earpods-apple-original-model-a1472-mnhf2zm-a-headphone-plug-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-hoco-m122-type-c-z-m-krofonom-knopkoyu-v-dpov-d-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-n20-type-c-anc-earphones-by-akg-eo-ic050bbegin-z-tkaninnim-obpletennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-s10-anc-earphones-by-akg-z-roz-mom-3-5-mm-z-tkaninnim-obpletennyam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-garn-tura-samsung-original-s20-type-c-earphones-akg-eo-ic100bbegeu-tkaninne-obpletennya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-esd03-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-w109-plus-chorno-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garn-tura-hoco-w109-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotova-komp-yuterna-garnitura-hoco-w113-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-crystal-joy-s-mikrofonom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-max-crystal-grace-z-m-krofonom-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m101-pro-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-type-c-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-benevolent-z-m-krofonom-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m73-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m97-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-joy-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w65-plus-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq35-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnaya-bluetooth-garnitura-hoco-eq35-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew91-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew93-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew94-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew95-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/besprovodnye-naushniki-hoco-ew98-tws-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126645" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126646" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126647" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ambushyuri-magn-tn-dlya-navushnik-v-hoco-w65-ta-w65-plus/?sku=126648" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-grov-hoco-w114-magic-four-mode-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m114-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm90-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw99-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-esd23-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/provodnaya-garnitura-hoco-w24-cherno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m105-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m118-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m121-3-5mm-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m121-3-5mm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew97-tws-z-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w73-graceful-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w73-graceful-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq100-intelligent-ai-translation-app-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq100-intelligent-ai-translation-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq30-eufonia-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq34-plus-rima-anc-app-b-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq5-energy-anc-enc-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-primero-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-primero-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-pro-primero-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-es39-tws-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew92-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bo32/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-w56/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw23-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-hoco-m121-3-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew95-tws-bluetooth-6-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-garn-tura-hoco-es64-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq26-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w35-max-silver-bluetooth-5-4-anc-aux-tf-90-godin/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-pro-primero-lightning-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m116-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w68-calma-anc-app-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-povnorozm-rn-navushniki-hoco-w68-calma-anc-app-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq33-gem-app-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m111-max-lightning-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m119-mia-2v1-3-5-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-hoco-m119-mia-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-borofone-bw89-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm94-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/drotov-navushniki-borofone-bm95-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotova-bluetooth-mono-garn-tura-hoco-e90-liya-enc-noise-reduction-bt-headset-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-ea8-warm-sound-tws-bluetooth-5-4-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq30-eufonia-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotov-navushniki-hoco-eq34-plus-rima-anc-app-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-garnitura-hoco-e36/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq100-intelligent-ai-translation-app/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq100-intelligent-ai-translation-app/?sku=130036" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq34-plus-rima-anc-app/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-borofone-bm100-pro-type-c_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-borofone-bm100-pro-type-c_1/?sku=130078" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-tws-wind-x-true-anc-enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-hoco-m119a-mia-2-v-1-3-5-mm-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq24-estrella-tws-bluetooth-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq9-duke/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew72-lite-soar-tws-bluetooth-5-4-z-sensornim-ekranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-tws-sierra-2-true-anc-enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew66-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew49-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-hoco-m111-primero-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/naushniki-hoco-hoco-m111-pro-primero-lightning/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-tws-sierra-1-true-anc-enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw89-bluetooth-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-tws-nouri/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitur-ew49-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq26-anc-enc-bluetooth-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-space-studio/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw97-clear-true-wireless-stereo-tws_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw94-true-wireless-stereo-tws/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-borofone-bw99-true-wireless-anc/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq30-eufonia/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-senteo-tws-sierra-3-true-anc-enc/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-eq5-energy-anc-enc-app/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/blyutuz-stereo-garnitura-hoco-ew05-plus-tws/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F961"/>
+  <dimension ref="A1:F998"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F961" sqref="F961"/>
+      <selection activeCell="F998" sqref="F998"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -9174,2381 +9507,2381 @@
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
         <v>1806</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
         <v>0</v>
       </c>
       <c r="F8" s="13">
-        <v>3409</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>5515</v>
+        <v>5661</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>5515</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>5515</v>
+        <v>5661</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>5515</v>
+        <v>5661</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>5515</v>
+        <v>5661</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>5515</v>
+        <v>5661</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>4665</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>4665</v>
+        <v>4789</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>2477</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>2477</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>2477</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>2477</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>2229</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>2229</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>2229</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>2369</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>2369</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>2369</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>7458</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>7458</v>
+        <v>7656</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>7458</v>
+        <v>7656</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>2288</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>2288</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="13">
-        <v>1150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
         <v>0</v>
       </c>
       <c r="F33" s="13">
-        <v>1150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="13">
-        <v>1150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="13">
-        <v>2027</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5">
         <v>0</v>
       </c>
       <c r="F36" s="13">
-        <v>2027</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>1987</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>1987</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
         <v>0</v>
       </c>
       <c r="F39" s="13">
-        <v>2918</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>3038</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>1130</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>1130</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>1130</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>1130</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>1130</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>1130</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
         <v>0</v>
       </c>
       <c r="F47" s="13">
-        <v>3240</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>1117</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>1117</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>1117</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>1117</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>1117</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>1266</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>1266</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>1289</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>2532</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>2532</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>2532</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>2532</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>2532</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
         <v>0</v>
       </c>
       <c r="F61" s="13">
-        <v>1008</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="13">
-        <v>2823</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
         <v>0</v>
       </c>
       <c r="F63" s="13">
-        <v>1989</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
         <v>0</v>
       </c>
       <c r="F64" s="13">
-        <v>5153</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>1171</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>154</v>
+        <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
-        <v>181</v>
+        <v>186</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>181</v>
+        <v>186</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
-        <v>213</v>
+        <v>219</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="13">
-        <v>810</v>
+        <v>831</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
-        <v>859</v>
+        <v>882</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>1402</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>1063</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>1063</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
-        <v>1063</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
-        <v>1063</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>1063</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="13">
-        <v>1198</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
-        <v>1289</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
-        <v>1198</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
-        <v>1189</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>1533</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="13">
-        <v>1533</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
-        <v>1289</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
-        <v>1289</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
-        <v>1289</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="13">
-        <v>927</v>
+        <v>952</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>326</v>
+        <v>335</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="13">
-        <v>204</v>
+        <v>209</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="13">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="13">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="13">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="13">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5">
         <v>0</v>
       </c>
       <c r="F102" s="13">
-        <v>59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="13">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>302</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="13">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="13">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="13">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="13">
-        <v>1022</v>
+        <v>742</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>315</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="13">
-        <v>891</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="13">
-        <v>1402</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>320</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>321</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="13">
-        <v>773</v>
+        <v>720</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>325</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="13">
-        <v>2351</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>326</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>327</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="13">
-        <v>1266</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="13">
-        <v>1582</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>333</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="13">
-        <v>2532</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>339</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="13">
-        <v>1718</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="13">
-        <v>3978</v>
+        <v>4084</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>344</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>345</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>346</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="13">
-        <v>1537</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>347</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>348</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="13">
-        <v>3255</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="13">
-        <v>713</v>
+        <v>732</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="13">
-        <v>3616</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>357</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E122" s="5">
         <v>0</v>
       </c>
       <c r="F122" s="13">
-        <v>95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="13">
-        <v>918</v>
+        <v>942</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="13">
-        <v>918</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="13">
-        <v>918</v>
+        <v>942</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>368</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>369</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="13">
-        <v>918</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>371</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="13">
-        <v>918</v>
+        <v>942</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>374</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>375</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="13">
-        <v>918</v>
+        <v>942</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="13">
         <v>882</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="13">
-        <v>918</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="13">
-        <v>231</v>
+        <v>237</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>387</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="13">
-        <v>231</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>389</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>390</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="13">
-        <v>990</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="13">
-        <v>990</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>395</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>396</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>397</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="13">
-        <v>990</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="13">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>401</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
@@ -11558,647 +11891,647 @@
         <v>405</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="13">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="13">
-        <v>3074</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>413</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>414</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="13">
-        <v>565</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>417</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>418</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="13">
-        <v>565</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>419</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>420</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>421</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="13">
-        <v>565</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>423</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="13">
-        <v>565</v>
+        <v>580</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>426</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="13">
-        <v>565</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>429</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="13">
-        <v>132</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="13">
-        <v>132</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>435</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="13">
-        <v>159</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="13">
-        <v>159</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="13">
-        <v>837</v>
+        <v>859</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="13">
-        <v>2080</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="13">
         <v>1718</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="13">
-        <v>1650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="E155" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E155" s="5"/>
       <c r="F155" s="13">
-        <v>3255</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>458</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>459</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>460</v>
       </c>
-      <c r="E156" s="5"/>
+      <c r="E156" s="5">
+        <v>0</v>
+      </c>
       <c r="F156" s="13">
-        <v>8498</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>461</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>462</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="13">
-        <v>9944</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="13">
-        <v>8498</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="13">
-        <v>9312</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="13">
-        <v>945</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="13">
-        <v>945</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>477</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="13">
-        <v>132</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>479</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>480</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="13">
-        <v>132</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>482</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>483</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>484</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="13">
-        <v>204</v>
+        <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>485</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>486</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="13">
-        <v>204</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="13">
-        <v>127</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="13">
-        <v>127</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="13">
-        <v>448</v>
+        <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="13">
-        <v>2532</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="13">
-        <v>1537</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>503</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>504</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="13">
-        <v>3255</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="13">
-        <v>3212</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
@@ -12206,1389 +12539,1389 @@
       </c>
       <c r="C174" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>515</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>516</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>517</v>
       </c>
-      <c r="E175" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E175" s="5"/>
       <c r="F175" s="13">
-        <v>846</v>
+        <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>518</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>519</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="E176" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E176" s="5"/>
       <c r="F176" s="13">
-        <v>231</v>
+        <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="E177" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E177" s="5"/>
       <c r="F177" s="13">
-        <v>231</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>524</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>525</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E178" s="5">
         <v>0</v>
       </c>
       <c r="F178" s="13">
-        <v>131</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="9" t="s">
         <v>527</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>528</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="E179" s="5"/>
+      <c r="E179" s="5">
+        <v>0</v>
+      </c>
       <c r="F179" s="13">
-        <v>556</v>
+        <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
         <v>530</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>531</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>532</v>
       </c>
       <c r="E180" s="5">
         <v>0</v>
       </c>
       <c r="F180" s="13">
-        <v>647</v>
+        <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>533</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>534</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>535</v>
       </c>
-      <c r="E181" s="5"/>
+      <c r="E181" s="5">
+        <v>0</v>
+      </c>
       <c r="F181" s="13">
-        <v>810</v>
+        <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>536</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>537</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>538</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="13">
-        <v>810</v>
+        <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>539</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>540</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>541</v>
       </c>
-      <c r="E183" s="5"/>
+      <c r="E183" s="5">
+        <v>0</v>
+      </c>
       <c r="F183" s="13">
-        <v>810</v>
+        <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>542</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>543</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>544</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="13">
-        <v>810</v>
+        <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>545</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>546</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>547</v>
       </c>
-      <c r="E185" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E185" s="5"/>
       <c r="F185" s="13">
-        <v>932</v>
+        <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>548</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>550</v>
       </c>
-      <c r="E186" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E186" s="5"/>
       <c r="F186" s="13">
-        <v>932</v>
+        <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>551</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>552</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>553</v>
       </c>
-      <c r="E187" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E187" s="5"/>
       <c r="F187" s="13">
-        <v>932</v>
+        <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>554</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>555</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>556</v>
       </c>
       <c r="E188" s="5">
         <v>0</v>
       </c>
       <c r="F188" s="13">
-        <v>1537</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>557</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>558</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="E189" s="5"/>
+      <c r="E189" s="5">
+        <v>0</v>
+      </c>
       <c r="F189" s="13">
-        <v>2532</v>
+        <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>560</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>561</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>562</v>
       </c>
       <c r="E190" s="5">
         <v>0</v>
       </c>
       <c r="F190" s="13">
-        <v>1198</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>563</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>564</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>565</v>
       </c>
       <c r="E191" s="5">
         <v>0</v>
       </c>
       <c r="F191" s="13">
-        <v>954</v>
+        <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>566</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>567</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="13">
-        <v>796</v>
+        <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>569</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>570</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="E193" s="5"/>
+      <c r="E193" s="5">
+        <v>0</v>
+      </c>
       <c r="F193" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>572</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>573</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="E194" s="5"/>
+      <c r="E194" s="5">
+        <v>0</v>
+      </c>
       <c r="F194" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>575</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>576</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>577</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="13">
-        <v>2170</v>
+        <v>817</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>578</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>579</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>580</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="13">
-        <v>1447</v>
+        <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>581</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>582</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>583</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="13">
-        <v>1537</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>584</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>585</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>586</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="13">
-        <v>2170</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>587</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>588</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>589</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="13">
-        <v>2170</v>
+        <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>590</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>591</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>592</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="13">
-        <v>2170</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>593</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>594</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>595</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="13">
-        <v>2170</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>596</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>597</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>598</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="13">
-        <v>2170</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>599</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>600</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="13">
-        <v>1989</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>602</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>603</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="13">
-        <v>769</v>
+        <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>605</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>606</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="13">
-        <v>769</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>608</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>609</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>610</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="13">
-        <v>769</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>611</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>612</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>613</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="13">
-        <v>769</v>
+        <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>614</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>615</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>616</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="13">
-        <v>769</v>
+        <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>617</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>618</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>619</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="13">
-        <v>769</v>
+        <v>789</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>620</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>621</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>622</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="13">
-        <v>141</v>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>623</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>624</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>625</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="13">
-        <v>141</v>
+        <v>789</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>626</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>627</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>628</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="13">
-        <v>141</v>
+        <v>789</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>629</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>630</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>631</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="13">
-        <v>1117</v>
+        <v>144</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>632</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>633</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>634</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="13">
-        <v>1117</v>
+        <v>144</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>635</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>636</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>637</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="13">
-        <v>773</v>
+        <v>144</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>638</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>639</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>640</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="13">
-        <v>1808</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>641</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>642</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>643</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="13">
-        <v>810</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>644</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>645</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>646</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="13">
-        <v>995</v>
+        <v>773</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>647</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>648</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>649</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="13">
-        <v>2532</v>
+        <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>650</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>651</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>652</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="13">
-        <v>2441</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>653</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>654</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>655</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="13">
-        <v>2532</v>
+        <v>831</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>656</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>657</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>658</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="13">
-        <v>1447</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>659</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>660</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>661</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="13">
-        <v>2170</v>
+        <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>662</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>663</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>664</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="13">
-        <v>1718</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>665</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>666</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>667</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="13">
-        <v>1718</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>668</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="13">
-        <v>1718</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>671</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>673</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="13">
-        <v>2532</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>674</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>675</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>676</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="13">
-        <v>1628</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>677</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>678</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>679</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="13">
-        <v>2260</v>
+        <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>680</v>
       </c>
       <c r="C230" s="6" t="s">
         <v>681</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>682</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="13">
-        <v>1718</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>683</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>684</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>685</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="13">
-        <v>2532</v>
+        <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>686</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>687</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>688</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="13">
-        <v>2532</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>689</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>690</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>691</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="13">
-        <v>2532</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>692</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>693</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>694</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="13">
-        <v>2532</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>695</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>696</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>697</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="13">
-        <v>796</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="9" t="s">
         <v>698</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>699</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>700</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="13">
-        <v>624</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="9" t="s">
         <v>701</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>702</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>703</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="13">
-        <v>945</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>704</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>705</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="13">
-        <v>123</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>707</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>708</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>709</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="13">
-        <v>1447</v>
+        <v>817</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>710</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>711</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>712</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="13">
-        <v>769</v>
+        <v>641</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>713</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>714</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>715</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="13">
-        <v>769</v>
+        <v>970</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="9" t="s">
         <v>716</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>717</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>718</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="13">
-        <v>805</v>
+        <v>126</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>719</v>
       </c>
       <c r="C243" s="6" t="s">
         <v>720</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>721</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="13">
-        <v>335</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>722</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>723</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>724</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="13">
-        <v>335</v>
+        <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>725</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>726</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>727</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="13">
-        <v>141</v>
+        <v>789</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>728</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>729</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>730</v>
       </c>
       <c r="E246" s="5"/>
       <c r="F246" s="13">
-        <v>141</v>
+        <v>826</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>732</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>733</v>
       </c>
       <c r="E247" s="5"/>
       <c r="F247" s="13">
-        <v>208</v>
+        <v>344</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>734</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>735</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>736</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="13">
-        <v>208</v>
+        <v>344</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>737</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>738</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>739</v>
       </c>
       <c r="E249" s="5"/>
       <c r="F249" s="13">
         <v>144</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="9" t="s">
@@ -13598,867 +13931,859 @@
         <v>741</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>742</v>
       </c>
       <c r="E250" s="5"/>
       <c r="F250" s="13">
         <v>144</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>743</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>744</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>745</v>
       </c>
       <c r="E251" s="5"/>
       <c r="F251" s="13">
-        <v>127</v>
+        <v>214</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>746</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>747</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>748</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="13">
-        <v>127</v>
+        <v>214</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="9" t="s">
         <v>749</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>750</v>
       </c>
       <c r="D253" s="5" t="s">
         <v>751</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="13">
-        <v>394</v>
+        <v>148</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>752</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>753</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>754</v>
       </c>
-      <c r="E254" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E254" s="5"/>
       <c r="F254" s="13">
-        <v>737</v>
+        <v>148</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="9" t="s">
         <v>755</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>756</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>757</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="13">
-        <v>900</v>
+        <v>130</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>758</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>759</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>760</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="13">
-        <v>954</v>
+        <v>130</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="9" t="s">
         <v>761</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>762</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>763</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="13">
-        <v>1221</v>
+        <v>404</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="9" t="s">
         <v>764</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>765</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="E258" s="5"/>
+      <c r="E258" s="5">
+        <v>0</v>
+      </c>
       <c r="F258" s="13">
-        <v>828</v>
+        <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="9" t="s">
         <v>767</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>768</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>769</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="13">
-        <v>950</v>
+        <v>924</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>770</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>772</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="13">
-        <v>950</v>
+        <v>980</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="9" t="s">
         <v>773</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>774</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>775</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="13">
-        <v>1221</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="9" t="s">
         <v>776</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>777</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>778</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="13">
-        <v>950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>779</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>780</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>781</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="13">
-        <v>837</v>
+        <v>975</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>782</v>
       </c>
       <c r="C264" s="6" t="s">
         <v>783</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="13">
-        <v>837</v>
+        <v>975</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>785</v>
       </c>
       <c r="C265" s="6" t="s">
         <v>786</v>
       </c>
       <c r="D265" s="5" t="s">
         <v>787</v>
       </c>
-      <c r="E265" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E265" s="5"/>
       <c r="F265" s="13">
-        <v>495</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="9" t="s">
         <v>788</v>
       </c>
       <c r="C266" s="6" t="s">
         <v>789</v>
       </c>
       <c r="D266" s="5" t="s">
         <v>790</v>
       </c>
-      <c r="E266" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E266" s="5"/>
       <c r="F266" s="13">
-        <v>495</v>
+        <v>975</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="9" t="s">
         <v>791</v>
       </c>
       <c r="C267" s="6" t="s">
         <v>792</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>793</v>
       </c>
-      <c r="E267" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E267" s="5"/>
       <c r="F267" s="13">
-        <v>450</v>
+        <v>859</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="9" t="s">
         <v>794</v>
       </c>
       <c r="C268" s="6" t="s">
         <v>795</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>796</v>
       </c>
-      <c r="E268" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E268" s="5"/>
       <c r="F268" s="13">
-        <v>540</v>
+        <v>859</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="9" t="s">
         <v>797</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>798</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="5">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="F269" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>800</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E270" s="5">
         <v>0</v>
       </c>
       <c r="F270" s="13">
-        <v>225</v>
+        <v>495</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>803</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>804</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>805</v>
       </c>
       <c r="E271" s="5">
         <v>0</v>
       </c>
       <c r="F271" s="13">
-        <v>0</v>
+        <v>450</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>806</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>807</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E272" s="5">
         <v>0</v>
       </c>
       <c r="F272" s="13">
-        <v>0</v>
+        <v>540</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>809</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>810</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>811</v>
       </c>
       <c r="E273" s="5">
         <v>0</v>
       </c>
       <c r="F273" s="13">
-        <v>0</v>
+        <v>495</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>812</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>813</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>814</v>
       </c>
       <c r="E274" s="5">
         <v>0</v>
       </c>
       <c r="F274" s="13">
-        <v>0</v>
+        <v>225</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="9" t="s">
         <v>815</v>
       </c>
       <c r="C275" s="6" t="s">
         <v>816</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>817</v>
       </c>
       <c r="E275" s="5">
         <v>0</v>
       </c>
       <c r="F275" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="9" t="s">
         <v>818</v>
       </c>
       <c r="C276" s="6" t="s">
         <v>819</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="5">
         <v>0</v>
       </c>
       <c r="F276" s="13">
-        <v>225</v>
+        <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>821</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="5">
         <v>0</v>
       </c>
       <c r="F277" s="13">
-        <v>630</v>
+        <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F278" s="13">
-        <v>405</v>
+        <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>827</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>828</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="5">
         <v>0</v>
       </c>
       <c r="F279" s="13">
-        <v>270</v>
+        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>830</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>831</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="5">
         <v>0</v>
       </c>
       <c r="F280" s="13">
-        <v>405</v>
+        <v>225</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>833</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>834</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="5">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F281" s="13">
-        <v>225</v>
+        <v>630</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>836</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>837</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="5">
         <v>0</v>
       </c>
       <c r="F282" s="13">
-        <v>225</v>
+        <v>405</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>839</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>840</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="5">
         <v>0</v>
       </c>
       <c r="F283" s="13">
-        <v>450</v>
+        <v>270</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>842</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>843</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="5">
         <v>0</v>
       </c>
       <c r="F284" s="13">
-        <v>360</v>
+        <v>405</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="9" t="s">
         <v>845</v>
       </c>
       <c r="C285" s="6" t="s">
         <v>846</v>
       </c>
       <c r="D285" s="5" t="s">
         <v>847</v>
       </c>
       <c r="E285" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F285" s="13">
-        <v>495</v>
+        <v>225</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="9" t="s">
         <v>848</v>
       </c>
       <c r="C286" s="6" t="s">
         <v>849</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>850</v>
       </c>
       <c r="E286" s="5">
         <v>0</v>
       </c>
       <c r="F286" s="13">
-        <v>315</v>
+        <v>225</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>851</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>852</v>
       </c>
       <c r="D287" s="5" t="s">
         <v>853</v>
       </c>
       <c r="E287" s="5">
         <v>0</v>
       </c>
       <c r="F287" s="13">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="9" t="s">
         <v>854</v>
       </c>
       <c r="C288" s="6" t="s">
         <v>855</v>
       </c>
       <c r="D288" s="5" t="s">
         <v>856</v>
       </c>
       <c r="E288" s="5">
         <v>0</v>
       </c>
       <c r="F288" s="13">
-        <v>0</v>
+        <v>360</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="9" t="s">
         <v>857</v>
       </c>
       <c r="C289" s="6" t="s">
         <v>858</v>
       </c>
       <c r="D289" s="5" t="s">
         <v>859</v>
       </c>
       <c r="E289" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F289" s="13">
-        <v>720</v>
+        <v>495</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="9" t="s">
         <v>860</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>861</v>
       </c>
       <c r="D290" s="5" t="s">
         <v>862</v>
       </c>
       <c r="E290" s="5">
         <v>0</v>
       </c>
       <c r="F290" s="13">
-        <v>720</v>
+        <v>315</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="9" t="s">
         <v>863</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>864</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>865</v>
       </c>
       <c r="E291" s="5">
         <v>0</v>
       </c>
       <c r="F291" s="13">
-        <v>450</v>
+        <v>360</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="9" t="s">
         <v>866</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>867</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>868</v>
       </c>
       <c r="E292" s="5">
         <v>0</v>
       </c>
       <c r="F292" s="13">
-        <v>630</v>
+        <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="9" t="s">
         <v>869</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>870</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>871</v>
       </c>
       <c r="E293" s="5">
         <v>0</v>
       </c>
       <c r="F293" s="13">
-        <v>765</v>
+        <v>720</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>872</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>873</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E294" s="5">
         <v>0</v>
       </c>
       <c r="F294" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
@@ -14474,1811 +14799,1811 @@
       </c>
       <c r="E295" s="5">
         <v>0</v>
       </c>
       <c r="F295" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>878</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>879</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>880</v>
       </c>
       <c r="E296" s="5">
         <v>0</v>
       </c>
       <c r="F296" s="13">
-        <v>360</v>
+        <v>630</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="9" t="s">
         <v>881</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>882</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>883</v>
       </c>
       <c r="E297" s="5">
         <v>0</v>
       </c>
       <c r="F297" s="13">
-        <v>720</v>
+        <v>765</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="9" t="s">
         <v>884</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>885</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E298" s="5">
         <v>0</v>
       </c>
       <c r="F298" s="13">
-        <v>585</v>
+        <v>720</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>887</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>888</v>
       </c>
       <c r="D299" s="5" t="s">
         <v>889</v>
       </c>
       <c r="E299" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F299" s="13">
-        <v>765</v>
+        <v>450</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="9" t="s">
         <v>890</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>891</v>
       </c>
       <c r="D300" s="5" t="s">
         <v>892</v>
       </c>
       <c r="E300" s="5">
         <v>0</v>
       </c>
       <c r="F300" s="13">
-        <v>630</v>
+        <v>360</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="9" t="s">
         <v>893</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>894</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>895</v>
       </c>
       <c r="E301" s="5">
         <v>0</v>
       </c>
       <c r="F301" s="13">
-        <v>675</v>
+        <v>720</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="9" t="s">
         <v>896</v>
       </c>
       <c r="C302" s="6" t="s">
         <v>897</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>898</v>
       </c>
       <c r="E302" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F302" s="13">
-        <v>900</v>
+        <v>585</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="9" t="s">
         <v>899</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>900</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>901</v>
       </c>
       <c r="E303" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F303" s="13">
-        <v>810</v>
+        <v>765</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="9" t="s">
         <v>902</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>903</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>904</v>
       </c>
       <c r="E304" s="5">
-        <v>546</v>
+        <v>0</v>
       </c>
       <c r="F304" s="13">
-        <v>540</v>
+        <v>630</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
         <v>905</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>906</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>907</v>
       </c>
       <c r="E305" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F305" s="13">
-        <v>855</v>
+        <v>675</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>908</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>909</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>910</v>
       </c>
       <c r="E306" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F306" s="13">
-        <v>630</v>
+        <v>900</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="9" t="s">
         <v>911</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>912</v>
       </c>
       <c r="D307" s="5" t="s">
         <v>913</v>
       </c>
       <c r="E307" s="5">
         <v>0</v>
       </c>
       <c r="F307" s="13">
-        <v>990</v>
+        <v>810</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="9" t="s">
         <v>914</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>915</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>916</v>
       </c>
       <c r="E308" s="5">
-        <v>112</v>
+        <v>481</v>
       </c>
       <c r="F308" s="13">
-        <v>585</v>
+        <v>540</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="9" t="s">
         <v>917</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>918</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>919</v>
       </c>
       <c r="E309" s="5">
-        <v>467</v>
+        <v>0</v>
       </c>
       <c r="F309" s="13">
-        <v>540</v>
+        <v>855</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="9" t="s">
         <v>920</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>921</v>
       </c>
       <c r="D310" s="5" t="s">
         <v>922</v>
       </c>
       <c r="E310" s="5">
-        <v>327</v>
+        <v>6</v>
       </c>
       <c r="F310" s="13">
-        <v>585</v>
+        <v>630</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
         <v>923</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>924</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>925</v>
       </c>
       <c r="E311" s="5">
-        <v>464</v>
+        <v>0</v>
       </c>
       <c r="F311" s="13">
-        <v>540</v>
+        <v>990</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
         <v>926</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>928</v>
       </c>
       <c r="E312" s="5">
-        <v>0</v>
+        <v>105</v>
       </c>
       <c r="F312" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="9" t="s">
         <v>929</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>930</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>931</v>
       </c>
       <c r="E313" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="F313" s="13">
-        <v>495</v>
+        <v>540</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="9" t="s">
         <v>932</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>933</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>934</v>
       </c>
       <c r="E314" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F314" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="9" t="s">
         <v>935</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>936</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E315" s="5">
         <v>0</v>
       </c>
       <c r="F315" s="13">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="9" t="s">
         <v>938</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>939</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>940</v>
       </c>
       <c r="E316" s="5">
         <v>0</v>
       </c>
       <c r="F316" s="13">
-        <v>720</v>
+        <v>585</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="9" t="s">
         <v>941</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>942</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>943</v>
       </c>
       <c r="E317" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F317" s="13">
-        <v>630</v>
+        <v>495</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="9" t="s">
         <v>944</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>945</v>
       </c>
       <c r="D318" s="5" t="s">
         <v>946</v>
       </c>
       <c r="E318" s="5">
         <v>0</v>
       </c>
       <c r="F318" s="13">
-        <v>630</v>
+        <v>585</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="9" t="s">
         <v>947</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>948</v>
       </c>
       <c r="D319" s="5" t="s">
         <v>949</v>
       </c>
       <c r="E319" s="5">
         <v>0</v>
       </c>
       <c r="F319" s="13">
-        <v>675</v>
+        <v>450</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="9" t="s">
         <v>950</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>951</v>
       </c>
       <c r="D320" s="5" t="s">
         <v>952</v>
       </c>
       <c r="E320" s="5">
         <v>0</v>
       </c>
       <c r="F320" s="13">
-        <v>585</v>
+        <v>720</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="9" t="s">
         <v>953</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>954</v>
       </c>
       <c r="D321" s="5" t="s">
         <v>955</v>
       </c>
       <c r="E321" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F321" s="13">
-        <v>360</v>
+        <v>630</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="9" t="s">
         <v>956</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>957</v>
       </c>
       <c r="D322" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E322" s="5">
         <v>0</v>
       </c>
       <c r="F322" s="13">
-        <v>360</v>
+        <v>630</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="9" t="s">
         <v>959</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>960</v>
       </c>
       <c r="D323" s="5" t="s">
         <v>961</v>
       </c>
       <c r="E323" s="5">
         <v>0</v>
       </c>
       <c r="F323" s="13">
-        <v>405</v>
+        <v>675</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="9" t="s">
         <v>962</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>963</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>964</v>
       </c>
       <c r="E324" s="5">
         <v>0</v>
       </c>
       <c r="F324" s="13">
-        <v>360</v>
+        <v>585</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>965</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>966</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E325" s="5">
         <v>0</v>
       </c>
       <c r="F325" s="13">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="9" t="s">
         <v>968</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>969</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>970</v>
       </c>
       <c r="E326" s="5">
         <v>0</v>
       </c>
       <c r="F326" s="13">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="9" t="s">
         <v>971</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>972</v>
       </c>
       <c r="D327" s="5" t="s">
         <v>973</v>
       </c>
       <c r="E327" s="5">
         <v>0</v>
       </c>
       <c r="F327" s="13">
-        <v>225</v>
+        <v>405</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="9" t="s">
         <v>974</v>
       </c>
       <c r="C328" s="6" t="s">
         <v>975</v>
       </c>
       <c r="D328" s="5" t="s">
         <v>976</v>
       </c>
       <c r="E328" s="5">
         <v>0</v>
       </c>
       <c r="F328" s="13">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="9" t="s">
         <v>977</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>978</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>979</v>
       </c>
       <c r="E329" s="5">
         <v>0</v>
       </c>
       <c r="F329" s="13">
-        <v>405</v>
+        <v>270</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="9" t="s">
         <v>980</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>981</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>982</v>
       </c>
       <c r="E330" s="5">
         <v>0</v>
       </c>
       <c r="F330" s="13">
-        <v>585</v>
+        <v>270</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="9" t="s">
         <v>983</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>984</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E331" s="5">
         <v>0</v>
       </c>
       <c r="F331" s="13">
-        <v>360</v>
+        <v>225</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="9" t="s">
         <v>986</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>987</v>
       </c>
       <c r="D332" s="5" t="s">
         <v>988</v>
       </c>
       <c r="E332" s="5">
         <v>0</v>
       </c>
       <c r="F332" s="13">
-        <v>495</v>
+        <v>180</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="9" t="s">
         <v>989</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>990</v>
       </c>
       <c r="D333" s="5" t="s">
         <v>991</v>
       </c>
       <c r="E333" s="5">
         <v>0</v>
       </c>
       <c r="F333" s="13">
-        <v>495</v>
+        <v>405</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="9" t="s">
         <v>992</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>993</v>
       </c>
       <c r="D334" s="5" t="s">
         <v>994</v>
       </c>
       <c r="E334" s="5">
         <v>0</v>
       </c>
       <c r="F334" s="13">
-        <v>720</v>
+        <v>585</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="9" t="s">
         <v>995</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>996</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>997</v>
       </c>
       <c r="E335" s="5">
         <v>0</v>
       </c>
       <c r="F335" s="13">
-        <v>720</v>
+        <v>360</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="9" t="s">
         <v>998</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>999</v>
       </c>
       <c r="D336" s="5" t="s">
         <v>1000</v>
       </c>
       <c r="E336" s="5">
         <v>0</v>
       </c>
       <c r="F336" s="13">
-        <v>180</v>
+        <v>495</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="9" t="s">
         <v>1001</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="D337" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="E337" s="5">
         <v>0</v>
       </c>
       <c r="F337" s="13">
-        <v>180</v>
+        <v>495</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="9" t="s">
         <v>1004</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="E338" s="5">
         <v>0</v>
       </c>
       <c r="F338" s="13">
-        <v>180</v>
+        <v>720</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="9" t="s">
         <v>1007</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="D339" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="E339" s="5">
         <v>0</v>
       </c>
       <c r="F339" s="13">
-        <v>180</v>
+        <v>720</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="9" t="s">
         <v>1010</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="E340" s="5">
         <v>0</v>
       </c>
       <c r="F340" s="13">
-        <v>720</v>
+        <v>180</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="E341" s="5">
         <v>0</v>
       </c>
       <c r="F341" s="13">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="9" t="s">
         <v>1016</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="D342" s="5" t="s">
         <v>1018</v>
       </c>
       <c r="E342" s="5">
         <v>0</v>
       </c>
       <c r="F342" s="13">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="9" t="s">
         <v>1019</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="D343" s="5" t="s">
         <v>1021</v>
       </c>
       <c r="E343" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F343" s="13">
-        <v>585</v>
+        <v>180</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="9" t="s">
         <v>1022</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="D344" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="E344" s="5">
         <v>0</v>
       </c>
       <c r="F344" s="13">
-        <v>315</v>
+        <v>720</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="E345" s="5">
         <v>0</v>
       </c>
       <c r="F345" s="13">
-        <v>1620</v>
+        <v>450</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>1028</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="E346" s="5">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F346" s="13">
-        <v>1620</v>
+        <v>450</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>1031</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="E347" s="5">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="F347" s="13">
-        <v>1620</v>
+        <v>585</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="9" t="s">
         <v>1034</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="D348" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="E348" s="5">
         <v>0</v>
       </c>
       <c r="F348" s="13">
-        <v>1620</v>
+        <v>315</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>344</v>
       </c>
       <c r="B349" s="9" t="s">
         <v>1037</v>
       </c>
       <c r="C349" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="D349" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="E349" s="5">
         <v>0</v>
       </c>
       <c r="F349" s="13">
-        <v>1035</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="9" t="s">
         <v>1040</v>
       </c>
       <c r="C350" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="D350" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="E350" s="5">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="F350" s="13">
-        <v>1260</v>
+        <v>900</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>1043</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="E351" s="5">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="F351" s="13">
-        <v>1305</v>
+        <v>900</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="9" t="s">
         <v>1046</v>
       </c>
       <c r="C352" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="E352" s="5">
         <v>0</v>
       </c>
       <c r="F352" s="13">
-        <v>855</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="9" t="s">
         <v>1049</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="D353" s="5" t="s">
         <v>1051</v>
       </c>
       <c r="E353" s="5">
         <v>0</v>
       </c>
       <c r="F353" s="13">
-        <v>1305</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="9" t="s">
         <v>1052</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>1054</v>
       </c>
       <c r="E354" s="5">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="F354" s="13">
-        <v>990</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="9" t="s">
         <v>1055</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E355" s="5">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F355" s="13">
-        <v>855</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="E356" s="5">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="F356" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="9" t="s">
         <v>1061</v>
       </c>
       <c r="C357" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="D357" s="5" t="s">
         <v>1063</v>
       </c>
       <c r="E357" s="5">
         <v>0</v>
       </c>
       <c r="F357" s="13">
-        <v>1035</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>1066</v>
       </c>
       <c r="E358" s="5">
         <v>0</v>
       </c>
       <c r="F358" s="13">
-        <v>1035</v>
+        <v>990</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>1067</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="E359" s="5">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F359" s="13">
-        <v>1170</v>
+        <v>855</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>1070</v>
       </c>
       <c r="C360" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>1072</v>
       </c>
       <c r="E360" s="5">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="F360" s="13">
-        <v>675</v>
+        <v>990</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="9" t="s">
         <v>1073</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="E361" s="5">
         <v>0</v>
       </c>
       <c r="F361" s="13">
-        <v>990</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="9" t="s">
         <v>1076</v>
       </c>
       <c r="C362" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="D362" s="5" t="s">
         <v>1078</v>
       </c>
       <c r="E362" s="5">
         <v>0</v>
       </c>
       <c r="F362" s="13">
-        <v>855</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="9" t="s">
         <v>1079</v>
       </c>
       <c r="C363" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="D363" s="5" t="s">
         <v>1081</v>
       </c>
       <c r="E363" s="5">
         <v>0</v>
       </c>
       <c r="F363" s="13">
-        <v>585</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="9" t="s">
         <v>1082</v>
       </c>
       <c r="C364" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="D364" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="E364" s="5">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="F364" s="13">
-        <v>990</v>
+        <v>675</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>1085</v>
       </c>
       <c r="C365" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="E365" s="5">
         <v>0</v>
       </c>
       <c r="F365" s="13">
-        <v>630</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="9" t="s">
         <v>1088</v>
       </c>
       <c r="C366" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>1090</v>
       </c>
       <c r="E366" s="5">
         <v>0</v>
       </c>
       <c r="F366" s="13">
-        <v>900</v>
+        <v>855</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>1091</v>
       </c>
       <c r="C367" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="D367" s="5" t="s">
         <v>1093</v>
       </c>
       <c r="E367" s="5">
         <v>0</v>
       </c>
       <c r="F367" s="13">
-        <v>1125</v>
+        <v>585</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="E368" s="5">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="F368" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>1097</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="E369" s="5">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="F369" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="C370" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="5">
         <v>0</v>
       </c>
       <c r="F370" s="13">
-        <v>720</v>
+        <v>900</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
         <v>366</v>
       </c>
       <c r="B371" s="9" t="s">
         <v>1103</v>
       </c>
       <c r="C371" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="D371" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="5">
         <v>0</v>
       </c>
       <c r="F371" s="13">
-        <v>900</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>367</v>
       </c>
       <c r="B372" s="9" t="s">
         <v>1106</v>
       </c>
       <c r="C372" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F372" s="13">
-        <v>990</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="9" t="s">
         <v>1109</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="D373" s="5" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F373" s="13">
-        <v>810</v>
+        <v>630</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>369</v>
       </c>
       <c r="B374" s="9" t="s">
         <v>1112</v>
       </c>
       <c r="C374" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="D374" s="5" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="5">
         <v>0</v>
       </c>
       <c r="F374" s="13">
-        <v>765</v>
+        <v>720</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="C375" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="5">
         <v>19</v>
       </c>
       <c r="F375" s="13">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="5">
         <v>0</v>
       </c>
       <c r="F376" s="13">
-        <v>585</v>
+        <v>990</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="E377" s="5">
         <v>0</v>
       </c>
       <c r="F377" s="13">
-        <v>630</v>
+        <v>810</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="9" t="s">
         <v>1124</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="D378" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="E378" s="5">
         <v>0</v>
       </c>
       <c r="F378" s="13">
-        <v>945</v>
+        <v>765</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="C379" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="D379" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="E379" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F379" s="13">
-        <v>900</v>
+        <v>540</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="9" t="s">
         <v>1130</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="D380" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="E380" s="5">
         <v>0</v>
       </c>
       <c r="F380" s="13">
-        <v>900</v>
+        <v>585</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>376</v>
       </c>
       <c r="B381" s="9" t="s">
         <v>1133</v>
       </c>
       <c r="C381" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="D381" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="E381" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F381" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="E382" s="5">
         <v>0</v>
       </c>
       <c r="F382" s="13">
-        <v>630</v>
+        <v>945</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E383" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F383" s="13">
-        <v>630</v>
+        <v>900</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>379</v>
       </c>
       <c r="B384" s="9" t="s">
         <v>1142</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="E384" s="5">
         <v>0</v>
       </c>
       <c r="F384" s="13">
-        <v>630</v>
+        <v>900</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="C385" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="E385" s="5">
         <v>0</v>
       </c>
       <c r="F385" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>381</v>
@@ -16291,4254 +16616,4254 @@
       </c>
       <c r="D386" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="E386" s="5">
         <v>0</v>
       </c>
       <c r="F386" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>382</v>
       </c>
       <c r="B387" s="9" t="s">
         <v>1151</v>
       </c>
       <c r="C387" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="E387" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="F387" s="13">
-        <v>720</v>
+        <v>630</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>383</v>
       </c>
       <c r="B388" s="9" t="s">
         <v>1154</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="E388" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F388" s="13">
-        <v>720</v>
+        <v>630</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>384</v>
       </c>
       <c r="B389" s="9" t="s">
         <v>1157</v>
       </c>
       <c r="C389" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>1159</v>
       </c>
       <c r="E389" s="5">
         <v>0</v>
       </c>
       <c r="F389" s="13">
-        <v>720</v>
+        <v>630</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>385</v>
       </c>
       <c r="B390" s="9" t="s">
         <v>1160</v>
       </c>
       <c r="C390" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="E390" s="5">
         <v>0</v>
       </c>
       <c r="F390" s="13">
-        <v>900</v>
+        <v>630</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
         <v>386</v>
       </c>
       <c r="B391" s="9" t="s">
         <v>1163</v>
       </c>
       <c r="C391" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="D391" s="5" t="s">
         <v>1165</v>
       </c>
       <c r="E391" s="5">
         <v>0</v>
       </c>
       <c r="F391" s="13">
-        <v>1035</v>
+        <v>720</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>387</v>
       </c>
       <c r="B392" s="9" t="s">
         <v>1166</v>
       </c>
       <c r="C392" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="E392" s="5">
-        <v>133</v>
+        <v>0</v>
       </c>
       <c r="F392" s="13">
-        <v>765</v>
+        <v>720</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="9" t="s">
         <v>1169</v>
       </c>
       <c r="C393" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="E393" s="5">
         <v>0</v>
       </c>
       <c r="F393" s="13">
-        <v>765</v>
+        <v>720</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>389</v>
       </c>
       <c r="B394" s="9" t="s">
         <v>1172</v>
       </c>
       <c r="C394" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="D394" s="5" t="s">
         <v>1174</v>
       </c>
       <c r="E394" s="5">
         <v>0</v>
       </c>
       <c r="F394" s="13">
-        <v>765</v>
+        <v>900</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>390</v>
       </c>
       <c r="B395" s="9" t="s">
         <v>1175</v>
       </c>
       <c r="C395" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="D395" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="E395" s="5">
         <v>0</v>
       </c>
       <c r="F395" s="13">
-        <v>765</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>391</v>
       </c>
       <c r="B396" s="9" t="s">
         <v>1178</v>
       </c>
       <c r="C396" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>1180</v>
       </c>
       <c r="E396" s="5">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="F396" s="13">
         <v>765</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="E397" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F397" s="13">
-        <v>720</v>
+        <v>765</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E398" s="5">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="F398" s="13">
-        <v>720</v>
+        <v>765</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>394</v>
       </c>
       <c r="B399" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="C399" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="E399" s="5">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="F399" s="13">
-        <v>720</v>
+        <v>765</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="E400" s="5">
         <v>0</v>
       </c>
       <c r="F400" s="13">
-        <v>945</v>
+        <v>765</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>1195</v>
       </c>
       <c r="E401" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F401" s="13">
-        <v>855</v>
+        <v>720</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="E402" s="5">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="F402" s="13">
-        <v>1035</v>
+        <v>720</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>1201</v>
       </c>
       <c r="E403" s="5">
         <v>0</v>
       </c>
       <c r="F403" s="13">
-        <v>855</v>
+        <v>720</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>399</v>
       </c>
       <c r="B404" s="9" t="s">
         <v>1202</v>
       </c>
       <c r="C404" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="D404" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="E404" s="5">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="F404" s="13">
-        <v>495</v>
+        <v>990</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="9" t="s">
         <v>1205</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="E405" s="5">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="F405" s="13">
-        <v>540</v>
+        <v>945</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="9" t="s">
         <v>1208</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="D406" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="E406" s="5">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="F406" s="13">
-        <v>495</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>402</v>
       </c>
       <c r="B407" s="9" t="s">
         <v>1211</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="D407" s="5" t="s">
         <v>1213</v>
       </c>
       <c r="E407" s="5">
         <v>0</v>
       </c>
       <c r="F407" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>403</v>
       </c>
       <c r="B408" s="9" t="s">
         <v>1214</v>
       </c>
       <c r="C408" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="D408" s="5" t="s">
         <v>1216</v>
       </c>
       <c r="E408" s="5">
         <v>0</v>
       </c>
       <c r="F408" s="13">
-        <v>855</v>
+        <v>495</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>404</v>
       </c>
       <c r="B409" s="9" t="s">
         <v>1217</v>
       </c>
       <c r="C409" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="D409" s="5" t="s">
         <v>1219</v>
       </c>
       <c r="E409" s="5">
         <v>0</v>
       </c>
       <c r="F409" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>405</v>
       </c>
       <c r="B410" s="9" t="s">
         <v>1220</v>
       </c>
       <c r="C410" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="D410" s="5" t="s">
         <v>1222</v>
       </c>
       <c r="E410" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F410" s="13">
-        <v>585</v>
+        <v>495</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>406</v>
       </c>
       <c r="B411" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="C411" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="D411" s="5" t="s">
         <v>1225</v>
       </c>
       <c r="E411" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F411" s="13">
-        <v>90</v>
+        <v>855</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>407</v>
       </c>
       <c r="B412" s="9" t="s">
         <v>1226</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="D412" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="E412" s="5">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F412" s="13">
-        <v>90</v>
+        <v>855</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>408</v>
       </c>
       <c r="B413" s="9" t="s">
         <v>1229</v>
       </c>
       <c r="C413" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="D413" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="E413" s="5">
         <v>0</v>
       </c>
       <c r="F413" s="13">
-        <v>720</v>
+        <v>540</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
         <v>409</v>
       </c>
       <c r="B414" s="9" t="s">
         <v>1232</v>
       </c>
       <c r="C414" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="D414" s="5" t="s">
         <v>1234</v>
       </c>
       <c r="E414" s="5">
         <v>0</v>
       </c>
       <c r="F414" s="13">
-        <v>855</v>
+        <v>585</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
         <v>410</v>
       </c>
       <c r="B415" s="9" t="s">
         <v>1235</v>
       </c>
       <c r="C415" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="D415" s="5" t="s">
         <v>1237</v>
       </c>
       <c r="E415" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F415" s="13">
-        <v>765</v>
+        <v>90</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
         <v>411</v>
       </c>
       <c r="B416" s="9" t="s">
         <v>1238</v>
       </c>
       <c r="C416" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="D416" s="5" t="s">
         <v>1240</v>
       </c>
       <c r="E416" s="5">
         <v>0</v>
       </c>
       <c r="F416" s="13">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
         <v>412</v>
       </c>
       <c r="B417" s="9" t="s">
         <v>1241</v>
       </c>
       <c r="C417" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="D417" s="5" t="s">
         <v>1243</v>
       </c>
       <c r="E417" s="5">
         <v>0</v>
       </c>
       <c r="F417" s="13">
-        <v>1035</v>
+        <v>720</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>413</v>
       </c>
       <c r="B418" s="9" t="s">
         <v>1244</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="E418" s="5">
         <v>0</v>
       </c>
       <c r="F418" s="13">
-        <v>360</v>
+        <v>855</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>414</v>
       </c>
       <c r="B419" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>1249</v>
       </c>
       <c r="E419" s="5">
         <v>0</v>
       </c>
       <c r="F419" s="13">
-        <v>360</v>
+        <v>765</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>415</v>
       </c>
       <c r="B420" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="C420" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="D420" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="E420" s="5">
         <v>0</v>
       </c>
       <c r="F420" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>416</v>
       </c>
       <c r="B421" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="C421" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="E421" s="5">
         <v>0</v>
       </c>
       <c r="F421" s="13">
-        <v>0</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>417</v>
       </c>
       <c r="B422" s="9" t="s">
         <v>1256</v>
       </c>
       <c r="C422" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>1258</v>
       </c>
       <c r="E422" s="5">
         <v>0</v>
       </c>
       <c r="F422" s="13">
-        <v>1575</v>
+        <v>360</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>418</v>
       </c>
       <c r="B423" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="C423" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>1261</v>
       </c>
       <c r="E423" s="5">
         <v>0</v>
       </c>
       <c r="F423" s="13">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
         <v>419</v>
       </c>
       <c r="B424" s="9" t="s">
         <v>1262</v>
       </c>
       <c r="C424" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="D424" s="5" t="s">
         <v>1264</v>
       </c>
       <c r="E424" s="5">
         <v>0</v>
       </c>
       <c r="F424" s="13">
-        <v>1800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
         <v>420</v>
       </c>
       <c r="B425" s="9" t="s">
         <v>1265</v>
       </c>
       <c r="C425" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>1267</v>
       </c>
       <c r="E425" s="5">
         <v>0</v>
       </c>
       <c r="F425" s="13">
-        <v>1350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
         <v>421</v>
       </c>
       <c r="B426" s="9" t="s">
         <v>1268</v>
       </c>
       <c r="C426" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="D426" s="5" t="s">
         <v>1270</v>
       </c>
       <c r="E426" s="5">
         <v>0</v>
       </c>
       <c r="F426" s="13">
-        <v>1170</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>422</v>
       </c>
       <c r="B427" s="9" t="s">
         <v>1271</v>
       </c>
       <c r="C427" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="D427" s="5" t="s">
         <v>1273</v>
       </c>
       <c r="E427" s="5">
         <v>0</v>
       </c>
       <c r="F427" s="13">
-        <v>855</v>
+        <v>270</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
         <v>423</v>
       </c>
       <c r="B428" s="9" t="s">
         <v>1274</v>
       </c>
       <c r="C428" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="D428" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="E428" s="5">
         <v>0</v>
       </c>
       <c r="F428" s="13">
-        <v>855</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
         <v>424</v>
       </c>
       <c r="B429" s="9" t="s">
         <v>1277</v>
       </c>
       <c r="C429" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="D429" s="5" t="s">
         <v>1279</v>
       </c>
       <c r="E429" s="5">
         <v>0</v>
       </c>
       <c r="F429" s="13">
-        <v>855</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
         <v>425</v>
       </c>
       <c r="B430" s="9" t="s">
         <v>1280</v>
       </c>
       <c r="C430" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="E430" s="5">
         <v>0</v>
       </c>
       <c r="F430" s="13">
-        <v>1305</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>426</v>
       </c>
       <c r="B431" s="9" t="s">
         <v>1283</v>
       </c>
       <c r="C431" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="D431" s="5" t="s">
         <v>1285</v>
       </c>
       <c r="E431" s="5">
         <v>0</v>
       </c>
       <c r="F431" s="13">
-        <v>1260</v>
+        <v>855</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>427</v>
       </c>
       <c r="B432" s="9" t="s">
         <v>1286</v>
       </c>
       <c r="C432" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="D432" s="5" t="s">
         <v>1288</v>
       </c>
       <c r="E432" s="5">
         <v>0</v>
       </c>
       <c r="F432" s="13">
-        <v>630</v>
+        <v>855</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
         <v>428</v>
       </c>
       <c r="B433" s="9" t="s">
         <v>1289</v>
       </c>
       <c r="C433" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="D433" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="E433" s="5">
         <v>0</v>
       </c>
       <c r="F433" s="13">
-        <v>270</v>
+        <v>855</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>429</v>
       </c>
       <c r="B434" s="9" t="s">
         <v>1292</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="D434" s="5" t="s">
         <v>1294</v>
       </c>
       <c r="E434" s="5">
         <v>0</v>
       </c>
       <c r="F434" s="13">
-        <v>270</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>430</v>
       </c>
       <c r="B435" s="9" t="s">
         <v>1295</v>
       </c>
       <c r="C435" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="D435" s="5" t="s">
         <v>1297</v>
       </c>
       <c r="E435" s="5">
         <v>0</v>
       </c>
       <c r="F435" s="13">
-        <v>270</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>431</v>
       </c>
       <c r="B436" s="9" t="s">
         <v>1298</v>
       </c>
       <c r="C436" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="D436" s="5" t="s">
         <v>1300</v>
       </c>
       <c r="E436" s="5">
         <v>0</v>
       </c>
       <c r="F436" s="13">
-        <v>405</v>
+        <v>630</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
         <v>432</v>
       </c>
       <c r="B437" s="9" t="s">
         <v>1301</v>
       </c>
       <c r="C437" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="D437" s="5" t="s">
         <v>1303</v>
       </c>
       <c r="E437" s="5">
         <v>0</v>
       </c>
       <c r="F437" s="13">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
         <v>433</v>
       </c>
       <c r="B438" s="9" t="s">
         <v>1304</v>
       </c>
       <c r="C438" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="D438" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="E438" s="5">
         <v>0</v>
       </c>
       <c r="F438" s="13">
-        <v>1215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>434</v>
       </c>
       <c r="B439" s="9" t="s">
         <v>1307</v>
       </c>
       <c r="C439" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="D439" s="5" t="s">
         <v>1309</v>
       </c>
       <c r="E439" s="5">
         <v>0</v>
       </c>
       <c r="F439" s="13">
-        <v>585</v>
+        <v>270</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>435</v>
       </c>
       <c r="B440" s="9" t="s">
         <v>1310</v>
       </c>
       <c r="C440" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="D440" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="E440" s="5">
         <v>0</v>
       </c>
       <c r="F440" s="13">
-        <v>1305</v>
+        <v>405</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>436</v>
       </c>
       <c r="B441" s="9" t="s">
         <v>1313</v>
       </c>
       <c r="C441" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="D441" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="E441" s="5">
         <v>0</v>
       </c>
       <c r="F441" s="13">
-        <v>1080</v>
+        <v>360</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>437</v>
       </c>
       <c r="B442" s="9" t="s">
         <v>1316</v>
       </c>
       <c r="C442" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="D442" s="5" t="s">
         <v>1318</v>
       </c>
       <c r="E442" s="5">
         <v>0</v>
       </c>
       <c r="F442" s="13">
-        <v>1080</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
         <v>438</v>
       </c>
       <c r="B443" s="9" t="s">
         <v>1319</v>
       </c>
       <c r="C443" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="D443" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="E443" s="5">
         <v>0</v>
       </c>
       <c r="F443" s="13">
-        <v>540</v>
+        <v>585</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
         <v>439</v>
       </c>
       <c r="B444" s="9" t="s">
         <v>1322</v>
       </c>
       <c r="C444" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="D444" s="5" t="s">
         <v>1324</v>
       </c>
       <c r="E444" s="5">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="F444" s="13">
-        <v>720</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
         <v>440</v>
       </c>
       <c r="B445" s="9" t="s">
         <v>1325</v>
       </c>
       <c r="C445" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="D445" s="5" t="s">
         <v>1327</v>
       </c>
       <c r="E445" s="5">
         <v>0</v>
       </c>
       <c r="F445" s="13">
-        <v>1035</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
         <v>441</v>
       </c>
       <c r="B446" s="9" t="s">
         <v>1328</v>
       </c>
       <c r="C446" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="D446" s="5" t="s">
         <v>1330</v>
       </c>
       <c r="E446" s="5">
         <v>0</v>
       </c>
       <c r="F446" s="13">
-        <v>405</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
         <v>442</v>
       </c>
       <c r="B447" s="9" t="s">
         <v>1331</v>
       </c>
       <c r="C447" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="D447" s="5" t="s">
         <v>1333</v>
       </c>
       <c r="E447" s="5">
         <v>0</v>
       </c>
       <c r="F447" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
         <v>443</v>
       </c>
       <c r="B448" s="9" t="s">
         <v>1334</v>
       </c>
       <c r="C448" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="D448" s="5" t="s">
         <v>1336</v>
       </c>
       <c r="E448" s="5">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="F448" s="13">
-        <v>225</v>
+        <v>720</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
         <v>444</v>
       </c>
       <c r="B449" s="9" t="s">
         <v>1337</v>
       </c>
       <c r="C449" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="D449" s="5" t="s">
         <v>1339</v>
       </c>
       <c r="E449" s="5">
         <v>0</v>
       </c>
       <c r="F449" s="13">
-        <v>495</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
         <v>445</v>
       </c>
       <c r="B450" s="9" t="s">
         <v>1340</v>
       </c>
       <c r="C450" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="D450" s="5" t="s">
         <v>1342</v>
       </c>
       <c r="E450" s="5">
         <v>0</v>
       </c>
       <c r="F450" s="13">
-        <v>495</v>
+        <v>405</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
         <v>446</v>
       </c>
       <c r="B451" s="9" t="s">
         <v>1343</v>
       </c>
       <c r="C451" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="D451" s="5" t="s">
         <v>1345</v>
       </c>
       <c r="E451" s="5">
         <v>0</v>
       </c>
       <c r="F451" s="13">
-        <v>495</v>
+        <v>540</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
         <v>447</v>
       </c>
       <c r="B452" s="9" t="s">
         <v>1346</v>
       </c>
       <c r="C452" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="D452" s="5" t="s">
         <v>1348</v>
       </c>
       <c r="E452" s="5">
         <v>0</v>
       </c>
       <c r="F452" s="13">
-        <v>495</v>
+        <v>225</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
         <v>448</v>
       </c>
       <c r="B453" s="9" t="s">
         <v>1349</v>
       </c>
       <c r="C453" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="D453" s="5" t="s">
         <v>1351</v>
       </c>
       <c r="E453" s="5">
         <v>0</v>
       </c>
       <c r="F453" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
         <v>449</v>
       </c>
       <c r="B454" s="9" t="s">
         <v>1352</v>
       </c>
       <c r="C454" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="D454" s="5" t="s">
         <v>1354</v>
       </c>
       <c r="E454" s="5">
         <v>0</v>
       </c>
       <c r="F454" s="13">
-        <v>405</v>
+        <v>495</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
         <v>450</v>
       </c>
       <c r="B455" s="9" t="s">
         <v>1355</v>
       </c>
       <c r="C455" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="D455" s="5" t="s">
         <v>1357</v>
       </c>
       <c r="E455" s="5">
         <v>0</v>
       </c>
       <c r="F455" s="13">
-        <v>450</v>
+        <v>495</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
         <v>451</v>
       </c>
       <c r="B456" s="9" t="s">
         <v>1358</v>
       </c>
       <c r="C456" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="D456" s="5" t="s">
         <v>1360</v>
       </c>
       <c r="E456" s="5">
         <v>0</v>
       </c>
       <c r="F456" s="13">
-        <v>450</v>
+        <v>495</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
         <v>452</v>
       </c>
       <c r="B457" s="9" t="s">
         <v>1361</v>
       </c>
       <c r="C457" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="D457" s="5" t="s">
         <v>1363</v>
       </c>
       <c r="E457" s="5">
         <v>0</v>
       </c>
       <c r="F457" s="13">
-        <v>360</v>
+        <v>495</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
         <v>453</v>
       </c>
       <c r="B458" s="9" t="s">
         <v>1364</v>
       </c>
       <c r="C458" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="D458" s="5" t="s">
         <v>1366</v>
       </c>
       <c r="E458" s="5">
         <v>0</v>
       </c>
       <c r="F458" s="13">
-        <v>630</v>
+        <v>405</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
         <v>454</v>
       </c>
       <c r="B459" s="9" t="s">
         <v>1367</v>
       </c>
       <c r="C459" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="D459" s="5" t="s">
         <v>1369</v>
       </c>
       <c r="E459" s="5">
         <v>0</v>
       </c>
       <c r="F459" s="13">
-        <v>315</v>
+        <v>450</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
         <v>455</v>
       </c>
       <c r="B460" s="9" t="s">
         <v>1370</v>
       </c>
       <c r="C460" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="D460" s="5" t="s">
         <v>1372</v>
       </c>
       <c r="E460" s="5">
         <v>0</v>
       </c>
       <c r="F460" s="13">
-        <v>630</v>
+        <v>450</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
         <v>456</v>
       </c>
       <c r="B461" s="9" t="s">
         <v>1373</v>
       </c>
       <c r="C461" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="D461" s="5" t="s">
         <v>1375</v>
       </c>
       <c r="E461" s="5">
         <v>0</v>
       </c>
       <c r="F461" s="13">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
         <v>457</v>
       </c>
       <c r="B462" s="9" t="s">
         <v>1376</v>
       </c>
       <c r="C462" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="D462" s="5" t="s">
         <v>1378</v>
       </c>
       <c r="E462" s="5">
         <v>0</v>
       </c>
       <c r="F462" s="13">
-        <v>0</v>
+        <v>630</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
         <v>458</v>
       </c>
       <c r="B463" s="9" t="s">
         <v>1379</v>
       </c>
       <c r="C463" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="D463" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="E463" s="5">
         <v>0</v>
       </c>
       <c r="F463" s="13">
-        <v>765</v>
+        <v>315</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
         <v>459</v>
       </c>
       <c r="B464" s="9" t="s">
         <v>1382</v>
       </c>
       <c r="C464" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="D464" s="5" t="s">
         <v>1384</v>
       </c>
       <c r="E464" s="5">
         <v>0</v>
       </c>
       <c r="F464" s="13">
-        <v>0</v>
+        <v>630</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
         <v>460</v>
       </c>
       <c r="B465" s="9" t="s">
         <v>1385</v>
       </c>
       <c r="C465" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="D465" s="5" t="s">
         <v>1387</v>
       </c>
       <c r="E465" s="5">
         <v>0</v>
       </c>
       <c r="F465" s="13">
-        <v>270</v>
+        <v>225</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
         <v>461</v>
       </c>
       <c r="B466" s="9" t="s">
         <v>1388</v>
       </c>
       <c r="C466" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="D466" s="5" t="s">
         <v>1390</v>
       </c>
       <c r="E466" s="5">
         <v>0</v>
       </c>
       <c r="F466" s="13">
-        <v>945</v>
+        <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
         <v>462</v>
       </c>
       <c r="B467" s="9" t="s">
         <v>1391</v>
       </c>
       <c r="C467" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="D467" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="E467" s="5">
         <v>0</v>
       </c>
       <c r="F467" s="13">
-        <v>0</v>
+        <v>765</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
         <v>463</v>
       </c>
       <c r="B468" s="9" t="s">
         <v>1394</v>
       </c>
       <c r="C468" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="D468" s="5" t="s">
         <v>1396</v>
       </c>
       <c r="E468" s="5">
-        <v>159</v>
+        <v>0</v>
       </c>
       <c r="F468" s="13">
-        <v>180</v>
+        <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
         <v>464</v>
       </c>
       <c r="B469" s="9" t="s">
         <v>1397</v>
       </c>
       <c r="C469" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="D469" s="5" t="s">
         <v>1399</v>
       </c>
       <c r="E469" s="5">
         <v>0</v>
       </c>
       <c r="F469" s="13">
-        <v>855</v>
+        <v>270</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
         <v>465</v>
       </c>
       <c r="B470" s="9" t="s">
         <v>1400</v>
       </c>
       <c r="C470" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="D470" s="5" t="s">
         <v>1402</v>
       </c>
       <c r="E470" s="5">
         <v>0</v>
       </c>
       <c r="F470" s="13">
-        <v>0</v>
+        <v>945</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4">
         <v>466</v>
       </c>
       <c r="B471" s="9" t="s">
         <v>1403</v>
       </c>
       <c r="C471" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="D471" s="5" t="s">
         <v>1405</v>
       </c>
       <c r="E471" s="5">
         <v>0</v>
       </c>
       <c r="F471" s="13">
-        <v>1170</v>
+        <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
         <v>467</v>
       </c>
       <c r="B472" s="9" t="s">
         <v>1406</v>
       </c>
       <c r="C472" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="D472" s="5" t="s">
         <v>1408</v>
       </c>
       <c r="E472" s="5">
-        <v>0</v>
+        <v>159</v>
       </c>
       <c r="F472" s="13">
-        <v>315</v>
+        <v>180</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
         <v>468</v>
       </c>
       <c r="B473" s="9" t="s">
         <v>1409</v>
       </c>
       <c r="C473" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="D473" s="5" t="s">
         <v>1411</v>
       </c>
       <c r="E473" s="5">
         <v>0</v>
       </c>
       <c r="F473" s="13">
-        <v>270</v>
+        <v>855</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
         <v>469</v>
       </c>
       <c r="B474" s="9" t="s">
         <v>1412</v>
       </c>
       <c r="C474" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="D474" s="5" t="s">
         <v>1414</v>
       </c>
       <c r="E474" s="5">
         <v>0</v>
       </c>
       <c r="F474" s="13">
-        <v>315</v>
+        <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
         <v>470</v>
       </c>
       <c r="B475" s="9" t="s">
         <v>1415</v>
       </c>
       <c r="C475" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="D475" s="5" t="s">
         <v>1417</v>
       </c>
       <c r="E475" s="5">
         <v>0</v>
       </c>
       <c r="F475" s="13">
-        <v>270</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
         <v>471</v>
       </c>
       <c r="B476" s="9" t="s">
         <v>1418</v>
       </c>
       <c r="C476" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="D476" s="5" t="s">
         <v>1420</v>
       </c>
       <c r="E476" s="5">
         <v>0</v>
       </c>
       <c r="F476" s="13">
-        <v>540</v>
+        <v>315</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
         <v>472</v>
       </c>
       <c r="B477" s="9" t="s">
         <v>1421</v>
       </c>
       <c r="C477" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="D477" s="5" t="s">
         <v>1423</v>
       </c>
       <c r="E477" s="5">
         <v>0</v>
       </c>
       <c r="F477" s="13">
-        <v>315</v>
+        <v>270</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
         <v>473</v>
       </c>
       <c r="B478" s="9" t="s">
         <v>1424</v>
       </c>
       <c r="C478" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="D478" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="E478" s="5">
         <v>0</v>
       </c>
       <c r="F478" s="13">
-        <v>945</v>
+        <v>315</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
         <v>474</v>
       </c>
       <c r="B479" s="9" t="s">
         <v>1427</v>
       </c>
       <c r="C479" s="6" t="s">
         <v>1428</v>
       </c>
       <c r="D479" s="5" t="s">
         <v>1429</v>
       </c>
       <c r="E479" s="5">
         <v>0</v>
       </c>
       <c r="F479" s="13">
-        <v>1125</v>
+        <v>270</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
         <v>475</v>
       </c>
       <c r="B480" s="9" t="s">
         <v>1430</v>
       </c>
       <c r="C480" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="D480" s="5" t="s">
         <v>1432</v>
       </c>
       <c r="E480" s="5">
         <v>0</v>
       </c>
       <c r="F480" s="13">
-        <v>945</v>
+        <v>540</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
         <v>476</v>
       </c>
       <c r="B481" s="9" t="s">
         <v>1433</v>
       </c>
       <c r="C481" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="D481" s="5" t="s">
         <v>1435</v>
       </c>
       <c r="E481" s="5">
         <v>0</v>
       </c>
       <c r="F481" s="13">
-        <v>900</v>
+        <v>315</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
         <v>477</v>
       </c>
       <c r="B482" s="9" t="s">
         <v>1436</v>
       </c>
       <c r="C482" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="D482" s="5" t="s">
         <v>1438</v>
       </c>
       <c r="E482" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F482" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
         <v>478</v>
       </c>
       <c r="B483" s="9" t="s">
         <v>1439</v>
       </c>
       <c r="C483" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="D483" s="5" t="s">
         <v>1441</v>
       </c>
       <c r="E483" s="5">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F483" s="13">
-        <v>945</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
         <v>479</v>
       </c>
       <c r="B484" s="9" t="s">
         <v>1442</v>
       </c>
       <c r="C484" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="D484" s="5" t="s">
         <v>1444</v>
       </c>
       <c r="E484" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F484" s="13">
-        <v>810</v>
+        <v>945</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
         <v>480</v>
       </c>
       <c r="B485" s="9" t="s">
         <v>1445</v>
       </c>
       <c r="C485" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="D485" s="5" t="s">
         <v>1447</v>
       </c>
       <c r="E485" s="5">
         <v>0</v>
       </c>
       <c r="F485" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
         <v>481</v>
       </c>
       <c r="B486" s="9" t="s">
         <v>1448</v>
       </c>
       <c r="C486" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="D486" s="5" t="s">
         <v>1450</v>
       </c>
       <c r="E486" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F486" s="13">
-        <v>675</v>
+        <v>945</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
         <v>482</v>
       </c>
       <c r="B487" s="9" t="s">
         <v>1451</v>
       </c>
       <c r="C487" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="D487" s="5" t="s">
         <v>1453</v>
       </c>
       <c r="E487" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F487" s="13">
-        <v>675</v>
+        <v>945</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
         <v>483</v>
       </c>
       <c r="B488" s="9" t="s">
         <v>1454</v>
       </c>
       <c r="C488" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="D488" s="5" t="s">
         <v>1456</v>
       </c>
       <c r="E488" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F488" s="13">
-        <v>720</v>
+        <v>810</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
         <v>484</v>
       </c>
       <c r="B489" s="9" t="s">
         <v>1457</v>
       </c>
       <c r="C489" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="D489" s="5" t="s">
         <v>1459</v>
       </c>
       <c r="E489" s="5">
-        <v>209</v>
+        <v>0</v>
       </c>
       <c r="F489" s="13">
-        <v>1080</v>
+        <v>900</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4">
         <v>485</v>
       </c>
       <c r="B490" s="9" t="s">
         <v>1460</v>
       </c>
       <c r="C490" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="D490" s="5" t="s">
         <v>1462</v>
       </c>
       <c r="E490" s="5">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="F490" s="13">
-        <v>1080</v>
+        <v>675</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4">
         <v>486</v>
       </c>
       <c r="B491" s="9" t="s">
         <v>1463</v>
       </c>
       <c r="C491" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="D491" s="5" t="s">
         <v>1465</v>
       </c>
       <c r="E491" s="5">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="F491" s="13">
-        <v>1080</v>
+        <v>675</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
         <v>487</v>
       </c>
       <c r="B492" s="9" t="s">
         <v>1466</v>
       </c>
       <c r="C492" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="D492" s="5" t="s">
         <v>1468</v>
       </c>
       <c r="E492" s="5">
         <v>0</v>
       </c>
       <c r="F492" s="13">
-        <v>990</v>
+        <v>720</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
         <v>488</v>
       </c>
       <c r="B493" s="9" t="s">
         <v>1469</v>
       </c>
       <c r="C493" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="D493" s="5" t="s">
         <v>1471</v>
       </c>
       <c r="E493" s="5">
-        <v>3</v>
+        <v>128</v>
       </c>
       <c r="F493" s="13">
-        <v>720</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
         <v>489</v>
       </c>
       <c r="B494" s="9" t="s">
         <v>1472</v>
       </c>
       <c r="C494" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="D494" s="5" t="s">
         <v>1474</v>
       </c>
       <c r="E494" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F494" s="13">
-        <v>720</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
         <v>490</v>
       </c>
       <c r="B495" s="9" t="s">
         <v>1475</v>
       </c>
       <c r="C495" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="D495" s="5" t="s">
         <v>1477</v>
       </c>
       <c r="E495" s="5">
         <v>0</v>
       </c>
       <c r="F495" s="13">
-        <v>675</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
         <v>491</v>
       </c>
       <c r="B496" s="9" t="s">
         <v>1478</v>
       </c>
       <c r="C496" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="D496" s="5" t="s">
         <v>1480</v>
       </c>
       <c r="E496" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F496" s="13">
-        <v>1125</v>
+        <v>990</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
         <v>492</v>
       </c>
       <c r="B497" s="9" t="s">
         <v>1481</v>
       </c>
       <c r="C497" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="D497" s="5" t="s">
         <v>1483</v>
       </c>
       <c r="E497" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F497" s="13">
-        <v>1035</v>
+        <v>720</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
         <v>493</v>
       </c>
       <c r="B498" s="9" t="s">
         <v>1484</v>
       </c>
       <c r="C498" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="D498" s="5" t="s">
         <v>1486</v>
       </c>
       <c r="E498" s="5">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="F498" s="13">
-        <v>810</v>
+        <v>720</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
         <v>494</v>
       </c>
       <c r="B499" s="9" t="s">
         <v>1487</v>
       </c>
       <c r="C499" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="D499" s="5" t="s">
         <v>1489</v>
       </c>
       <c r="E499" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F499" s="13">
-        <v>1395</v>
+        <v>675</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
         <v>495</v>
       </c>
       <c r="B500" s="9" t="s">
         <v>1490</v>
       </c>
       <c r="C500" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="D500" s="5" t="s">
         <v>1492</v>
       </c>
       <c r="E500" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F500" s="13">
-        <v>630</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
         <v>496</v>
       </c>
       <c r="B501" s="9" t="s">
         <v>1493</v>
       </c>
       <c r="C501" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="D501" s="5" t="s">
         <v>1495</v>
       </c>
       <c r="E501" s="5">
         <v>0</v>
       </c>
       <c r="F501" s="13">
-        <v>810</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
         <v>497</v>
       </c>
       <c r="B502" s="9" t="s">
         <v>1496</v>
       </c>
       <c r="C502" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="D502" s="5" t="s">
         <v>1498</v>
       </c>
       <c r="E502" s="5">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="F502" s="13">
-        <v>1575</v>
+        <v>810</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
         <v>498</v>
       </c>
       <c r="B503" s="9" t="s">
         <v>1499</v>
       </c>
       <c r="C503" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="D503" s="5" t="s">
         <v>1501</v>
       </c>
       <c r="E503" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F503" s="13">
-        <v>1575</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
         <v>499</v>
       </c>
       <c r="B504" s="9" t="s">
         <v>1502</v>
       </c>
       <c r="C504" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="D504" s="5" t="s">
         <v>1504</v>
       </c>
       <c r="E504" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F504" s="13">
-        <v>585</v>
+        <v>630</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
         <v>500</v>
       </c>
       <c r="B505" s="9" t="s">
         <v>1505</v>
       </c>
       <c r="C505" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="D505" s="5" t="s">
         <v>1507</v>
       </c>
       <c r="E505" s="5">
         <v>0</v>
       </c>
       <c r="F505" s="13">
-        <v>585</v>
+        <v>810</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
         <v>501</v>
       </c>
       <c r="B506" s="9" t="s">
         <v>1508</v>
       </c>
       <c r="C506" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="D506" s="5" t="s">
         <v>1510</v>
       </c>
       <c r="E506" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F506" s="13">
-        <v>585</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>502</v>
       </c>
       <c r="B507" s="9" t="s">
         <v>1511</v>
       </c>
       <c r="C507" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="D507" s="5" t="s">
         <v>1513</v>
       </c>
       <c r="E507" s="5">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="F507" s="13">
-        <v>1215</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>503</v>
       </c>
       <c r="B508" s="9" t="s">
         <v>1514</v>
       </c>
       <c r="C508" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="D508" s="5" t="s">
         <v>1516</v>
       </c>
       <c r="E508" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F508" s="13">
-        <v>1170</v>
+        <v>585</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>504</v>
       </c>
       <c r="B509" s="9" t="s">
         <v>1517</v>
       </c>
       <c r="C509" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="D509" s="5" t="s">
         <v>1519</v>
       </c>
       <c r="E509" s="5">
         <v>0</v>
       </c>
       <c r="F509" s="13">
-        <v>1170</v>
+        <v>585</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>505</v>
       </c>
       <c r="B510" s="9" t="s">
         <v>1520</v>
       </c>
       <c r="C510" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="D510" s="5" t="s">
         <v>1522</v>
       </c>
       <c r="E510" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F510" s="13">
-        <v>1260</v>
+        <v>585</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>506</v>
       </c>
       <c r="B511" s="9" t="s">
         <v>1523</v>
       </c>
       <c r="C511" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="D511" s="5" t="s">
         <v>1525</v>
       </c>
       <c r="E511" s="5">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F511" s="13">
-        <v>1260</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>507</v>
       </c>
       <c r="B512" s="9" t="s">
         <v>1526</v>
       </c>
       <c r="C512" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="D512" s="5" t="s">
         <v>1528</v>
       </c>
       <c r="E512" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F512" s="13">
         <v>1170</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>508</v>
       </c>
       <c r="B513" s="9" t="s">
         <v>1529</v>
       </c>
       <c r="C513" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="D513" s="5" t="s">
         <v>1531</v>
       </c>
       <c r="E513" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F513" s="13">
-        <v>1035</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>509</v>
       </c>
       <c r="B514" s="9" t="s">
         <v>1532</v>
       </c>
       <c r="C514" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="D514" s="5" t="s">
         <v>1534</v>
       </c>
       <c r="E514" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F514" s="13">
-        <v>945</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
         <v>510</v>
       </c>
       <c r="B515" s="9" t="s">
         <v>1535</v>
       </c>
       <c r="C515" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="D515" s="5" t="s">
         <v>1537</v>
       </c>
       <c r="E515" s="5">
-        <v>48</v>
+        <v>2</v>
       </c>
       <c r="F515" s="13">
-        <v>990</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
         <v>511</v>
       </c>
       <c r="B516" s="9" t="s">
         <v>1538</v>
       </c>
       <c r="C516" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="D516" s="5" t="s">
         <v>1540</v>
       </c>
       <c r="E516" s="5">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="F516" s="13">
-        <v>990</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
         <v>512</v>
       </c>
       <c r="B517" s="9" t="s">
         <v>1541</v>
       </c>
       <c r="C517" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="D517" s="5" t="s">
         <v>1543</v>
       </c>
       <c r="E517" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F517" s="13">
-        <v>1440</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
         <v>513</v>
       </c>
       <c r="B518" s="9" t="s">
         <v>1544</v>
       </c>
       <c r="C518" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="D518" s="5" t="s">
         <v>1546</v>
       </c>
       <c r="E518" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F518" s="13">
-        <v>0</v>
+        <v>945</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
         <v>514</v>
       </c>
       <c r="B519" s="9" t="s">
         <v>1547</v>
       </c>
       <c r="C519" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="D519" s="5" t="s">
         <v>1549</v>
       </c>
       <c r="E519" s="5">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F519" s="13">
-        <v>1035</v>
+        <v>990</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
         <v>515</v>
       </c>
       <c r="B520" s="9" t="s">
         <v>1550</v>
       </c>
       <c r="C520" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="D520" s="5" t="s">
         <v>1552</v>
       </c>
       <c r="E520" s="5">
-        <v>129</v>
+        <v>1</v>
       </c>
       <c r="F520" s="13">
-        <v>1035</v>
+        <v>990</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
         <v>516</v>
       </c>
       <c r="B521" s="9" t="s">
         <v>1553</v>
       </c>
       <c r="C521" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="D521" s="5" t="s">
         <v>1555</v>
       </c>
       <c r="E521" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F521" s="13">
-        <v>1035</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
         <v>517</v>
       </c>
       <c r="B522" s="9" t="s">
         <v>1556</v>
       </c>
       <c r="C522" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="D522" s="5" t="s">
         <v>1558</v>
       </c>
       <c r="E522" s="5">
         <v>0</v>
       </c>
       <c r="F522" s="13">
-        <v>990</v>
+        <v>0</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
         <v>518</v>
       </c>
       <c r="B523" s="9" t="s">
         <v>1559</v>
       </c>
       <c r="C523" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="D523" s="5" t="s">
         <v>1561</v>
       </c>
       <c r="E523" s="5">
         <v>0</v>
       </c>
       <c r="F523" s="13">
-        <v>990</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
         <v>519</v>
       </c>
       <c r="B524" s="9" t="s">
         <v>1562</v>
       </c>
       <c r="C524" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="D524" s="5" t="s">
         <v>1564</v>
       </c>
       <c r="E524" s="5">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="F524" s="13">
-        <v>1620</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>520</v>
       </c>
       <c r="B525" s="9" t="s">
         <v>1565</v>
       </c>
       <c r="C525" s="6" t="s">
         <v>1566</v>
       </c>
       <c r="D525" s="5" t="s">
         <v>1567</v>
       </c>
       <c r="E525" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F525" s="13">
-        <v>765</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>521</v>
       </c>
       <c r="B526" s="9" t="s">
         <v>1568</v>
       </c>
       <c r="C526" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="D526" s="5" t="s">
         <v>1570</v>
       </c>
       <c r="E526" s="5">
         <v>0</v>
       </c>
       <c r="F526" s="13">
-        <v>720</v>
+        <v>990</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>522</v>
       </c>
       <c r="B527" s="9" t="s">
         <v>1571</v>
       </c>
       <c r="C527" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="D527" s="5" t="s">
         <v>1573</v>
       </c>
       <c r="E527" s="5">
         <v>0</v>
       </c>
       <c r="F527" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>523</v>
       </c>
       <c r="B528" s="9" t="s">
         <v>1574</v>
       </c>
       <c r="C528" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="D528" s="5" t="s">
         <v>1576</v>
       </c>
       <c r="E528" s="5">
         <v>0</v>
       </c>
       <c r="F528" s="13">
-        <v>945</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>524</v>
       </c>
       <c r="B529" s="9" t="s">
         <v>1577</v>
       </c>
       <c r="C529" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="D529" s="5" t="s">
         <v>1579</v>
       </c>
       <c r="E529" s="5">
         <v>0</v>
       </c>
       <c r="F529" s="13">
-        <v>945</v>
+        <v>765</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>525</v>
       </c>
       <c r="B530" s="9" t="s">
         <v>1580</v>
       </c>
       <c r="C530" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="D530" s="5" t="s">
         <v>1582</v>
       </c>
       <c r="E530" s="5">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="F530" s="13">
-        <v>855</v>
+        <v>720</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>526</v>
       </c>
       <c r="B531" s="9" t="s">
         <v>1583</v>
       </c>
       <c r="C531" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="D531" s="5" t="s">
         <v>1585</v>
       </c>
       <c r="E531" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F531" s="13">
-        <v>945</v>
+        <v>990</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>527</v>
       </c>
       <c r="B532" s="9" t="s">
         <v>1586</v>
       </c>
       <c r="C532" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="D532" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="E532" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F532" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>528</v>
       </c>
       <c r="B533" s="9" t="s">
         <v>1589</v>
       </c>
       <c r="C533" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="D533" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="E533" s="5">
         <v>0</v>
       </c>
       <c r="F533" s="13">
-        <v>1125</v>
+        <v>945</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>529</v>
       </c>
       <c r="B534" s="9" t="s">
         <v>1592</v>
       </c>
       <c r="C534" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="D534" s="5" t="s">
         <v>1594</v>
       </c>
       <c r="E534" s="5">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="F534" s="13">
-        <v>585</v>
+        <v>855</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
         <v>530</v>
       </c>
       <c r="B535" s="9" t="s">
         <v>1595</v>
       </c>
       <c r="C535" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="D535" s="5" t="s">
         <v>1597</v>
       </c>
       <c r="E535" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F535" s="13">
-        <v>585</v>
+        <v>945</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
         <v>531</v>
       </c>
       <c r="B536" s="9" t="s">
         <v>1598</v>
       </c>
       <c r="C536" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="D536" s="5" t="s">
         <v>1600</v>
       </c>
       <c r="E536" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F536" s="13">
-        <v>585</v>
+        <v>945</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
         <v>532</v>
       </c>
       <c r="B537" s="9" t="s">
         <v>1601</v>
       </c>
       <c r="C537" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="D537" s="5" t="s">
         <v>1603</v>
       </c>
       <c r="E537" s="5">
         <v>0</v>
       </c>
       <c r="F537" s="13">
-        <v>585</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
         <v>533</v>
       </c>
       <c r="B538" s="9" t="s">
         <v>1604</v>
       </c>
       <c r="C538" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="D538" s="5" t="s">
         <v>1606</v>
       </c>
       <c r="E538" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F538" s="13">
-        <v>900</v>
+        <v>585</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
         <v>534</v>
       </c>
       <c r="B539" s="9" t="s">
         <v>1607</v>
       </c>
       <c r="C539" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="D539" s="5" t="s">
         <v>1609</v>
       </c>
       <c r="E539" s="5">
         <v>0</v>
       </c>
       <c r="F539" s="13">
-        <v>900</v>
+        <v>585</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
         <v>535</v>
       </c>
       <c r="B540" s="9" t="s">
         <v>1610</v>
       </c>
       <c r="C540" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="D540" s="5" t="s">
         <v>1612</v>
       </c>
       <c r="E540" s="5">
         <v>0</v>
       </c>
       <c r="F540" s="13">
-        <v>1215</v>
+        <v>585</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
         <v>536</v>
       </c>
       <c r="B541" s="9" t="s">
         <v>1613</v>
       </c>
       <c r="C541" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="D541" s="5" t="s">
         <v>1615</v>
       </c>
       <c r="E541" s="5">
         <v>0</v>
       </c>
       <c r="F541" s="13">
-        <v>1215</v>
+        <v>585</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
         <v>537</v>
       </c>
       <c r="B542" s="9" t="s">
         <v>1616</v>
       </c>
       <c r="C542" s="6" t="s">
         <v>1617</v>
       </c>
       <c r="D542" s="5" t="s">
         <v>1618</v>
       </c>
       <c r="E542" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F542" s="13">
-        <v>1215</v>
+        <v>900</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
         <v>538</v>
       </c>
       <c r="B543" s="9" t="s">
         <v>1619</v>
       </c>
       <c r="C543" s="6" t="s">
         <v>1620</v>
       </c>
       <c r="D543" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="E543" s="5">
         <v>0</v>
       </c>
       <c r="F543" s="13">
-        <v>1125</v>
+        <v>900</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
         <v>539</v>
       </c>
       <c r="B544" s="9" t="s">
         <v>1622</v>
       </c>
       <c r="C544" s="6" t="s">
         <v>1623</v>
       </c>
       <c r="D544" s="5" t="s">
         <v>1624</v>
       </c>
       <c r="E544" s="5">
         <v>0</v>
       </c>
       <c r="F544" s="13">
-        <v>1080</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
         <v>540</v>
       </c>
       <c r="B545" s="9" t="s">
         <v>1625</v>
       </c>
       <c r="C545" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="D545" s="5" t="s">
         <v>1627</v>
       </c>
       <c r="E545" s="5">
         <v>0</v>
       </c>
       <c r="F545" s="13">
-        <v>1035</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
         <v>541</v>
       </c>
       <c r="B546" s="9" t="s">
         <v>1628</v>
       </c>
       <c r="C546" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="D546" s="5" t="s">
         <v>1630</v>
       </c>
       <c r="E546" s="5">
         <v>0</v>
       </c>
       <c r="F546" s="13">
-        <v>1035</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
         <v>542</v>
       </c>
       <c r="B547" s="9" t="s">
         <v>1631</v>
       </c>
       <c r="C547" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="D547" s="5" t="s">
         <v>1633</v>
       </c>
       <c r="E547" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F547" s="13">
-        <v>1485</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
         <v>543</v>
       </c>
       <c r="B548" s="9" t="s">
         <v>1634</v>
       </c>
       <c r="C548" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="D548" s="5" t="s">
         <v>1636</v>
       </c>
       <c r="E548" s="5">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="F548" s="13">
-        <v>1485</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
         <v>544</v>
       </c>
       <c r="B549" s="9" t="s">
         <v>1637</v>
       </c>
       <c r="C549" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="D549" s="5" t="s">
         <v>1639</v>
       </c>
       <c r="E549" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F549" s="13">
-        <v>1080</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
         <v>545</v>
       </c>
       <c r="B550" s="9" t="s">
         <v>1640</v>
       </c>
       <c r="C550" s="6" t="s">
         <v>1641</v>
       </c>
       <c r="D550" s="5" t="s">
         <v>1642</v>
       </c>
       <c r="E550" s="5">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="F550" s="13">
-        <v>1080</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
         <v>546</v>
       </c>
       <c r="B551" s="9" t="s">
         <v>1643</v>
       </c>
       <c r="C551" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="D551" s="5" t="s">
         <v>1645</v>
       </c>
       <c r="E551" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F551" s="13">
-        <v>1440</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
         <v>547</v>
       </c>
       <c r="B552" s="9" t="s">
         <v>1646</v>
       </c>
       <c r="C552" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="D552" s="5" t="s">
         <v>1648</v>
       </c>
       <c r="E552" s="5">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="F552" s="13">
-        <v>1350</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4">
         <v>548</v>
       </c>
       <c r="B553" s="9" t="s">
         <v>1649</v>
       </c>
       <c r="C553" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="D553" s="5" t="s">
         <v>1651</v>
       </c>
       <c r="E553" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F553" s="13">
-        <v>1350</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
         <v>549</v>
       </c>
       <c r="B554" s="9" t="s">
         <v>1652</v>
       </c>
       <c r="C554" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="D554" s="5" t="s">
         <v>1654</v>
       </c>
       <c r="E554" s="5">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F554" s="13">
-        <v>1125</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
         <v>550</v>
       </c>
       <c r="B555" s="9" t="s">
         <v>1655</v>
       </c>
       <c r="C555" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="D555" s="5" t="s">
         <v>1657</v>
       </c>
       <c r="E555" s="5">
         <v>0</v>
       </c>
       <c r="F555" s="13">
-        <v>1125</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
         <v>551</v>
       </c>
       <c r="B556" s="9" t="s">
         <v>1658</v>
       </c>
       <c r="C556" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="D556" s="5" t="s">
         <v>1660</v>
       </c>
       <c r="E556" s="5">
         <v>0</v>
       </c>
       <c r="F556" s="13">
-        <v>900</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4">
         <v>552</v>
       </c>
       <c r="B557" s="9" t="s">
         <v>1661</v>
       </c>
       <c r="C557" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="D557" s="5" t="s">
         <v>1663</v>
       </c>
       <c r="E557" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F557" s="13">
-        <v>900</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4">
         <v>553</v>
       </c>
       <c r="B558" s="9" t="s">
         <v>1664</v>
       </c>
       <c r="C558" s="6" t="s">
         <v>1665</v>
       </c>
       <c r="D558" s="5" t="s">
         <v>1666</v>
       </c>
       <c r="E558" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F558" s="13">
-        <v>1035</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
         <v>554</v>
       </c>
       <c r="B559" s="9" t="s">
         <v>1667</v>
       </c>
       <c r="C559" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="D559" s="5" t="s">
         <v>1669</v>
       </c>
       <c r="E559" s="5">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F559" s="13">
-        <v>1305</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
         <v>555</v>
       </c>
       <c r="B560" s="9" t="s">
         <v>1670</v>
       </c>
       <c r="C560" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="D560" s="5" t="s">
         <v>1672</v>
       </c>
       <c r="E560" s="5">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="F560" s="13">
-        <v>1305</v>
+        <v>900</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
         <v>556</v>
       </c>
       <c r="B561" s="9" t="s">
         <v>1673</v>
       </c>
       <c r="C561" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="D561" s="5" t="s">
         <v>1675</v>
       </c>
       <c r="E561" s="5">
         <v>0</v>
       </c>
       <c r="F561" s="13">
-        <v>945</v>
+        <v>900</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
         <v>557</v>
       </c>
       <c r="B562" s="9" t="s">
         <v>1676</v>
       </c>
       <c r="C562" s="6" t="s">
         <v>1677</v>
       </c>
       <c r="D562" s="5" t="s">
         <v>1678</v>
       </c>
       <c r="E562" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F562" s="13">
-        <v>945</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4">
         <v>558</v>
       </c>
       <c r="B563" s="9" t="s">
         <v>1679</v>
       </c>
       <c r="C563" s="6" t="s">
         <v>1680</v>
       </c>
       <c r="D563" s="5" t="s">
         <v>1681</v>
       </c>
       <c r="E563" s="5">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="F563" s="13">
-        <v>1395</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
         <v>559</v>
       </c>
       <c r="B564" s="9" t="s">
         <v>1682</v>
       </c>
       <c r="C564" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="D564" s="5" t="s">
         <v>1684</v>
       </c>
       <c r="E564" s="5">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="F564" s="13">
-        <v>1395</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
         <v>560</v>
       </c>
       <c r="B565" s="9" t="s">
         <v>1685</v>
       </c>
       <c r="C565" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="D565" s="5" t="s">
         <v>1687</v>
       </c>
       <c r="E565" s="5">
         <v>0</v>
       </c>
       <c r="F565" s="13">
-        <v>1395</v>
+        <v>945</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
         <v>561</v>
       </c>
       <c r="B566" s="9" t="s">
         <v>1688</v>
       </c>
       <c r="C566" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="D566" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="E566" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F566" s="13">
-        <v>1620</v>
+        <v>945</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
         <v>562</v>
       </c>
       <c r="B567" s="9" t="s">
         <v>1691</v>
       </c>
       <c r="C567" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="D567" s="5" t="s">
         <v>1693</v>
       </c>
       <c r="E567" s="5">
         <v>0</v>
       </c>
       <c r="F567" s="13">
-        <v>1620</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
         <v>563</v>
       </c>
       <c r="B568" s="9" t="s">
         <v>1694</v>
       </c>
       <c r="C568" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="D568" s="5" t="s">
         <v>1696</v>
       </c>
       <c r="E568" s="5">
         <v>0</v>
       </c>
       <c r="F568" s="13">
-        <v>1620</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4">
         <v>564</v>
       </c>
       <c r="B569" s="9" t="s">
         <v>1697</v>
       </c>
       <c r="C569" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="D569" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="E569" s="5">
         <v>0</v>
       </c>
       <c r="F569" s="13">
-        <v>1620</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4">
         <v>565</v>
       </c>
       <c r="B570" s="9" t="s">
         <v>1700</v>
       </c>
       <c r="C570" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="D570" s="5" t="s">
         <v>1702</v>
       </c>
       <c r="E570" s="5">
         <v>0</v>
       </c>
       <c r="F570" s="13">
-        <v>0</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
         <v>566</v>
       </c>
       <c r="B571" s="9" t="s">
         <v>1703</v>
       </c>
       <c r="C571" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="D571" s="5" t="s">
         <v>1705</v>
       </c>
       <c r="E571" s="5">
         <v>0</v>
       </c>
       <c r="F571" s="13">
-        <v>1260</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
         <v>567</v>
       </c>
       <c r="B572" s="9" t="s">
         <v>1706</v>
       </c>
       <c r="C572" s="6" t="s">
         <v>1707</v>
       </c>
       <c r="D572" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="E572" s="5">
         <v>0</v>
       </c>
       <c r="F572" s="13">
-        <v>945</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4">
         <v>568</v>
       </c>
       <c r="B573" s="9" t="s">
         <v>1709</v>
       </c>
       <c r="C573" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="D573" s="5" t="s">
         <v>1711</v>
       </c>
       <c r="E573" s="5">
         <v>0</v>
       </c>
       <c r="F573" s="13">
-        <v>540</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
         <v>569</v>
       </c>
       <c r="B574" s="9" t="s">
         <v>1712</v>
       </c>
       <c r="C574" s="6" t="s">
         <v>1713</v>
       </c>
       <c r="D574" s="5" t="s">
         <v>1714</v>
       </c>
       <c r="E574" s="5">
         <v>0</v>
       </c>
       <c r="F574" s="13">
-        <v>315</v>
+        <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4">
         <v>570</v>
       </c>
       <c r="B575" s="9" t="s">
         <v>1715</v>
       </c>
       <c r="C575" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="D575" s="5" t="s">
         <v>1717</v>
       </c>
       <c r="E575" s="5">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="F575" s="13">
-        <v>945</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
         <v>571</v>
       </c>
       <c r="B576" s="9" t="s">
         <v>1718</v>
       </c>
       <c r="C576" s="6" t="s">
         <v>1719</v>
       </c>
       <c r="D576" s="5" t="s">
         <v>1720</v>
       </c>
       <c r="E576" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F576" s="13">
-        <v>360</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
         <v>572</v>
       </c>
       <c r="B577" s="9" t="s">
         <v>1721</v>
       </c>
       <c r="C577" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="D577" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="E577" s="5">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F577" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
         <v>573</v>
       </c>
       <c r="B578" s="9" t="s">
         <v>1724</v>
       </c>
       <c r="C578" s="6" t="s">
         <v>1725</v>
       </c>
       <c r="D578" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="E578" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F578" s="13">
-        <v>540</v>
+        <v>315</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
         <v>574</v>
       </c>
       <c r="B579" s="9" t="s">
         <v>1727</v>
       </c>
       <c r="C579" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="D579" s="5" t="s">
         <v>1729</v>
       </c>
       <c r="E579" s="5">
         <v>0</v>
       </c>
       <c r="F579" s="13">
-        <v>540</v>
+        <v>945</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
         <v>575</v>
       </c>
       <c r="B580" s="9" t="s">
         <v>1730</v>
       </c>
       <c r="C580" s="6" t="s">
         <v>1731</v>
       </c>
       <c r="D580" s="5" t="s">
         <v>1732</v>
       </c>
       <c r="E580" s="5">
         <v>0</v>
       </c>
       <c r="F580" s="13">
-        <v>405</v>
+        <v>360</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
         <v>576</v>
       </c>
       <c r="B581" s="9" t="s">
         <v>1733</v>
       </c>
       <c r="C581" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="D581" s="5" t="s">
         <v>1735</v>
       </c>
       <c r="E581" s="5">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F581" s="13">
-        <v>405</v>
+        <v>585</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
         <v>577</v>
       </c>
       <c r="B582" s="9" t="s">
         <v>1736</v>
       </c>
       <c r="C582" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="D582" s="5" t="s">
         <v>1738</v>
       </c>
       <c r="E582" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F582" s="13">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4">
         <v>578</v>
       </c>
       <c r="B583" s="9" t="s">
         <v>1739</v>
       </c>
       <c r="C583" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="D583" s="5" t="s">
         <v>1741</v>
       </c>
       <c r="E583" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F583" s="13">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4">
         <v>579</v>
       </c>
       <c r="B584" s="9" t="s">
         <v>1742</v>
       </c>
       <c r="C584" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="D584" s="5" t="s">
         <v>1744</v>
       </c>
       <c r="E584" s="5">
         <v>0</v>
       </c>
       <c r="F584" s="13">
-        <v>360</v>
+        <v>405</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
         <v>580</v>
       </c>
       <c r="B585" s="9" t="s">
         <v>1745</v>
       </c>
       <c r="C585" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="D585" s="5" t="s">
         <v>1747</v>
       </c>
       <c r="E585" s="5">
         <v>0</v>
       </c>
       <c r="F585" s="13">
-        <v>990</v>
+        <v>405</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
         <v>581</v>
       </c>
       <c r="B586" s="9" t="s">
         <v>1748</v>
       </c>
       <c r="C586" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="D586" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="E586" s="5">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="F586" s="13">
-        <v>540</v>
+        <v>450</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
         <v>582</v>
       </c>
       <c r="B587" s="9" t="s">
         <v>1751</v>
       </c>
       <c r="C587" s="6" t="s">
         <v>1752</v>
       </c>
       <c r="D587" s="5" t="s">
         <v>1753</v>
       </c>
       <c r="E587" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F587" s="13">
-        <v>495</v>
+        <v>450</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
         <v>583</v>
       </c>
       <c r="B588" s="9" t="s">
         <v>1754</v>
       </c>
       <c r="C588" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="D588" s="5" t="s">
         <v>1756</v>
       </c>
       <c r="E588" s="5">
         <v>0</v>
       </c>
       <c r="F588" s="13">
-        <v>540</v>
+        <v>360</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4">
         <v>584</v>
       </c>
       <c r="B589" s="9" t="s">
         <v>1757</v>
       </c>
       <c r="C589" s="6" t="s">
         <v>1758</v>
       </c>
       <c r="D589" s="5" t="s">
         <v>1759</v>
       </c>
       <c r="E589" s="5">
         <v>0</v>
       </c>
       <c r="F589" s="13">
-        <v>630</v>
+        <v>990</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="4">
         <v>585</v>
       </c>
       <c r="B590" s="9" t="s">
         <v>1760</v>
       </c>
       <c r="C590" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="D590" s="5" t="s">
         <v>1762</v>
       </c>
       <c r="E590" s="5">
-        <v>352</v>
+        <v>0</v>
       </c>
       <c r="F590" s="13">
-        <v>495</v>
+        <v>540</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="4">
         <v>586</v>
       </c>
       <c r="B591" s="9" t="s">
         <v>1763</v>
       </c>
       <c r="C591" s="6" t="s">
         <v>1764</v>
       </c>
       <c r="D591" s="5" t="s">
         <v>1765</v>
       </c>
       <c r="E591" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F591" s="13">
-        <v>540</v>
+        <v>495</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="4">
         <v>587</v>
       </c>
       <c r="B592" s="9" t="s">
         <v>1766</v>
       </c>
       <c r="C592" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="D592" s="5" t="s">
         <v>1768</v>
       </c>
       <c r="E592" s="5">
         <v>0</v>
       </c>
       <c r="F592" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4">
         <v>588</v>
       </c>
       <c r="B593" s="9" t="s">
         <v>1769</v>
       </c>
       <c r="C593" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="D593" s="5" t="s">
         <v>1771</v>
       </c>
       <c r="E593" s="5">
         <v>0</v>
       </c>
       <c r="F593" s="13">
-        <v>540</v>
+        <v>630</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="4">
         <v>589</v>
       </c>
       <c r="B594" s="9" t="s">
         <v>1772</v>
       </c>
       <c r="C594" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="D594" s="5" t="s">
         <v>1774</v>
       </c>
       <c r="E594" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F594" s="13">
-        <v>630</v>
+        <v>495</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="4">
         <v>590</v>
       </c>
       <c r="B595" s="9" t="s">
         <v>1775</v>
       </c>
       <c r="C595" s="6" t="s">
         <v>1776</v>
       </c>
       <c r="D595" s="5" t="s">
         <v>1777</v>
       </c>
       <c r="E595" s="5">
         <v>0</v>
       </c>
       <c r="F595" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="4">
         <v>591</v>
       </c>
       <c r="B596" s="9" t="s">
         <v>1778</v>
       </c>
       <c r="C596" s="6" t="s">
         <v>1779</v>
       </c>
       <c r="D596" s="5" t="s">
         <v>1780</v>
       </c>
       <c r="E596" s="5">
         <v>0</v>
       </c>
       <c r="F596" s="13">
-        <v>675</v>
+        <v>540</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="4">
         <v>592</v>
       </c>
       <c r="B597" s="9" t="s">
         <v>1781</v>
       </c>
       <c r="C597" s="6" t="s">
         <v>1782</v>
       </c>
       <c r="D597" s="5" t="s">
         <v>1783</v>
       </c>
       <c r="E597" s="5">
         <v>0</v>
       </c>
       <c r="F597" s="13">
-        <v>900</v>
+        <v>540</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="4">
         <v>593</v>
       </c>
       <c r="B598" s="9" t="s">
         <v>1784</v>
       </c>
       <c r="C598" s="6" t="s">
         <v>1785</v>
       </c>
       <c r="D598" s="5" t="s">
         <v>1786</v>
       </c>
       <c r="E598" s="5">
         <v>0</v>
       </c>
       <c r="F598" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="4">
         <v>594</v>
@@ -20551,694 +20876,694 @@
       </c>
       <c r="D599" s="5" t="s">
         <v>1789</v>
       </c>
       <c r="E599" s="5">
         <v>0</v>
       </c>
       <c r="F599" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="4">
         <v>595</v>
       </c>
       <c r="B600" s="9" t="s">
         <v>1790</v>
       </c>
       <c r="C600" s="6" t="s">
         <v>1791</v>
       </c>
       <c r="D600" s="5" t="s">
         <v>1792</v>
       </c>
       <c r="E600" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F600" s="13">
-        <v>720</v>
+        <v>675</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="4">
         <v>596</v>
       </c>
       <c r="B601" s="9" t="s">
         <v>1793</v>
       </c>
       <c r="C601" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="D601" s="5" t="s">
         <v>1795</v>
       </c>
       <c r="E601" s="5">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="F601" s="13">
-        <v>810</v>
+        <v>900</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4">
         <v>597</v>
       </c>
       <c r="B602" s="9" t="s">
         <v>1796</v>
       </c>
       <c r="C602" s="6" t="s">
         <v>1797</v>
       </c>
       <c r="D602" s="5" t="s">
         <v>1798</v>
       </c>
       <c r="E602" s="5">
         <v>0</v>
       </c>
       <c r="F602" s="13">
-        <v>585</v>
+        <v>630</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="4">
         <v>598</v>
       </c>
       <c r="B603" s="9" t="s">
         <v>1799</v>
       </c>
       <c r="C603" s="6" t="s">
         <v>1800</v>
       </c>
       <c r="D603" s="5" t="s">
         <v>1801</v>
       </c>
       <c r="E603" s="5">
         <v>0</v>
       </c>
       <c r="F603" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="4">
         <v>599</v>
       </c>
       <c r="B604" s="9" t="s">
         <v>1802</v>
       </c>
       <c r="C604" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="D604" s="5" t="s">
         <v>1804</v>
       </c>
       <c r="E604" s="5">
         <v>0</v>
       </c>
       <c r="F604" s="13">
-        <v>1305</v>
+        <v>720</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="4">
         <v>600</v>
       </c>
       <c r="B605" s="9" t="s">
         <v>1805</v>
       </c>
       <c r="C605" s="6" t="s">
         <v>1806</v>
       </c>
       <c r="D605" s="5" t="s">
         <v>1807</v>
       </c>
       <c r="E605" s="5">
         <v>0</v>
       </c>
       <c r="F605" s="13">
-        <v>1305</v>
+        <v>810</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="4">
         <v>601</v>
       </c>
       <c r="B606" s="9" t="s">
         <v>1808</v>
       </c>
       <c r="C606" s="6" t="s">
         <v>1809</v>
       </c>
       <c r="D606" s="5" t="s">
         <v>1810</v>
       </c>
       <c r="E606" s="5">
         <v>0</v>
       </c>
       <c r="F606" s="13">
-        <v>990</v>
+        <v>585</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="4">
         <v>602</v>
       </c>
       <c r="B607" s="9" t="s">
         <v>1811</v>
       </c>
       <c r="C607" s="6" t="s">
         <v>1812</v>
       </c>
       <c r="D607" s="5" t="s">
         <v>1813</v>
       </c>
       <c r="E607" s="5">
-        <v>255</v>
+        <v>0</v>
       </c>
       <c r="F607" s="13">
-        <v>540</v>
+        <v>630</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="4">
         <v>603</v>
       </c>
       <c r="B608" s="9" t="s">
         <v>1814</v>
       </c>
       <c r="C608" s="6" t="s">
         <v>1815</v>
       </c>
       <c r="D608" s="5" t="s">
         <v>1816</v>
       </c>
       <c r="E608" s="5">
         <v>0</v>
       </c>
       <c r="F608" s="13">
-        <v>585</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="4">
         <v>604</v>
       </c>
       <c r="B609" s="9" t="s">
         <v>1817</v>
       </c>
       <c r="C609" s="6" t="s">
         <v>1818</v>
       </c>
       <c r="D609" s="5" t="s">
         <v>1819</v>
       </c>
       <c r="E609" s="5">
         <v>0</v>
       </c>
       <c r="F609" s="13">
-        <v>1035</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="4">
         <v>605</v>
       </c>
       <c r="B610" s="9" t="s">
         <v>1820</v>
       </c>
       <c r="C610" s="6" t="s">
         <v>1821</v>
       </c>
       <c r="D610" s="5" t="s">
         <v>1822</v>
       </c>
       <c r="E610" s="5">
-        <v>0</v>
+        <v>279</v>
       </c>
       <c r="F610" s="13">
-        <v>720</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="4">
         <v>606</v>
       </c>
       <c r="B611" s="9" t="s">
         <v>1823</v>
       </c>
       <c r="C611" s="6" t="s">
         <v>1824</v>
       </c>
       <c r="D611" s="5" t="s">
         <v>1825</v>
       </c>
       <c r="E611" s="5">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="F611" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="4">
         <v>607</v>
       </c>
       <c r="B612" s="9" t="s">
         <v>1826</v>
       </c>
       <c r="C612" s="6" t="s">
         <v>1827</v>
       </c>
       <c r="D612" s="5" t="s">
         <v>1828</v>
       </c>
       <c r="E612" s="5">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="F612" s="13">
-        <v>495</v>
+        <v>585</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="4">
         <v>608</v>
       </c>
       <c r="B613" s="9" t="s">
         <v>1829</v>
       </c>
       <c r="C613" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="D613" s="5" t="s">
         <v>1831</v>
       </c>
       <c r="E613" s="5">
         <v>0</v>
       </c>
       <c r="F613" s="13">
-        <v>585</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="4">
         <v>609</v>
       </c>
       <c r="B614" s="9" t="s">
         <v>1832</v>
       </c>
       <c r="C614" s="6" t="s">
         <v>1833</v>
       </c>
       <c r="D614" s="5" t="s">
         <v>1834</v>
       </c>
       <c r="E614" s="5">
         <v>0</v>
       </c>
       <c r="F614" s="13">
-        <v>630</v>
+        <v>720</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="4">
         <v>610</v>
       </c>
       <c r="B615" s="9" t="s">
         <v>1835</v>
       </c>
       <c r="C615" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="D615" s="5" t="s">
         <v>1837</v>
       </c>
       <c r="E615" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F615" s="13">
-        <v>855</v>
+        <v>630</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="4">
         <v>611</v>
       </c>
       <c r="B616" s="9" t="s">
         <v>1838</v>
       </c>
       <c r="C616" s="6" t="s">
         <v>1839</v>
       </c>
       <c r="D616" s="5" t="s">
         <v>1840</v>
       </c>
       <c r="E616" s="5">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="F616" s="13">
-        <v>1395</v>
+        <v>495</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="4">
         <v>612</v>
       </c>
       <c r="B617" s="9" t="s">
         <v>1841</v>
       </c>
       <c r="C617" s="6" t="s">
         <v>1842</v>
       </c>
       <c r="D617" s="5" t="s">
         <v>1843</v>
       </c>
       <c r="E617" s="5">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="F617" s="13">
-        <v>630</v>
+        <v>585</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="4">
         <v>613</v>
       </c>
       <c r="B618" s="9" t="s">
         <v>1844</v>
       </c>
       <c r="C618" s="6" t="s">
         <v>1845</v>
       </c>
       <c r="D618" s="5" t="s">
         <v>1846</v>
       </c>
       <c r="E618" s="5">
         <v>0</v>
       </c>
       <c r="F618" s="13">
-        <v>900</v>
+        <v>630</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="4">
         <v>614</v>
       </c>
       <c r="B619" s="9" t="s">
         <v>1847</v>
       </c>
       <c r="C619" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="D619" s="5" t="s">
         <v>1849</v>
       </c>
       <c r="E619" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F619" s="13">
-        <v>1395</v>
+        <v>855</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="4">
         <v>615</v>
       </c>
       <c r="B620" s="9" t="s">
         <v>1850</v>
       </c>
       <c r="C620" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="D620" s="5" t="s">
         <v>1852</v>
       </c>
       <c r="E620" s="5">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="F620" s="13">
-        <v>945</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="4">
         <v>616</v>
       </c>
       <c r="B621" s="9" t="s">
         <v>1853</v>
       </c>
       <c r="C621" s="6" t="s">
         <v>1854</v>
       </c>
       <c r="D621" s="5" t="s">
         <v>1855</v>
       </c>
       <c r="E621" s="5">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F621" s="13">
-        <v>945</v>
+        <v>630</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="4">
         <v>617</v>
       </c>
       <c r="B622" s="9" t="s">
         <v>1856</v>
       </c>
       <c r="C622" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="D622" s="5" t="s">
         <v>1858</v>
       </c>
       <c r="E622" s="5">
         <v>0</v>
       </c>
       <c r="F622" s="13">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="4">
         <v>618</v>
       </c>
       <c r="B623" s="9" t="s">
         <v>1859</v>
       </c>
       <c r="C623" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="D623" s="5" t="s">
         <v>1861</v>
       </c>
       <c r="E623" s="5">
         <v>0</v>
       </c>
       <c r="F623" s="13">
-        <v>585</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="4">
         <v>619</v>
       </c>
       <c r="B624" s="9" t="s">
         <v>1862</v>
       </c>
       <c r="C624" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="D624" s="5" t="s">
         <v>1864</v>
       </c>
       <c r="E624" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F624" s="13">
-        <v>180</v>
+        <v>945</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="4">
         <v>620</v>
       </c>
       <c r="B625" s="9" t="s">
         <v>1865</v>
       </c>
       <c r="C625" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="D625" s="5" t="s">
         <v>1867</v>
       </c>
       <c r="E625" s="5">
         <v>0</v>
       </c>
       <c r="F625" s="13">
-        <v>315</v>
+        <v>945</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="4">
         <v>621</v>
       </c>
       <c r="B626" s="9" t="s">
         <v>1868</v>
       </c>
       <c r="C626" s="6" t="s">
         <v>1869</v>
       </c>
       <c r="D626" s="5" t="s">
         <v>1870</v>
       </c>
       <c r="E626" s="5">
         <v>0</v>
       </c>
       <c r="F626" s="13">
-        <v>180</v>
+        <v>540</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="4">
         <v>622</v>
       </c>
       <c r="B627" s="9" t="s">
         <v>1871</v>
       </c>
       <c r="C627" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="D627" s="5" t="s">
         <v>1873</v>
       </c>
       <c r="E627" s="5">
         <v>0</v>
       </c>
       <c r="F627" s="13">
-        <v>135</v>
+        <v>585</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="4">
         <v>623</v>
       </c>
       <c r="B628" s="9" t="s">
         <v>1874</v>
       </c>
       <c r="C628" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="D628" s="5" t="s">
         <v>1876</v>
       </c>
       <c r="E628" s="5">
         <v>0</v>
       </c>
       <c r="F628" s="13">
-        <v>0</v>
+        <v>180</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="4">
         <v>624</v>
       </c>
       <c r="B629" s="9" t="s">
         <v>1877</v>
       </c>
       <c r="C629" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="D629" s="5" t="s">
         <v>1879</v>
       </c>
       <c r="E629" s="5">
         <v>0</v>
       </c>
       <c r="F629" s="13">
-        <v>135</v>
+        <v>315</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="4">
         <v>625</v>
       </c>
       <c r="B630" s="9" t="s">
         <v>1880</v>
       </c>
       <c r="C630" s="6" t="s">
         <v>1881</v>
       </c>
       <c r="D630" s="5" t="s">
         <v>1882</v>
       </c>
       <c r="E630" s="5">
         <v>0</v>
       </c>
       <c r="F630" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="4">
         <v>626</v>
       </c>
       <c r="B631" s="9" t="s">
         <v>1883</v>
       </c>
       <c r="C631" s="6" t="s">
         <v>1884</v>
       </c>
       <c r="D631" s="5" t="s">
         <v>1885</v>
       </c>
       <c r="E631" s="5">
         <v>0</v>
       </c>
       <c r="F631" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="4">
         <v>627</v>
       </c>
       <c r="B632" s="9" t="s">
         <v>1886</v>
       </c>
       <c r="C632" s="6" t="s">
         <v>1887</v>
       </c>
       <c r="D632" s="5" t="s">
         <v>1888</v>
       </c>
       <c r="E632" s="5">
         <v>0</v>
       </c>
       <c r="F632" s="13">
-        <v>135</v>
+        <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="4">
         <v>628</v>
       </c>
       <c r="B633" s="9" t="s">
         <v>1889</v>
       </c>
       <c r="C633" s="6" t="s">
         <v>1890</v>
       </c>
       <c r="D633" s="5" t="s">
         <v>1891</v>
       </c>
       <c r="E633" s="5">
         <v>0</v>
       </c>
       <c r="F633" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="4">
         <v>629</v>
@@ -21334,951 +21659,951 @@
       </c>
       <c r="E638" s="5">
         <v>0</v>
       </c>
       <c r="F638" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="4">
         <v>634</v>
       </c>
       <c r="B639" s="9" t="s">
         <v>1907</v>
       </c>
       <c r="C639" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="D639" s="5" t="s">
         <v>1909</v>
       </c>
       <c r="E639" s="5">
         <v>0</v>
       </c>
       <c r="F639" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="4">
         <v>635</v>
       </c>
       <c r="B640" s="9" t="s">
         <v>1910</v>
       </c>
       <c r="C640" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="D640" s="5" t="s">
         <v>1912</v>
       </c>
       <c r="E640" s="5">
         <v>0</v>
       </c>
       <c r="F640" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="4">
         <v>636</v>
       </c>
       <c r="B641" s="9" t="s">
         <v>1913</v>
       </c>
       <c r="C641" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="D641" s="5" t="s">
         <v>1915</v>
       </c>
       <c r="E641" s="5">
         <v>0</v>
       </c>
       <c r="F641" s="13">
-        <v>675</v>
+        <v>135</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="4">
         <v>637</v>
       </c>
       <c r="B642" s="9" t="s">
         <v>1916</v>
       </c>
       <c r="C642" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="D642" s="5" t="s">
         <v>1918</v>
       </c>
       <c r="E642" s="5">
         <v>0</v>
       </c>
       <c r="F642" s="13">
-        <v>0</v>
+        <v>135</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="4">
         <v>638</v>
       </c>
       <c r="B643" s="9" t="s">
         <v>1919</v>
       </c>
       <c r="C643" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="D643" s="5" t="s">
         <v>1921</v>
       </c>
       <c r="E643" s="5">
         <v>0</v>
       </c>
       <c r="F643" s="13">
-        <v>675</v>
+        <v>180</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="4">
         <v>639</v>
       </c>
       <c r="B644" s="9" t="s">
         <v>1922</v>
       </c>
       <c r="C644" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="D644" s="5" t="s">
         <v>1924</v>
       </c>
       <c r="E644" s="5">
         <v>0</v>
       </c>
       <c r="F644" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="4">
         <v>640</v>
       </c>
       <c r="B645" s="9" t="s">
         <v>1925</v>
       </c>
       <c r="C645" s="6" t="s">
         <v>1926</v>
       </c>
       <c r="D645" s="5" t="s">
         <v>1927</v>
       </c>
       <c r="E645" s="5">
         <v>0</v>
       </c>
       <c r="F645" s="13">
-        <v>180</v>
+        <v>675</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="4">
         <v>641</v>
       </c>
       <c r="B646" s="9" t="s">
         <v>1928</v>
       </c>
       <c r="C646" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="D646" s="5" t="s">
         <v>1930</v>
       </c>
       <c r="E646" s="5">
         <v>0</v>
       </c>
       <c r="F646" s="13">
-        <v>135</v>
+        <v>0</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="4">
         <v>642</v>
       </c>
       <c r="B647" s="9" t="s">
         <v>1931</v>
       </c>
       <c r="C647" s="6" t="s">
         <v>1932</v>
       </c>
       <c r="D647" s="5" t="s">
         <v>1933</v>
       </c>
       <c r="E647" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F647" s="13">
-        <v>135</v>
+        <v>675</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="4">
         <v>643</v>
       </c>
       <c r="B648" s="9" t="s">
         <v>1934</v>
       </c>
       <c r="C648" s="6" t="s">
         <v>1935</v>
       </c>
       <c r="D648" s="5" t="s">
         <v>1936</v>
       </c>
       <c r="E648" s="5">
         <v>0</v>
       </c>
       <c r="F648" s="13">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="4">
         <v>644</v>
       </c>
       <c r="B649" s="9" t="s">
         <v>1937</v>
       </c>
       <c r="C649" s="6" t="s">
         <v>1938</v>
       </c>
       <c r="D649" s="5" t="s">
         <v>1939</v>
       </c>
       <c r="E649" s="5">
         <v>0</v>
       </c>
       <c r="F649" s="13">
-        <v>45</v>
+        <v>180</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="4">
         <v>645</v>
       </c>
       <c r="B650" s="9" t="s">
         <v>1940</v>
       </c>
       <c r="C650" s="6" t="s">
         <v>1941</v>
       </c>
       <c r="D650" s="5" t="s">
         <v>1942</v>
       </c>
       <c r="E650" s="5">
         <v>0</v>
       </c>
       <c r="F650" s="13">
-        <v>675</v>
+        <v>135</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="4">
         <v>646</v>
       </c>
       <c r="B651" s="9" t="s">
         <v>1943</v>
       </c>
       <c r="C651" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="D651" s="5" t="s">
         <v>1945</v>
       </c>
       <c r="E651" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F651" s="13">
-        <v>765</v>
+        <v>135</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="4">
         <v>647</v>
       </c>
       <c r="B652" s="9" t="s">
         <v>1946</v>
       </c>
       <c r="C652" s="6" t="s">
         <v>1947</v>
       </c>
       <c r="D652" s="5" t="s">
         <v>1948</v>
       </c>
       <c r="E652" s="5">
         <v>0</v>
       </c>
       <c r="F652" s="13">
-        <v>765</v>
+        <v>180</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="4">
         <v>648</v>
       </c>
       <c r="B653" s="9" t="s">
         <v>1949</v>
       </c>
       <c r="C653" s="6" t="s">
         <v>1950</v>
       </c>
       <c r="D653" s="5" t="s">
         <v>1951</v>
       </c>
       <c r="E653" s="5">
         <v>0</v>
       </c>
       <c r="F653" s="13">
-        <v>765</v>
+        <v>45</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="4">
         <v>649</v>
       </c>
       <c r="B654" s="9" t="s">
         <v>1952</v>
       </c>
       <c r="C654" s="6" t="s">
         <v>1953</v>
       </c>
       <c r="D654" s="5" t="s">
         <v>1954</v>
       </c>
       <c r="E654" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F654" s="13">
-        <v>1350</v>
+        <v>675</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="4">
         <v>650</v>
       </c>
       <c r="B655" s="9" t="s">
         <v>1955</v>
       </c>
       <c r="C655" s="6" t="s">
         <v>1956</v>
       </c>
       <c r="D655" s="5" t="s">
         <v>1957</v>
       </c>
       <c r="E655" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F655" s="13">
-        <v>1350</v>
+        <v>765</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="4">
         <v>651</v>
       </c>
       <c r="B656" s="9" t="s">
         <v>1958</v>
       </c>
       <c r="C656" s="6" t="s">
         <v>1959</v>
       </c>
       <c r="D656" s="5" t="s">
         <v>1960</v>
       </c>
       <c r="E656" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F656" s="13">
-        <v>855</v>
+        <v>765</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="4">
         <v>652</v>
       </c>
       <c r="B657" s="9" t="s">
         <v>1961</v>
       </c>
       <c r="C657" s="6" t="s">
         <v>1962</v>
       </c>
       <c r="D657" s="5" t="s">
         <v>1963</v>
       </c>
       <c r="E657" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F657" s="13">
-        <v>1035</v>
+        <v>765</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="4">
         <v>653</v>
       </c>
       <c r="B658" s="9" t="s">
         <v>1964</v>
       </c>
       <c r="C658" s="6" t="s">
         <v>1965</v>
       </c>
       <c r="D658" s="5" t="s">
         <v>1966</v>
       </c>
       <c r="E658" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F658" s="13">
-        <v>1125</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="4">
         <v>654</v>
       </c>
       <c r="B659" s="9" t="s">
         <v>1967</v>
       </c>
       <c r="C659" s="6" t="s">
         <v>1968</v>
       </c>
       <c r="D659" s="5" t="s">
         <v>1969</v>
       </c>
       <c r="E659" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F659" s="13">
-        <v>855</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="4">
         <v>655</v>
       </c>
       <c r="B660" s="9" t="s">
         <v>1970</v>
       </c>
       <c r="C660" s="6" t="s">
         <v>1971</v>
       </c>
       <c r="D660" s="5" t="s">
         <v>1972</v>
       </c>
       <c r="E660" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F660" s="13">
-        <v>1215</v>
+        <v>855</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="4">
         <v>656</v>
       </c>
       <c r="B661" s="9" t="s">
         <v>1973</v>
       </c>
       <c r="C661" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="D661" s="5" t="s">
         <v>1975</v>
       </c>
       <c r="E661" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F661" s="13">
-        <v>1530</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="4">
         <v>657</v>
       </c>
       <c r="B662" s="9" t="s">
         <v>1976</v>
       </c>
       <c r="C662" s="6" t="s">
         <v>1977</v>
       </c>
       <c r="D662" s="5" t="s">
         <v>1978</v>
       </c>
       <c r="E662" s="5">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="F662" s="13">
-        <v>945</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="4">
         <v>658</v>
       </c>
       <c r="B663" s="9" t="s">
         <v>1979</v>
       </c>
       <c r="C663" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="D663" s="5" t="s">
         <v>1981</v>
       </c>
       <c r="E663" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F663" s="13">
-        <v>1305</v>
+        <v>855</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="4">
         <v>659</v>
       </c>
       <c r="B664" s="9" t="s">
         <v>1982</v>
       </c>
       <c r="C664" s="6" t="s">
         <v>1983</v>
       </c>
       <c r="D664" s="5" t="s">
         <v>1984</v>
       </c>
       <c r="E664" s="5">
         <v>0</v>
       </c>
       <c r="F664" s="13">
-        <v>1305</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="4">
         <v>660</v>
       </c>
       <c r="B665" s="9" t="s">
         <v>1985</v>
       </c>
       <c r="C665" s="6" t="s">
         <v>1986</v>
       </c>
       <c r="D665" s="5" t="s">
         <v>1987</v>
       </c>
       <c r="E665" s="5">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="F665" s="13">
-        <v>1350</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="4">
         <v>661</v>
       </c>
       <c r="B666" s="9" t="s">
         <v>1988</v>
       </c>
       <c r="C666" s="6" t="s">
         <v>1989</v>
       </c>
       <c r="D666" s="5" t="s">
         <v>1990</v>
       </c>
       <c r="E666" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F666" s="13">
-        <v>1575</v>
+        <v>945</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="4">
         <v>662</v>
       </c>
       <c r="B667" s="9" t="s">
         <v>1991</v>
       </c>
       <c r="C667" s="6" t="s">
         <v>1992</v>
       </c>
       <c r="D667" s="5" t="s">
         <v>1993</v>
       </c>
       <c r="E667" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F667" s="13">
-        <v>1575</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="4">
         <v>663</v>
       </c>
       <c r="B668" s="9" t="s">
         <v>1994</v>
       </c>
       <c r="C668" s="6" t="s">
         <v>1995</v>
       </c>
       <c r="D668" s="5" t="s">
         <v>1996</v>
       </c>
       <c r="E668" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F668" s="13">
-        <v>810</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="4">
         <v>664</v>
       </c>
       <c r="B669" s="9" t="s">
         <v>1997</v>
       </c>
       <c r="C669" s="6" t="s">
         <v>1998</v>
       </c>
       <c r="D669" s="5" t="s">
         <v>1999</v>
       </c>
       <c r="E669" s="5">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F669" s="13">
-        <v>135</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="4">
         <v>665</v>
       </c>
       <c r="B670" s="9" t="s">
         <v>2000</v>
       </c>
       <c r="C670" s="6" t="s">
         <v>2001</v>
       </c>
       <c r="D670" s="5" t="s">
         <v>2002</v>
       </c>
       <c r="E670" s="5">
-        <v>144</v>
+        <v>2</v>
       </c>
       <c r="F670" s="13">
-        <v>135</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="4">
         <v>666</v>
       </c>
       <c r="B671" s="9" t="s">
         <v>2003</v>
       </c>
       <c r="C671" s="6" t="s">
         <v>2004</v>
       </c>
       <c r="D671" s="5" t="s">
         <v>2005</v>
       </c>
       <c r="E671" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F671" s="13">
-        <v>180</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="4">
         <v>667</v>
       </c>
       <c r="B672" s="9" t="s">
         <v>2006</v>
       </c>
       <c r="C672" s="6" t="s">
         <v>2007</v>
       </c>
       <c r="D672" s="5" t="s">
         <v>2008</v>
       </c>
       <c r="E672" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F672" s="13">
-        <v>180</v>
+        <v>810</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="4">
         <v>668</v>
       </c>
       <c r="B673" s="9" t="s">
         <v>2009</v>
       </c>
       <c r="C673" s="6" t="s">
         <v>2010</v>
       </c>
       <c r="D673" s="5" t="s">
         <v>2011</v>
       </c>
       <c r="E673" s="5">
         <v>0</v>
       </c>
       <c r="F673" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="4">
         <v>669</v>
       </c>
       <c r="B674" s="9" t="s">
         <v>2012</v>
       </c>
       <c r="C674" s="6" t="s">
         <v>2013</v>
       </c>
       <c r="D674" s="5" t="s">
         <v>2014</v>
       </c>
       <c r="E674" s="5">
-        <v>0</v>
+        <v>109</v>
       </c>
       <c r="F674" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="4">
         <v>670</v>
       </c>
       <c r="B675" s="9" t="s">
         <v>2015</v>
       </c>
       <c r="C675" s="6" t="s">
         <v>2016</v>
       </c>
       <c r="D675" s="5" t="s">
         <v>2017</v>
       </c>
       <c r="E675" s="5">
         <v>0</v>
       </c>
       <c r="F675" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="4">
         <v>671</v>
       </c>
       <c r="B676" s="9" t="s">
         <v>2018</v>
       </c>
       <c r="C676" s="6" t="s">
         <v>2019</v>
       </c>
       <c r="D676" s="5" t="s">
         <v>2020</v>
       </c>
       <c r="E676" s="5">
         <v>0</v>
       </c>
       <c r="F676" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="4">
         <v>672</v>
       </c>
       <c r="B677" s="9" t="s">
         <v>2021</v>
       </c>
       <c r="C677" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="D677" s="5" t="s">
         <v>2023</v>
       </c>
       <c r="E677" s="5">
         <v>0</v>
       </c>
       <c r="F677" s="13">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="4">
         <v>673</v>
       </c>
       <c r="B678" s="9" t="s">
         <v>2024</v>
       </c>
       <c r="C678" s="6" t="s">
         <v>2025</v>
       </c>
       <c r="D678" s="5" t="s">
         <v>2026</v>
       </c>
       <c r="E678" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F678" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="4">
         <v>674</v>
       </c>
       <c r="B679" s="9" t="s">
         <v>2027</v>
       </c>
       <c r="C679" s="6" t="s">
         <v>2028</v>
       </c>
       <c r="D679" s="5" t="s">
         <v>2029</v>
       </c>
       <c r="E679" s="5">
         <v>0</v>
       </c>
       <c r="F679" s="13">
-        <v>0</v>
+        <v>135</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="4">
         <v>675</v>
       </c>
       <c r="B680" s="9" t="s">
         <v>2030</v>
       </c>
       <c r="C680" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="D680" s="5" t="s">
         <v>2032</v>
       </c>
       <c r="E680" s="5">
         <v>0</v>
       </c>
       <c r="F680" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="4">
         <v>676</v>
       </c>
       <c r="B681" s="9" t="s">
         <v>2033</v>
       </c>
       <c r="C681" s="6" t="s">
         <v>2034</v>
       </c>
       <c r="D681" s="5" t="s">
         <v>2035</v>
       </c>
       <c r="E681" s="5">
         <v>0</v>
       </c>
       <c r="F681" s="13">
-        <v>135</v>
+        <v>270</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="4">
         <v>677</v>
       </c>
       <c r="B682" s="9" t="s">
         <v>2036</v>
       </c>
       <c r="C682" s="6" t="s">
         <v>2037</v>
       </c>
       <c r="D682" s="5" t="s">
         <v>2038</v>
       </c>
       <c r="E682" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F682" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="4">
         <v>678</v>
       </c>
       <c r="B683" s="9" t="s">
         <v>2039</v>
       </c>
       <c r="C683" s="6" t="s">
         <v>2040</v>
       </c>
       <c r="D683" s="5" t="s">
         <v>2041</v>
       </c>
       <c r="E683" s="5">
         <v>0</v>
       </c>
       <c r="F683" s="13">
-        <v>135</v>
+        <v>0</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="4">
         <v>679</v>
       </c>
       <c r="B684" s="9" t="s">
         <v>2042</v>
       </c>
       <c r="C684" s="6" t="s">
         <v>2043</v>
       </c>
       <c r="D684" s="5" t="s">
         <v>2044</v>
       </c>
       <c r="E684" s="5">
         <v>0</v>
       </c>
       <c r="F684" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="4">
         <v>680</v>
       </c>
       <c r="B685" s="9" t="s">
         <v>2045</v>
       </c>
       <c r="C685" s="6" t="s">
         <v>2046</v>
       </c>
       <c r="D685" s="5" t="s">
         <v>2047</v>
       </c>
       <c r="E685" s="5">
         <v>0</v>
       </c>
       <c r="F685" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="4">
         <v>681</v>
@@ -22291,1311 +22616,1311 @@
       </c>
       <c r="D686" s="5" t="s">
         <v>2050</v>
       </c>
       <c r="E686" s="5">
         <v>0</v>
       </c>
       <c r="F686" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="4">
         <v>682</v>
       </c>
       <c r="B687" s="9" t="s">
         <v>2051</v>
       </c>
       <c r="C687" s="6" t="s">
         <v>2052</v>
       </c>
       <c r="D687" s="5" t="s">
         <v>2053</v>
       </c>
       <c r="E687" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F687" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="4">
         <v>683</v>
       </c>
       <c r="B688" s="9" t="s">
         <v>2054</v>
       </c>
       <c r="C688" s="6" t="s">
         <v>2055</v>
       </c>
       <c r="D688" s="5" t="s">
         <v>2056</v>
       </c>
       <c r="E688" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="F688" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="4">
         <v>684</v>
       </c>
       <c r="B689" s="9" t="s">
         <v>2057</v>
       </c>
       <c r="C689" s="6" t="s">
         <v>2058</v>
       </c>
       <c r="D689" s="5" t="s">
         <v>2059</v>
       </c>
       <c r="E689" s="5">
         <v>0</v>
       </c>
       <c r="F689" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="4">
         <v>685</v>
       </c>
       <c r="B690" s="9" t="s">
         <v>2060</v>
       </c>
       <c r="C690" s="6" t="s">
         <v>2061</v>
       </c>
       <c r="D690" s="5" t="s">
         <v>2062</v>
       </c>
       <c r="E690" s="5">
         <v>0</v>
       </c>
       <c r="F690" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="4">
         <v>686</v>
       </c>
       <c r="B691" s="9" t="s">
         <v>2063</v>
       </c>
       <c r="C691" s="6" t="s">
         <v>2064</v>
       </c>
       <c r="D691" s="5" t="s">
         <v>2065</v>
       </c>
       <c r="E691" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F691" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="4">
         <v>687</v>
       </c>
       <c r="B692" s="9" t="s">
         <v>2066</v>
       </c>
       <c r="C692" s="6" t="s">
         <v>2067</v>
       </c>
       <c r="D692" s="5" t="s">
         <v>2068</v>
       </c>
       <c r="E692" s="5">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="F692" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="4">
         <v>688</v>
       </c>
       <c r="B693" s="9" t="s">
         <v>2069</v>
       </c>
       <c r="C693" s="6" t="s">
         <v>2070</v>
       </c>
       <c r="D693" s="5" t="s">
         <v>2071</v>
       </c>
       <c r="E693" s="5">
         <v>0</v>
       </c>
       <c r="F693" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="4">
         <v>689</v>
       </c>
       <c r="B694" s="9" t="s">
         <v>2072</v>
       </c>
       <c r="C694" s="6" t="s">
         <v>2073</v>
       </c>
       <c r="D694" s="5" t="s">
         <v>2074</v>
       </c>
       <c r="E694" s="5">
         <v>0</v>
       </c>
       <c r="F694" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="4">
         <v>690</v>
       </c>
       <c r="B695" s="9" t="s">
         <v>2075</v>
       </c>
       <c r="C695" s="6" t="s">
         <v>2076</v>
       </c>
       <c r="D695" s="5" t="s">
         <v>2077</v>
       </c>
       <c r="E695" s="5">
         <v>0</v>
       </c>
       <c r="F695" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="4">
         <v>691</v>
       </c>
       <c r="B696" s="9" t="s">
         <v>2078</v>
       </c>
       <c r="C696" s="6" t="s">
         <v>2079</v>
       </c>
       <c r="D696" s="5" t="s">
         <v>2080</v>
       </c>
       <c r="E696" s="5">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F696" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="4">
         <v>692</v>
       </c>
       <c r="B697" s="9" t="s">
         <v>2081</v>
       </c>
       <c r="C697" s="6" t="s">
         <v>2082</v>
       </c>
       <c r="D697" s="5" t="s">
         <v>2083</v>
       </c>
       <c r="E697" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F697" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="4">
         <v>693</v>
       </c>
       <c r="B698" s="9" t="s">
         <v>2084</v>
       </c>
       <c r="C698" s="6" t="s">
         <v>2085</v>
       </c>
       <c r="D698" s="5" t="s">
         <v>2086</v>
       </c>
       <c r="E698" s="5">
         <v>0</v>
       </c>
       <c r="F698" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="4">
         <v>694</v>
       </c>
       <c r="B699" s="9" t="s">
         <v>2087</v>
       </c>
       <c r="C699" s="6" t="s">
         <v>2088</v>
       </c>
       <c r="D699" s="5" t="s">
         <v>2089</v>
       </c>
       <c r="E699" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F699" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="4">
         <v>695</v>
       </c>
       <c r="B700" s="9" t="s">
         <v>2090</v>
       </c>
       <c r="C700" s="6" t="s">
         <v>2091</v>
       </c>
       <c r="D700" s="5" t="s">
         <v>2092</v>
       </c>
       <c r="E700" s="5">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F700" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="4">
         <v>696</v>
       </c>
       <c r="B701" s="9" t="s">
         <v>2093</v>
       </c>
       <c r="C701" s="6" t="s">
         <v>2094</v>
       </c>
       <c r="D701" s="5" t="s">
         <v>2095</v>
       </c>
       <c r="E701" s="5">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F701" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="4">
         <v>697</v>
       </c>
       <c r="B702" s="9" t="s">
         <v>2096</v>
       </c>
       <c r="C702" s="6" t="s">
         <v>2097</v>
       </c>
       <c r="D702" s="5" t="s">
         <v>2098</v>
       </c>
       <c r="E702" s="5">
         <v>0</v>
       </c>
       <c r="F702" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="4">
         <v>698</v>
       </c>
       <c r="B703" s="9" t="s">
         <v>2099</v>
       </c>
       <c r="C703" s="6" t="s">
         <v>2100</v>
       </c>
       <c r="D703" s="5" t="s">
         <v>2101</v>
       </c>
       <c r="E703" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F703" s="13">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="4">
         <v>699</v>
       </c>
       <c r="B704" s="9" t="s">
         <v>2102</v>
       </c>
       <c r="C704" s="6" t="s">
         <v>2103</v>
       </c>
       <c r="D704" s="5" t="s">
         <v>2104</v>
       </c>
       <c r="E704" s="5">
         <v>0</v>
       </c>
       <c r="F704" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="4">
         <v>700</v>
       </c>
       <c r="B705" s="9" t="s">
         <v>2105</v>
       </c>
       <c r="C705" s="6" t="s">
         <v>2106</v>
       </c>
       <c r="D705" s="5" t="s">
         <v>2107</v>
       </c>
       <c r="E705" s="5">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F705" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="4">
         <v>701</v>
       </c>
       <c r="B706" s="9" t="s">
         <v>2108</v>
       </c>
       <c r="C706" s="6" t="s">
         <v>2109</v>
       </c>
       <c r="D706" s="5" t="s">
         <v>2110</v>
       </c>
       <c r="E706" s="5">
         <v>0</v>
       </c>
       <c r="F706" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="4">
         <v>702</v>
       </c>
       <c r="B707" s="9" t="s">
         <v>2111</v>
       </c>
       <c r="C707" s="6" t="s">
         <v>2112</v>
       </c>
       <c r="D707" s="5" t="s">
         <v>2113</v>
       </c>
       <c r="E707" s="5">
         <v>0</v>
       </c>
       <c r="F707" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="4">
         <v>703</v>
       </c>
       <c r="B708" s="9" t="s">
         <v>2114</v>
       </c>
       <c r="C708" s="6" t="s">
         <v>2115</v>
       </c>
       <c r="D708" s="5" t="s">
         <v>2116</v>
       </c>
       <c r="E708" s="5">
         <v>0</v>
       </c>
       <c r="F708" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="4">
         <v>704</v>
       </c>
       <c r="B709" s="9" t="s">
         <v>2117</v>
       </c>
       <c r="C709" s="6" t="s">
         <v>2118</v>
       </c>
       <c r="D709" s="5" t="s">
         <v>2119</v>
       </c>
       <c r="E709" s="5">
         <v>0</v>
       </c>
       <c r="F709" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="4">
         <v>705</v>
       </c>
       <c r="B710" s="9" t="s">
         <v>2120</v>
       </c>
       <c r="C710" s="6" t="s">
         <v>2121</v>
       </c>
       <c r="D710" s="5" t="s">
         <v>2122</v>
       </c>
       <c r="E710" s="5">
         <v>0</v>
       </c>
       <c r="F710" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="4">
         <v>706</v>
       </c>
       <c r="B711" s="9" t="s">
         <v>2123</v>
       </c>
       <c r="C711" s="6" t="s">
         <v>2124</v>
       </c>
       <c r="D711" s="5" t="s">
         <v>2125</v>
       </c>
       <c r="E711" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F711" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="4">
         <v>707</v>
       </c>
       <c r="B712" s="9" t="s">
         <v>2126</v>
       </c>
       <c r="C712" s="6" t="s">
         <v>2127</v>
       </c>
       <c r="D712" s="5" t="s">
         <v>2128</v>
       </c>
       <c r="E712" s="5">
         <v>0</v>
       </c>
       <c r="F712" s="13">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="4">
         <v>708</v>
       </c>
       <c r="B713" s="9" t="s">
         <v>2129</v>
       </c>
       <c r="C713" s="6" t="s">
         <v>2130</v>
       </c>
       <c r="D713" s="5" t="s">
         <v>2131</v>
       </c>
       <c r="E713" s="5">
         <v>0</v>
       </c>
       <c r="F713" s="13">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="4">
         <v>709</v>
       </c>
       <c r="B714" s="9" t="s">
         <v>2132</v>
       </c>
       <c r="C714" s="6" t="s">
         <v>2133</v>
       </c>
       <c r="D714" s="5" t="s">
         <v>2134</v>
       </c>
       <c r="E714" s="5">
         <v>0</v>
       </c>
       <c r="F714" s="13">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="4">
         <v>710</v>
       </c>
       <c r="B715" s="9" t="s">
         <v>2135</v>
       </c>
       <c r="C715" s="6" t="s">
         <v>2136</v>
       </c>
       <c r="D715" s="5" t="s">
         <v>2137</v>
       </c>
       <c r="E715" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F715" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="4">
         <v>711</v>
       </c>
       <c r="B716" s="9" t="s">
         <v>2138</v>
       </c>
       <c r="C716" s="6" t="s">
         <v>2139</v>
       </c>
       <c r="D716" s="5" t="s">
         <v>2140</v>
       </c>
       <c r="E716" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F716" s="13">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="4">
         <v>712</v>
       </c>
       <c r="B717" s="9" t="s">
         <v>2141</v>
       </c>
       <c r="C717" s="6" t="s">
         <v>2142</v>
       </c>
       <c r="D717" s="5" t="s">
         <v>2143</v>
       </c>
       <c r="E717" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F717" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="4">
         <v>713</v>
       </c>
       <c r="B718" s="9" t="s">
         <v>2144</v>
       </c>
       <c r="C718" s="6" t="s">
         <v>2145</v>
       </c>
       <c r="D718" s="5" t="s">
         <v>2146</v>
       </c>
       <c r="E718" s="5">
         <v>0</v>
       </c>
       <c r="F718" s="13">
-        <v>360</v>
+        <v>135</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="4">
         <v>714</v>
       </c>
       <c r="B719" s="9" t="s">
         <v>2147</v>
       </c>
       <c r="C719" s="6" t="s">
         <v>2148</v>
       </c>
       <c r="D719" s="5" t="s">
         <v>2149</v>
       </c>
       <c r="E719" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F719" s="13">
-        <v>405</v>
+        <v>90</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="4">
         <v>715</v>
       </c>
       <c r="B720" s="9" t="s">
         <v>2150</v>
       </c>
       <c r="C720" s="6" t="s">
         <v>2151</v>
       </c>
       <c r="D720" s="5" t="s">
         <v>2152</v>
       </c>
       <c r="E720" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F720" s="13">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="4">
         <v>716</v>
       </c>
       <c r="B721" s="9" t="s">
         <v>2153</v>
       </c>
       <c r="C721" s="6" t="s">
         <v>2154</v>
       </c>
       <c r="D721" s="5" t="s">
         <v>2155</v>
       </c>
       <c r="E721" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F721" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="4">
         <v>717</v>
       </c>
       <c r="B722" s="9" t="s">
         <v>2156</v>
       </c>
       <c r="C722" s="6" t="s">
         <v>2157</v>
       </c>
       <c r="D722" s="5" t="s">
         <v>2158</v>
       </c>
       <c r="E722" s="5">
         <v>0</v>
       </c>
       <c r="F722" s="13">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="4">
         <v>718</v>
       </c>
       <c r="B723" s="9" t="s">
         <v>2159</v>
       </c>
       <c r="C723" s="6" t="s">
         <v>2160</v>
       </c>
       <c r="D723" s="5" t="s">
         <v>2161</v>
       </c>
       <c r="E723" s="5">
         <v>0</v>
       </c>
       <c r="F723" s="13">
-        <v>180</v>
+        <v>405</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="4">
         <v>719</v>
       </c>
       <c r="B724" s="9" t="s">
         <v>2162</v>
       </c>
       <c r="C724" s="6" t="s">
         <v>2163</v>
       </c>
       <c r="D724" s="5" t="s">
         <v>2164</v>
       </c>
       <c r="E724" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F724" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="4">
         <v>720</v>
       </c>
       <c r="B725" s="9" t="s">
         <v>2165</v>
       </c>
       <c r="C725" s="6" t="s">
         <v>2166</v>
       </c>
       <c r="D725" s="5" t="s">
         <v>2167</v>
       </c>
       <c r="E725" s="5">
         <v>0</v>
       </c>
       <c r="F725" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="4">
         <v>721</v>
       </c>
       <c r="B726" s="9" t="s">
         <v>2168</v>
       </c>
       <c r="C726" s="6" t="s">
         <v>2169</v>
       </c>
       <c r="D726" s="5" t="s">
         <v>2170</v>
       </c>
       <c r="E726" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F726" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="4">
         <v>722</v>
       </c>
       <c r="B727" s="9" t="s">
         <v>2171</v>
       </c>
       <c r="C727" s="6" t="s">
         <v>2172</v>
       </c>
       <c r="D727" s="5" t="s">
         <v>2173</v>
       </c>
       <c r="E727" s="5">
         <v>0</v>
       </c>
       <c r="F727" s="13">
-        <v>45</v>
+        <v>180</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="4">
         <v>723</v>
       </c>
       <c r="B728" s="9" t="s">
         <v>2174</v>
       </c>
       <c r="C728" s="6" t="s">
         <v>2175</v>
       </c>
       <c r="D728" s="5" t="s">
         <v>2176</v>
       </c>
       <c r="E728" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F728" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="4">
         <v>724</v>
       </c>
       <c r="B729" s="9" t="s">
         <v>2177</v>
       </c>
       <c r="C729" s="6" t="s">
         <v>2178</v>
       </c>
       <c r="D729" s="5" t="s">
         <v>2179</v>
       </c>
       <c r="E729" s="5">
         <v>0</v>
       </c>
       <c r="F729" s="13">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="4">
         <v>725</v>
       </c>
       <c r="B730" s="9" t="s">
         <v>2180</v>
       </c>
       <c r="C730" s="6" t="s">
         <v>2181</v>
       </c>
       <c r="D730" s="5" t="s">
         <v>2182</v>
       </c>
       <c r="E730" s="5">
-        <v>353</v>
+        <v>10</v>
       </c>
       <c r="F730" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="4">
         <v>726</v>
       </c>
       <c r="B731" s="9" t="s">
         <v>2183</v>
       </c>
       <c r="C731" s="6" t="s">
         <v>2184</v>
       </c>
       <c r="D731" s="5" t="s">
         <v>2185</v>
       </c>
       <c r="E731" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F731" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="4">
         <v>727</v>
       </c>
       <c r="B732" s="9" t="s">
         <v>2186</v>
       </c>
       <c r="C732" s="6" t="s">
         <v>2187</v>
       </c>
       <c r="D732" s="5" t="s">
         <v>2188</v>
       </c>
       <c r="E732" s="5">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="F732" s="13">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="4">
         <v>728</v>
       </c>
       <c r="B733" s="9" t="s">
         <v>2189</v>
       </c>
       <c r="C733" s="6" t="s">
         <v>2190</v>
       </c>
       <c r="D733" s="5" t="s">
         <v>2191</v>
       </c>
       <c r="E733" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F733" s="13">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="4">
         <v>729</v>
       </c>
       <c r="B734" s="9" t="s">
         <v>2192</v>
       </c>
       <c r="C734" s="6" t="s">
         <v>2193</v>
       </c>
       <c r="D734" s="5" t="s">
         <v>2194</v>
       </c>
       <c r="E734" s="5">
-        <v>24</v>
+        <v>333</v>
       </c>
       <c r="F734" s="13">
-        <v>45</v>
+        <v>135</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="4">
         <v>730</v>
       </c>
       <c r="B735" s="9" t="s">
         <v>2195</v>
       </c>
       <c r="C735" s="6" t="s">
         <v>2196</v>
       </c>
       <c r="D735" s="5" t="s">
         <v>2197</v>
       </c>
       <c r="E735" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F735" s="13">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="4">
         <v>731</v>
       </c>
       <c r="B736" s="9" t="s">
         <v>2198</v>
       </c>
       <c r="C736" s="6" t="s">
         <v>2199</v>
       </c>
       <c r="D736" s="5" t="s">
         <v>2200</v>
       </c>
       <c r="E736" s="5">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="F736" s="13">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="4">
         <v>732</v>
       </c>
       <c r="B737" s="9" t="s">
         <v>2201</v>
       </c>
       <c r="C737" s="6" t="s">
         <v>2202</v>
       </c>
       <c r="D737" s="5" t="s">
         <v>2203</v>
       </c>
       <c r="E737" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F737" s="13">
-        <v>135</v>
+        <v>45</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="4">
         <v>733</v>
       </c>
       <c r="B738" s="9" t="s">
         <v>2204</v>
       </c>
       <c r="C738" s="6" t="s">
         <v>2205</v>
       </c>
       <c r="D738" s="5" t="s">
         <v>2206</v>
       </c>
       <c r="E738" s="5">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="F738" s="13">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="4">
         <v>734</v>
       </c>
       <c r="B739" s="9" t="s">
         <v>2207</v>
       </c>
       <c r="C739" s="6" t="s">
         <v>2208</v>
       </c>
       <c r="D739" s="5" t="s">
         <v>2209</v>
       </c>
       <c r="E739" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F739" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="4">
         <v>735</v>
       </c>
       <c r="B740" s="9" t="s">
         <v>2210</v>
       </c>
       <c r="C740" s="6" t="s">
         <v>2211</v>
       </c>
       <c r="D740" s="5" t="s">
         <v>2212</v>
       </c>
       <c r="E740" s="5">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="F740" s="13">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" s="4">
         <v>736</v>
       </c>
       <c r="B741" s="9" t="s">
         <v>2213</v>
       </c>
       <c r="C741" s="6" t="s">
         <v>2214</v>
       </c>
       <c r="D741" s="5" t="s">
         <v>2215</v>
       </c>
       <c r="E741" s="5">
         <v>0</v>
       </c>
       <c r="F741" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="4">
         <v>737</v>
       </c>
       <c r="B742" s="9" t="s">
         <v>2216</v>
       </c>
       <c r="C742" s="6" t="s">
         <v>2217</v>
       </c>
       <c r="D742" s="5" t="s">
         <v>2218</v>
       </c>
       <c r="E742" s="5">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="F742" s="13">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="4">
         <v>738</v>
       </c>
       <c r="B743" s="9" t="s">
         <v>2219</v>
       </c>
       <c r="C743" s="6" t="s">
         <v>2220</v>
       </c>
       <c r="D743" s="5" t="s">
         <v>2221</v>
       </c>
       <c r="E743" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F743" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="4">
         <v>739</v>
       </c>
       <c r="B744" s="9" t="s">
         <v>2222</v>
       </c>
       <c r="C744" s="6" t="s">
         <v>2223</v>
       </c>
       <c r="D744" s="5" t="s">
         <v>2224</v>
       </c>
       <c r="E744" s="5">
         <v>0</v>
       </c>
       <c r="F744" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="4">
         <v>740</v>
       </c>
       <c r="B745" s="9" t="s">
         <v>2225</v>
       </c>
       <c r="C745" s="6" t="s">
         <v>2226</v>
       </c>
       <c r="D745" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="E745" s="5">
         <v>0</v>
       </c>
       <c r="F745" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="4">
         <v>741</v>
       </c>
       <c r="B746" s="9" t="s">
         <v>2228</v>
       </c>
       <c r="C746" s="6" t="s">
         <v>2229</v>
       </c>
       <c r="D746" s="5" t="s">
         <v>2230</v>
       </c>
       <c r="E746" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F746" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="4">
         <v>742</v>
       </c>
       <c r="B747" s="9" t="s">
         <v>2231</v>
       </c>
       <c r="C747" s="6" t="s">
         <v>2232</v>
       </c>
       <c r="D747" s="5" t="s">
         <v>2233</v>
       </c>
       <c r="E747" s="5">
         <v>0</v>
       </c>
       <c r="F747" s="13">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="4">
         <v>743</v>
       </c>
       <c r="B748" s="9" t="s">
         <v>2234</v>
       </c>
       <c r="C748" s="6" t="s">
         <v>2235</v>
       </c>
       <c r="D748" s="5" t="s">
         <v>2236</v>
       </c>
       <c r="E748" s="5">
         <v>0</v>
       </c>
       <c r="F748" s="13">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="4">
         <v>744</v>
       </c>
       <c r="B749" s="9" t="s">
         <v>2237</v>
       </c>
       <c r="C749" s="6" t="s">
         <v>2238</v>
       </c>
       <c r="D749" s="5" t="s">
         <v>2239</v>
       </c>
       <c r="E749" s="5">
         <v>0</v>
       </c>
       <c r="F749" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="4">
         <v>745</v>
       </c>
       <c r="B750" s="9" t="s">
         <v>2240</v>
       </c>
       <c r="C750" s="6" t="s">
         <v>2241</v>
       </c>
       <c r="D750" s="5" t="s">
         <v>2242</v>
       </c>
       <c r="E750" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F750" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="4">
         <v>746</v>
       </c>
       <c r="B751" s="9" t="s">
         <v>2243</v>
       </c>
       <c r="C751" s="6" t="s">
         <v>2244</v>
       </c>
       <c r="D751" s="5" t="s">
         <v>2245</v>
       </c>
       <c r="E751" s="5">
         <v>0</v>
       </c>
       <c r="F751" s="13">
         <v>135</v>
       </c>
     </row>
@@ -23611,414 +23936,414 @@
       </c>
       <c r="D752" s="5" t="s">
         <v>2248</v>
       </c>
       <c r="E752" s="5">
         <v>0</v>
       </c>
       <c r="F752" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="4">
         <v>748</v>
       </c>
       <c r="B753" s="9" t="s">
         <v>2249</v>
       </c>
       <c r="C753" s="6" t="s">
         <v>2250</v>
       </c>
       <c r="D753" s="5" t="s">
         <v>2251</v>
       </c>
       <c r="E753" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F753" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="4">
         <v>749</v>
       </c>
       <c r="B754" s="9" t="s">
         <v>2252</v>
       </c>
       <c r="C754" s="6" t="s">
         <v>2253</v>
       </c>
       <c r="D754" s="5" t="s">
         <v>2254</v>
       </c>
       <c r="E754" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F754" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="4">
         <v>750</v>
       </c>
       <c r="B755" s="9" t="s">
         <v>2255</v>
       </c>
       <c r="C755" s="6" t="s">
         <v>2256</v>
       </c>
       <c r="D755" s="5" t="s">
         <v>2257</v>
       </c>
       <c r="E755" s="5">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="F755" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="4">
         <v>751</v>
       </c>
       <c r="B756" s="9" t="s">
         <v>2258</v>
       </c>
       <c r="C756" s="6" t="s">
         <v>2259</v>
       </c>
       <c r="D756" s="5" t="s">
         <v>2260</v>
       </c>
       <c r="E756" s="5">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="F756" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="4">
         <v>752</v>
       </c>
       <c r="B757" s="9" t="s">
         <v>2261</v>
       </c>
       <c r="C757" s="6" t="s">
         <v>2262</v>
       </c>
       <c r="D757" s="5" t="s">
         <v>2263</v>
       </c>
       <c r="E757" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F757" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="4">
         <v>753</v>
       </c>
       <c r="B758" s="9" t="s">
         <v>2264</v>
       </c>
       <c r="C758" s="6" t="s">
         <v>2265</v>
       </c>
       <c r="D758" s="5" t="s">
         <v>2266</v>
       </c>
       <c r="E758" s="5">
         <v>0</v>
       </c>
       <c r="F758" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="4">
         <v>754</v>
       </c>
       <c r="B759" s="9" t="s">
         <v>2267</v>
       </c>
       <c r="C759" s="6" t="s">
         <v>2268</v>
       </c>
       <c r="D759" s="5" t="s">
         <v>2269</v>
       </c>
       <c r="E759" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F759" s="13">
-        <v>225</v>
+        <v>135</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="4">
         <v>755</v>
       </c>
       <c r="B760" s="9" t="s">
         <v>2270</v>
       </c>
       <c r="C760" s="6" t="s">
         <v>2271</v>
       </c>
       <c r="D760" s="5" t="s">
         <v>2272</v>
       </c>
       <c r="E760" s="5">
-        <v>248</v>
+        <v>3</v>
       </c>
       <c r="F760" s="13">
-        <v>225</v>
+        <v>135</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="4">
         <v>756</v>
       </c>
       <c r="B761" s="9" t="s">
         <v>2273</v>
       </c>
       <c r="C761" s="6" t="s">
         <v>2274</v>
       </c>
       <c r="D761" s="5" t="s">
         <v>2275</v>
       </c>
       <c r="E761" s="5">
-        <v>217</v>
+        <v>0</v>
       </c>
       <c r="F761" s="13">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="4">
         <v>757</v>
       </c>
       <c r="B762" s="9" t="s">
         <v>2276</v>
       </c>
       <c r="C762" s="6" t="s">
         <v>2277</v>
       </c>
       <c r="D762" s="5" t="s">
         <v>2278</v>
       </c>
       <c r="E762" s="5">
-        <v>230</v>
+        <v>0</v>
       </c>
       <c r="F762" s="13">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="4">
         <v>758</v>
       </c>
       <c r="B763" s="9" t="s">
         <v>2279</v>
       </c>
       <c r="C763" s="6" t="s">
         <v>2280</v>
       </c>
       <c r="D763" s="5" t="s">
         <v>2281</v>
       </c>
       <c r="E763" s="5">
         <v>0</v>
       </c>
       <c r="F763" s="13">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="4">
         <v>759</v>
       </c>
       <c r="B764" s="9" t="s">
         <v>2282</v>
       </c>
       <c r="C764" s="6" t="s">
         <v>2283</v>
       </c>
       <c r="D764" s="5" t="s">
         <v>2284</v>
       </c>
       <c r="E764" s="5">
-        <v>0</v>
+        <v>238</v>
       </c>
       <c r="F764" s="13">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="4">
         <v>760</v>
       </c>
       <c r="B765" s="9" t="s">
         <v>2285</v>
       </c>
       <c r="C765" s="6" t="s">
         <v>2286</v>
       </c>
       <c r="D765" s="5" t="s">
         <v>2287</v>
       </c>
       <c r="E765" s="5">
-        <v>2</v>
+        <v>172</v>
       </c>
       <c r="F765" s="13">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="4">
         <v>761</v>
       </c>
       <c r="B766" s="9" t="s">
         <v>2288</v>
       </c>
       <c r="C766" s="6" t="s">
         <v>2289</v>
       </c>
       <c r="D766" s="5" t="s">
         <v>2290</v>
       </c>
       <c r="E766" s="5">
-        <v>0</v>
+        <v>195</v>
       </c>
       <c r="F766" s="13">
-        <v>225</v>
+        <v>270</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="4">
         <v>762</v>
       </c>
       <c r="B767" s="9" t="s">
         <v>2291</v>
       </c>
       <c r="C767" s="6" t="s">
         <v>2292</v>
       </c>
       <c r="D767" s="5" t="s">
         <v>2293</v>
       </c>
       <c r="E767" s="5">
         <v>0</v>
       </c>
       <c r="F767" s="13">
-        <v>225</v>
+        <v>180</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="4">
         <v>763</v>
       </c>
       <c r="B768" s="9" t="s">
         <v>2294</v>
       </c>
       <c r="C768" s="6" t="s">
         <v>2295</v>
       </c>
       <c r="D768" s="5" t="s">
         <v>2296</v>
       </c>
       <c r="E768" s="5">
         <v>0</v>
       </c>
       <c r="F768" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="4">
         <v>764</v>
       </c>
       <c r="B769" s="9" t="s">
         <v>2297</v>
       </c>
       <c r="C769" s="6" t="s">
         <v>2298</v>
       </c>
       <c r="D769" s="5" t="s">
         <v>2299</v>
       </c>
       <c r="E769" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F769" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="4">
         <v>765</v>
       </c>
       <c r="B770" s="9" t="s">
         <v>2300</v>
       </c>
       <c r="C770" s="6" t="s">
         <v>2301</v>
       </c>
       <c r="D770" s="5" t="s">
         <v>2302</v>
       </c>
       <c r="E770" s="5">
         <v>0</v>
       </c>
       <c r="F770" s="13">
-        <v>135</v>
+        <v>225</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="4">
         <v>766</v>
       </c>
       <c r="B771" s="9" t="s">
         <v>2303</v>
       </c>
       <c r="C771" s="6" t="s">
         <v>2304</v>
       </c>
       <c r="D771" s="5" t="s">
         <v>2305</v>
       </c>
       <c r="E771" s="5">
         <v>0</v>
       </c>
       <c r="F771" s="13">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="4">
         <v>767</v>
       </c>
       <c r="B772" s="9" t="s">
         <v>2306</v>
       </c>
       <c r="C772" s="6" t="s">
         <v>2307</v>
       </c>
       <c r="D772" s="5" t="s">
         <v>2308</v>
       </c>
       <c r="E772" s="5">
         <v>0</v>
       </c>
       <c r="F772" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="4">
         <v>768</v>
@@ -24051,1354 +24376,1354 @@
       </c>
       <c r="D774" s="5" t="s">
         <v>2314</v>
       </c>
       <c r="E774" s="5">
         <v>0</v>
       </c>
       <c r="F774" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="4">
         <v>770</v>
       </c>
       <c r="B775" s="9" t="s">
         <v>2315</v>
       </c>
       <c r="C775" s="6" t="s">
         <v>2316</v>
       </c>
       <c r="D775" s="5" t="s">
         <v>2317</v>
       </c>
       <c r="E775" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F775" s="13">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="4">
         <v>771</v>
       </c>
       <c r="B776" s="9" t="s">
         <v>2318</v>
       </c>
       <c r="C776" s="6" t="s">
         <v>2319</v>
       </c>
       <c r="D776" s="5" t="s">
         <v>2320</v>
       </c>
       <c r="E776" s="5">
         <v>0</v>
       </c>
       <c r="F776" s="13">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" s="4">
         <v>772</v>
       </c>
       <c r="B777" s="9" t="s">
         <v>2321</v>
       </c>
       <c r="C777" s="6" t="s">
         <v>2322</v>
       </c>
       <c r="D777" s="5" t="s">
         <v>2323</v>
       </c>
       <c r="E777" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F777" s="13">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" s="4">
         <v>773</v>
       </c>
       <c r="B778" s="9" t="s">
         <v>2324</v>
       </c>
       <c r="C778" s="6" t="s">
         <v>2325</v>
       </c>
       <c r="D778" s="5" t="s">
         <v>2326</v>
       </c>
       <c r="E778" s="5">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="F778" s="13">
-        <v>630</v>
+        <v>135</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" s="4">
         <v>774</v>
       </c>
       <c r="B779" s="9" t="s">
         <v>2327</v>
       </c>
       <c r="C779" s="6" t="s">
         <v>2328</v>
       </c>
       <c r="D779" s="5" t="s">
         <v>2329</v>
       </c>
       <c r="E779" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F779" s="13">
-        <v>630</v>
+        <v>135</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" s="4">
         <v>775</v>
       </c>
       <c r="B780" s="9" t="s">
         <v>2330</v>
       </c>
       <c r="C780" s="6" t="s">
         <v>2331</v>
       </c>
       <c r="D780" s="5" t="s">
         <v>2332</v>
       </c>
       <c r="E780" s="5">
         <v>0</v>
       </c>
       <c r="F780" s="13">
-        <v>135</v>
+        <v>270</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" s="4">
         <v>776</v>
       </c>
       <c r="B781" s="9" t="s">
         <v>2333</v>
       </c>
       <c r="C781" s="6" t="s">
         <v>2334</v>
       </c>
       <c r="D781" s="5" t="s">
         <v>2335</v>
       </c>
       <c r="E781" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F781" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="4">
         <v>777</v>
       </c>
       <c r="B782" s="9" t="s">
         <v>2336</v>
       </c>
       <c r="C782" s="6" t="s">
         <v>2337</v>
       </c>
       <c r="D782" s="5" t="s">
         <v>2338</v>
       </c>
       <c r="E782" s="5">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="F782" s="13">
-        <v>135</v>
+        <v>630</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="4">
         <v>778</v>
       </c>
       <c r="B783" s="9" t="s">
         <v>2339</v>
       </c>
       <c r="C783" s="6" t="s">
         <v>2340</v>
       </c>
       <c r="D783" s="5" t="s">
         <v>2341</v>
       </c>
       <c r="E783" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F783" s="13">
-        <v>135</v>
+        <v>630</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="4">
         <v>779</v>
       </c>
       <c r="B784" s="9" t="s">
         <v>2342</v>
       </c>
       <c r="C784" s="6" t="s">
         <v>2343</v>
       </c>
       <c r="D784" s="5" t="s">
         <v>2344</v>
       </c>
       <c r="E784" s="5">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F784" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="4">
         <v>780</v>
       </c>
       <c r="B785" s="9" t="s">
         <v>2345</v>
       </c>
       <c r="C785" s="6" t="s">
         <v>2346</v>
       </c>
       <c r="D785" s="5" t="s">
         <v>2347</v>
       </c>
       <c r="E785" s="5">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="F785" s="13">
-        <v>135</v>
+        <v>270</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="4">
         <v>781</v>
       </c>
       <c r="B786" s="9" t="s">
         <v>2348</v>
       </c>
       <c r="C786" s="6" t="s">
         <v>2349</v>
       </c>
       <c r="D786" s="5" t="s">
         <v>2350</v>
       </c>
       <c r="E786" s="5">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="F786" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" s="4">
         <v>782</v>
       </c>
       <c r="B787" s="9" t="s">
         <v>2351</v>
       </c>
       <c r="C787" s="6" t="s">
         <v>2352</v>
       </c>
       <c r="D787" s="5" t="s">
         <v>2353</v>
       </c>
       <c r="E787" s="5">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="F787" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="4">
         <v>783</v>
       </c>
       <c r="B788" s="9" t="s">
         <v>2354</v>
       </c>
       <c r="C788" s="6" t="s">
         <v>2355</v>
       </c>
       <c r="D788" s="5" t="s">
         <v>2356</v>
       </c>
       <c r="E788" s="5">
-        <v>2</v>
+        <v>46</v>
       </c>
       <c r="F788" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="4">
         <v>784</v>
       </c>
       <c r="B789" s="9" t="s">
         <v>2357</v>
       </c>
       <c r="C789" s="6" t="s">
         <v>2358</v>
       </c>
       <c r="D789" s="5" t="s">
         <v>2359</v>
       </c>
       <c r="E789" s="5">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="F789" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="4">
         <v>785</v>
       </c>
       <c r="B790" s="9" t="s">
         <v>2360</v>
       </c>
       <c r="C790" s="6" t="s">
         <v>2361</v>
       </c>
       <c r="D790" s="5" t="s">
         <v>2362</v>
       </c>
       <c r="E790" s="5">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="F790" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" s="4">
         <v>786</v>
       </c>
       <c r="B791" s="9" t="s">
         <v>2363</v>
       </c>
       <c r="C791" s="6" t="s">
         <v>2364</v>
       </c>
       <c r="D791" s="5" t="s">
         <v>2365</v>
       </c>
       <c r="E791" s="5">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="F791" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" s="4">
         <v>787</v>
       </c>
       <c r="B792" s="9" t="s">
         <v>2366</v>
       </c>
       <c r="C792" s="6" t="s">
         <v>2367</v>
       </c>
       <c r="D792" s="5" t="s">
         <v>2368</v>
       </c>
       <c r="E792" s="5">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="F792" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" s="4">
         <v>788</v>
       </c>
       <c r="B793" s="9" t="s">
         <v>2369</v>
       </c>
       <c r="C793" s="6" t="s">
         <v>2370</v>
       </c>
       <c r="D793" s="5" t="s">
         <v>2371</v>
       </c>
       <c r="E793" s="5">
         <v>0</v>
       </c>
       <c r="F793" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" s="4">
         <v>789</v>
       </c>
       <c r="B794" s="9" t="s">
         <v>2372</v>
       </c>
       <c r="C794" s="6" t="s">
         <v>2373</v>
       </c>
       <c r="D794" s="5" t="s">
         <v>2374</v>
       </c>
       <c r="E794" s="5">
         <v>0</v>
       </c>
       <c r="F794" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" s="4">
         <v>790</v>
       </c>
       <c r="B795" s="9" t="s">
         <v>2375</v>
       </c>
       <c r="C795" s="6" t="s">
         <v>2376</v>
       </c>
       <c r="D795" s="5" t="s">
         <v>2377</v>
       </c>
       <c r="E795" s="5">
         <v>0</v>
       </c>
       <c r="F795" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" s="4">
         <v>791</v>
       </c>
       <c r="B796" s="9" t="s">
         <v>2378</v>
       </c>
       <c r="C796" s="6" t="s">
         <v>2379</v>
       </c>
       <c r="D796" s="5" t="s">
         <v>2380</v>
       </c>
       <c r="E796" s="5">
-        <v>41</v>
+        <v>86</v>
       </c>
       <c r="F796" s="13">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" s="4">
         <v>792</v>
       </c>
       <c r="B797" s="9" t="s">
         <v>2381</v>
       </c>
       <c r="C797" s="6" t="s">
         <v>2382</v>
       </c>
       <c r="D797" s="5" t="s">
         <v>2383</v>
       </c>
       <c r="E797" s="5">
         <v>0</v>
       </c>
       <c r="F797" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" s="4">
         <v>793</v>
       </c>
       <c r="B798" s="9" t="s">
         <v>2384</v>
       </c>
       <c r="C798" s="6" t="s">
         <v>2385</v>
       </c>
       <c r="D798" s="5" t="s">
         <v>2386</v>
       </c>
       <c r="E798" s="5">
-        <v>654</v>
+        <v>0</v>
       </c>
       <c r="F798" s="13">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" s="4">
         <v>794</v>
       </c>
       <c r="B799" s="9" t="s">
         <v>2387</v>
       </c>
       <c r="C799" s="6" t="s">
         <v>2388</v>
       </c>
       <c r="D799" s="5" t="s">
         <v>2389</v>
       </c>
       <c r="E799" s="5">
-        <v>456</v>
+        <v>0</v>
       </c>
       <c r="F799" s="13">
-        <v>45</v>
+        <v>135</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" s="4">
         <v>795</v>
       </c>
       <c r="B800" s="9" t="s">
         <v>2390</v>
       </c>
       <c r="C800" s="6" t="s">
         <v>2391</v>
       </c>
       <c r="D800" s="5" t="s">
         <v>2392</v>
       </c>
       <c r="E800" s="5">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F800" s="13">
-        <v>45</v>
+        <v>135</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" s="4">
         <v>796</v>
       </c>
       <c r="B801" s="9" t="s">
         <v>2393</v>
       </c>
       <c r="C801" s="6" t="s">
         <v>2394</v>
       </c>
       <c r="D801" s="5" t="s">
         <v>2395</v>
       </c>
       <c r="E801" s="5">
         <v>0</v>
       </c>
       <c r="F801" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" s="4">
         <v>797</v>
       </c>
       <c r="B802" s="9" t="s">
         <v>2396</v>
       </c>
       <c r="C802" s="6" t="s">
         <v>2397</v>
       </c>
       <c r="D802" s="5" t="s">
         <v>2398</v>
       </c>
       <c r="E802" s="5">
-        <v>0</v>
+        <v>654</v>
       </c>
       <c r="F802" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" s="4">
         <v>798</v>
       </c>
       <c r="B803" s="9" t="s">
         <v>2399</v>
       </c>
       <c r="C803" s="6" t="s">
         <v>2400</v>
       </c>
       <c r="D803" s="5" t="s">
         <v>2401</v>
       </c>
       <c r="E803" s="5">
-        <v>0</v>
+        <v>455</v>
       </c>
       <c r="F803" s="13">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" s="4">
         <v>799</v>
       </c>
       <c r="B804" s="9" t="s">
         <v>2402</v>
       </c>
       <c r="C804" s="6" t="s">
         <v>2403</v>
       </c>
       <c r="D804" s="5" t="s">
         <v>2404</v>
       </c>
       <c r="E804" s="5">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F804" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" s="4">
         <v>800</v>
       </c>
       <c r="B805" s="9" t="s">
         <v>2405</v>
       </c>
       <c r="C805" s="6" t="s">
         <v>2406</v>
       </c>
       <c r="D805" s="5" t="s">
         <v>2407</v>
       </c>
       <c r="E805" s="5">
-        <v>219</v>
+        <v>0</v>
       </c>
       <c r="F805" s="13">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" s="4">
         <v>801</v>
       </c>
       <c r="B806" s="9" t="s">
         <v>2408</v>
       </c>
       <c r="C806" s="6" t="s">
         <v>2409</v>
       </c>
       <c r="D806" s="5" t="s">
         <v>2410</v>
       </c>
       <c r="E806" s="5">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="F806" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" s="4">
         <v>802</v>
       </c>
       <c r="B807" s="9" t="s">
         <v>2411</v>
       </c>
       <c r="C807" s="6" t="s">
         <v>2412</v>
       </c>
       <c r="D807" s="5" t="s">
         <v>2413</v>
       </c>
       <c r="E807" s="5">
         <v>0</v>
       </c>
       <c r="F807" s="13">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" s="4">
         <v>803</v>
       </c>
       <c r="B808" s="9" t="s">
         <v>2414</v>
       </c>
       <c r="C808" s="6" t="s">
         <v>2415</v>
       </c>
       <c r="D808" s="5" t="s">
         <v>2416</v>
       </c>
       <c r="E808" s="5">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="F808" s="13">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" s="4">
         <v>804</v>
       </c>
       <c r="B809" s="9" t="s">
         <v>2417</v>
       </c>
       <c r="C809" s="6" t="s">
         <v>2418</v>
       </c>
       <c r="D809" s="5" t="s">
         <v>2419</v>
       </c>
       <c r="E809" s="5">
-        <v>186</v>
+        <v>218</v>
       </c>
       <c r="F809" s="13">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" s="4">
         <v>805</v>
       </c>
       <c r="B810" s="9" t="s">
         <v>2420</v>
       </c>
       <c r="C810" s="6" t="s">
         <v>2421</v>
       </c>
       <c r="D810" s="5" t="s">
         <v>2422</v>
       </c>
       <c r="E810" s="5">
-        <v>133</v>
+        <v>77</v>
       </c>
       <c r="F810" s="13">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" s="4">
         <v>806</v>
       </c>
       <c r="B811" s="9" t="s">
         <v>2423</v>
       </c>
       <c r="C811" s="6" t="s">
         <v>2424</v>
       </c>
       <c r="D811" s="5" t="s">
         <v>2425</v>
       </c>
       <c r="E811" s="5">
-        <v>138</v>
+        <v>0</v>
       </c>
       <c r="F811" s="13">
-        <v>45</v>
+        <v>180</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" s="4">
         <v>807</v>
       </c>
       <c r="B812" s="9" t="s">
         <v>2426</v>
       </c>
       <c r="C812" s="6" t="s">
         <v>2427</v>
       </c>
       <c r="D812" s="5" t="s">
         <v>2428</v>
       </c>
       <c r="E812" s="5">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="F812" s="13">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" s="4">
         <v>808</v>
       </c>
       <c r="B813" s="9" t="s">
         <v>2429</v>
       </c>
       <c r="C813" s="6" t="s">
         <v>2430</v>
       </c>
       <c r="D813" s="5" t="s">
         <v>2431</v>
       </c>
       <c r="E813" s="5">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="F813" s="13">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" s="4">
         <v>809</v>
       </c>
       <c r="B814" s="9" t="s">
         <v>2432</v>
       </c>
       <c r="C814" s="6" t="s">
         <v>2433</v>
       </c>
       <c r="D814" s="5" t="s">
         <v>2434</v>
       </c>
       <c r="E814" s="5">
-        <v>6</v>
+        <v>132</v>
       </c>
       <c r="F814" s="13">
-        <v>540</v>
+        <v>45</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" s="4">
         <v>810</v>
       </c>
       <c r="B815" s="9" t="s">
         <v>2435</v>
       </c>
       <c r="C815" s="6" t="s">
         <v>2436</v>
       </c>
       <c r="D815" s="5" t="s">
         <v>2437</v>
       </c>
       <c r="E815" s="5">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="F815" s="13">
-        <v>945</v>
+        <v>45</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" s="4">
         <v>811</v>
       </c>
       <c r="B816" s="9" t="s">
         <v>2438</v>
       </c>
       <c r="C816" s="6" t="s">
         <v>2439</v>
       </c>
       <c r="D816" s="5" t="s">
         <v>2440</v>
       </c>
       <c r="E816" s="5">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F816" s="13">
-        <v>810</v>
+        <v>180</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" s="4">
         <v>812</v>
       </c>
       <c r="B817" s="9" t="s">
         <v>2441</v>
       </c>
       <c r="C817" s="6" t="s">
         <v>2442</v>
       </c>
       <c r="D817" s="5" t="s">
         <v>2443</v>
       </c>
       <c r="E817" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F817" s="13">
-        <v>8685</v>
+        <v>135</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" s="4">
         <v>813</v>
       </c>
       <c r="B818" s="9" t="s">
         <v>2444</v>
       </c>
       <c r="C818" s="6" t="s">
         <v>2445</v>
       </c>
       <c r="D818" s="5" t="s">
         <v>2446</v>
       </c>
       <c r="E818" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F818" s="13">
-        <v>8685</v>
+        <v>540</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" s="4">
         <v>814</v>
       </c>
       <c r="B819" s="9" t="s">
         <v>2447</v>
       </c>
       <c r="C819" s="6" t="s">
         <v>2448</v>
       </c>
       <c r="D819" s="5" t="s">
         <v>2449</v>
       </c>
       <c r="E819" s="5">
         <v>0</v>
       </c>
       <c r="F819" s="13">
-        <v>900</v>
+        <v>945</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" s="4">
         <v>815</v>
       </c>
       <c r="B820" s="9" t="s">
         <v>2450</v>
       </c>
       <c r="C820" s="6" t="s">
         <v>2451</v>
       </c>
       <c r="D820" s="5" t="s">
         <v>2452</v>
       </c>
       <c r="E820" s="5">
         <v>0</v>
       </c>
       <c r="F820" s="13">
-        <v>765</v>
+        <v>810</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" s="4">
         <v>816</v>
       </c>
       <c r="B821" s="9" t="s">
         <v>2453</v>
       </c>
       <c r="C821" s="6" t="s">
         <v>2454</v>
       </c>
       <c r="D821" s="5" t="s">
         <v>2455</v>
       </c>
       <c r="E821" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F821" s="13">
-        <v>765</v>
+        <v>8685</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" s="4">
         <v>817</v>
       </c>
       <c r="B822" s="9" t="s">
         <v>2456</v>
       </c>
       <c r="C822" s="6" t="s">
         <v>2457</v>
       </c>
       <c r="D822" s="5" t="s">
         <v>2458</v>
       </c>
       <c r="E822" s="5">
         <v>0</v>
       </c>
       <c r="F822" s="13">
-        <v>675</v>
+        <v>8685</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" s="4">
         <v>818</v>
       </c>
       <c r="B823" s="9" t="s">
         <v>2459</v>
       </c>
       <c r="C823" s="6" t="s">
         <v>2460</v>
       </c>
       <c r="D823" s="5" t="s">
         <v>2461</v>
       </c>
       <c r="E823" s="5">
         <v>0</v>
       </c>
       <c r="F823" s="13">
-        <v>810</v>
+        <v>900</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" s="4">
         <v>819</v>
       </c>
       <c r="B824" s="9" t="s">
         <v>2462</v>
       </c>
       <c r="C824" s="6" t="s">
         <v>2463</v>
       </c>
       <c r="D824" s="5" t="s">
         <v>2464</v>
       </c>
       <c r="E824" s="5">
         <v>0</v>
       </c>
       <c r="F824" s="13">
-        <v>720</v>
+        <v>765</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" s="4">
         <v>820</v>
       </c>
       <c r="B825" s="9" t="s">
         <v>2465</v>
       </c>
       <c r="C825" s="6" t="s">
         <v>2466</v>
       </c>
       <c r="D825" s="5" t="s">
         <v>2467</v>
       </c>
       <c r="E825" s="5">
         <v>0</v>
       </c>
       <c r="F825" s="13">
-        <v>990</v>
+        <v>765</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" s="4">
         <v>821</v>
       </c>
       <c r="B826" s="9" t="s">
         <v>2468</v>
       </c>
       <c r="C826" s="6" t="s">
         <v>2469</v>
       </c>
       <c r="D826" s="5" t="s">
         <v>2470</v>
       </c>
       <c r="E826" s="5">
         <v>0</v>
       </c>
       <c r="F826" s="13">
-        <v>900</v>
+        <v>675</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" s="4">
         <v>822</v>
       </c>
       <c r="B827" s="9" t="s">
         <v>2471</v>
       </c>
       <c r="C827" s="6" t="s">
         <v>2472</v>
       </c>
       <c r="D827" s="5" t="s">
         <v>2473</v>
       </c>
       <c r="E827" s="5">
         <v>0</v>
       </c>
       <c r="F827" s="13">
-        <v>720</v>
+        <v>810</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" s="4">
         <v>823</v>
       </c>
       <c r="B828" s="9" t="s">
         <v>2474</v>
       </c>
       <c r="C828" s="6" t="s">
         <v>2475</v>
       </c>
       <c r="D828" s="5" t="s">
         <v>2476</v>
       </c>
       <c r="E828" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F828" s="13">
-        <v>675</v>
+        <v>720</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" s="4">
         <v>824</v>
       </c>
       <c r="B829" s="9" t="s">
         <v>2477</v>
       </c>
       <c r="C829" s="6" t="s">
         <v>2478</v>
       </c>
       <c r="D829" s="5" t="s">
         <v>2479</v>
       </c>
       <c r="E829" s="5">
         <v>0</v>
       </c>
       <c r="F829" s="13">
-        <v>765</v>
+        <v>990</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" s="4">
         <v>825</v>
       </c>
       <c r="B830" s="9" t="s">
         <v>2480</v>
       </c>
       <c r="C830" s="6" t="s">
         <v>2481</v>
       </c>
       <c r="D830" s="5" t="s">
         <v>2482</v>
       </c>
       <c r="E830" s="5">
         <v>0</v>
       </c>
       <c r="F830" s="13">
-        <v>765</v>
+        <v>900</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831" s="4">
         <v>826</v>
       </c>
       <c r="B831" s="9" t="s">
         <v>2483</v>
       </c>
       <c r="C831" s="6" t="s">
         <v>2484</v>
       </c>
       <c r="D831" s="5" t="s">
         <v>2485</v>
       </c>
       <c r="E831" s="5">
         <v>0</v>
       </c>
       <c r="F831" s="13">
-        <v>990</v>
+        <v>720</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" s="4">
         <v>827</v>
       </c>
       <c r="B832" s="9" t="s">
         <v>2486</v>
       </c>
       <c r="C832" s="6" t="s">
         <v>2487</v>
       </c>
       <c r="D832" s="5" t="s">
         <v>2488</v>
       </c>
       <c r="E832" s="5">
         <v>0</v>
       </c>
       <c r="F832" s="13">
-        <v>990</v>
+        <v>675</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" s="4">
         <v>828</v>
       </c>
       <c r="B833" s="9" t="s">
         <v>2489</v>
       </c>
       <c r="C833" s="6" t="s">
         <v>2490</v>
       </c>
       <c r="D833" s="5" t="s">
         <v>2491</v>
       </c>
       <c r="E833" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F833" s="13">
-        <v>720</v>
+        <v>765</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" s="4">
         <v>829</v>
       </c>
       <c r="B834" s="9" t="s">
         <v>2492</v>
       </c>
       <c r="C834" s="6" t="s">
         <v>2493</v>
       </c>
       <c r="D834" s="5" t="s">
         <v>2494</v>
       </c>
       <c r="E834" s="5">
         <v>0</v>
       </c>
       <c r="F834" s="13">
-        <v>720</v>
+        <v>765</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" s="4">
         <v>830</v>
       </c>
       <c r="B835" s="9" t="s">
         <v>2495</v>
       </c>
       <c r="C835" s="6" t="s">
         <v>2496</v>
       </c>
       <c r="D835" s="5" t="s">
         <v>2497</v>
       </c>
       <c r="E835" s="5">
         <v>0</v>
       </c>
       <c r="F835" s="13">
-        <v>45</v>
+        <v>990</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836" s="4">
         <v>831</v>
       </c>
       <c r="B836" s="9" t="s">
         <v>2498</v>
       </c>
       <c r="C836" s="6" t="s">
         <v>2499</v>
       </c>
       <c r="D836" s="5" t="s">
         <v>2500</v>
       </c>
       <c r="E836" s="5">
         <v>0</v>
       </c>
       <c r="F836" s="13">
-        <v>90</v>
+        <v>990</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837" s="4">
         <v>832</v>
       </c>
       <c r="B837" s="9" t="s">
         <v>2501</v>
       </c>
       <c r="C837" s="6" t="s">
         <v>2502</v>
       </c>
       <c r="D837" s="5" t="s">
         <v>2503</v>
       </c>
       <c r="E837" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F837" s="13">
-        <v>45</v>
+        <v>720</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" s="4">
         <v>833</v>
       </c>
       <c r="B838" s="9" t="s">
         <v>2504</v>
       </c>
       <c r="C838" s="6" t="s">
         <v>2505</v>
       </c>
       <c r="D838" s="5" t="s">
         <v>2506</v>
       </c>
       <c r="E838" s="5">
         <v>0</v>
       </c>
       <c r="F838" s="13">
-        <v>45</v>
+        <v>720</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" s="4">
         <v>834</v>
       </c>
       <c r="B839" s="9" t="s">
         <v>2507</v>
       </c>
       <c r="C839" s="6" t="s">
         <v>2508</v>
       </c>
       <c r="D839" s="5" t="s">
         <v>2509</v>
       </c>
       <c r="E839" s="5">
         <v>0</v>
       </c>
       <c r="F839" s="13">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" s="4">
         <v>835</v>
       </c>
       <c r="B840" s="9" t="s">
         <v>2510</v>
       </c>
       <c r="C840" s="6" t="s">
         <v>2511</v>
       </c>
       <c r="D840" s="5" t="s">
         <v>2512</v>
       </c>
       <c r="E840" s="5">
         <v>0</v>
       </c>
       <c r="F840" s="13">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" s="4">
         <v>836</v>
       </c>
       <c r="B841" s="9" t="s">
         <v>2513</v>
       </c>
       <c r="C841" s="6" t="s">
         <v>2514</v>
       </c>
       <c r="D841" s="5" t="s">
         <v>2515</v>
       </c>
       <c r="E841" s="5">
         <v>0</v>
       </c>
       <c r="F841" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" s="4">
         <v>837</v>
@@ -25434,91 +25759,91 @@
       </c>
       <c r="E843" s="5">
         <v>0</v>
       </c>
       <c r="F843" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" s="4">
         <v>839</v>
       </c>
       <c r="B844" s="9" t="s">
         <v>2522</v>
       </c>
       <c r="C844" s="6" t="s">
         <v>2523</v>
       </c>
       <c r="D844" s="5" t="s">
         <v>2524</v>
       </c>
       <c r="E844" s="5">
         <v>0</v>
       </c>
       <c r="F844" s="13">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" s="4">
         <v>840</v>
       </c>
       <c r="B845" s="9" t="s">
         <v>2525</v>
       </c>
       <c r="C845" s="6" t="s">
         <v>2526</v>
       </c>
       <c r="D845" s="5" t="s">
         <v>2527</v>
       </c>
       <c r="E845" s="5">
         <v>0</v>
       </c>
       <c r="F845" s="13">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" s="4">
         <v>841</v>
       </c>
       <c r="B846" s="9" t="s">
         <v>2528</v>
       </c>
       <c r="C846" s="6" t="s">
         <v>2529</v>
       </c>
       <c r="D846" s="5" t="s">
         <v>2530</v>
       </c>
       <c r="E846" s="5">
         <v>0</v>
       </c>
       <c r="F846" s="13">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" s="4">
         <v>842</v>
       </c>
       <c r="B847" s="9" t="s">
         <v>2531</v>
       </c>
       <c r="C847" s="6" t="s">
         <v>2532</v>
       </c>
       <c r="D847" s="5" t="s">
         <v>2533</v>
       </c>
       <c r="E847" s="5">
         <v>0</v>
       </c>
       <c r="F847" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" s="4">
         <v>843</v>
@@ -25694,2113 +26019,2795 @@
       </c>
       <c r="E856" s="5">
         <v>0</v>
       </c>
       <c r="F856" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" s="4">
         <v>852</v>
       </c>
       <c r="B857" s="9" t="s">
         <v>2561</v>
       </c>
       <c r="C857" s="6" t="s">
         <v>2562</v>
       </c>
       <c r="D857" s="5" t="s">
         <v>2563</v>
       </c>
       <c r="E857" s="5">
         <v>0</v>
       </c>
       <c r="F857" s="13">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" s="4">
         <v>853</v>
       </c>
       <c r="B858" s="9" t="s">
         <v>2564</v>
       </c>
       <c r="C858" s="6" t="s">
         <v>2565</v>
       </c>
       <c r="D858" s="5" t="s">
         <v>2566</v>
       </c>
       <c r="E858" s="5">
         <v>0</v>
       </c>
       <c r="F858" s="13">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" s="4">
         <v>854</v>
       </c>
       <c r="B859" s="9" t="s">
         <v>2567</v>
       </c>
       <c r="C859" s="6" t="s">
         <v>2568</v>
       </c>
       <c r="D859" s="5" t="s">
         <v>2569</v>
       </c>
       <c r="E859" s="5">
         <v>0</v>
       </c>
       <c r="F859" s="13">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" s="4">
         <v>855</v>
       </c>
       <c r="B860" s="9" t="s">
         <v>2570</v>
       </c>
       <c r="C860" s="6" t="s">
         <v>2571</v>
       </c>
       <c r="D860" s="5" t="s">
         <v>2572</v>
       </c>
       <c r="E860" s="5">
         <v>0</v>
       </c>
       <c r="F860" s="13">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" s="4">
         <v>856</v>
       </c>
       <c r="B861" s="9" t="s">
         <v>2573</v>
       </c>
       <c r="C861" s="6" t="s">
         <v>2574</v>
       </c>
       <c r="D861" s="5" t="s">
         <v>2575</v>
       </c>
       <c r="E861" s="5">
         <v>0</v>
       </c>
       <c r="F861" s="13">
-        <v>45</v>
+        <v>135</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" s="4">
         <v>857</v>
       </c>
       <c r="B862" s="9" t="s">
         <v>2576</v>
       </c>
       <c r="C862" s="6" t="s">
         <v>2577</v>
       </c>
       <c r="D862" s="5" t="s">
         <v>2578</v>
       </c>
       <c r="E862" s="5">
         <v>0</v>
       </c>
       <c r="F862" s="13">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" s="4">
         <v>858</v>
       </c>
       <c r="B863" s="9" t="s">
         <v>2579</v>
       </c>
       <c r="C863" s="6" t="s">
         <v>2580</v>
       </c>
       <c r="D863" s="5" t="s">
         <v>2581</v>
       </c>
       <c r="E863" s="5">
         <v>0</v>
       </c>
       <c r="F863" s="13">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" s="4">
         <v>859</v>
       </c>
       <c r="B864" s="9" t="s">
         <v>2582</v>
       </c>
       <c r="C864" s="6" t="s">
         <v>2583</v>
       </c>
       <c r="D864" s="5" t="s">
         <v>2584</v>
       </c>
       <c r="E864" s="5">
         <v>0</v>
       </c>
       <c r="F864" s="13">
-        <v>135</v>
+        <v>45</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" s="4">
         <v>860</v>
       </c>
       <c r="B865" s="9" t="s">
         <v>2585</v>
       </c>
       <c r="C865" s="6" t="s">
         <v>2586</v>
       </c>
       <c r="D865" s="5" t="s">
         <v>2587</v>
       </c>
       <c r="E865" s="5">
         <v>0</v>
       </c>
       <c r="F865" s="13">
         <v>45</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" s="4">
         <v>861</v>
       </c>
       <c r="B866" s="9" t="s">
         <v>2588</v>
       </c>
       <c r="C866" s="6" t="s">
         <v>2589</v>
       </c>
       <c r="D866" s="5" t="s">
         <v>2590</v>
       </c>
       <c r="E866" s="5">
         <v>0</v>
       </c>
       <c r="F866" s="13">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" s="4">
         <v>862</v>
       </c>
       <c r="B867" s="9" t="s">
         <v>2591</v>
       </c>
       <c r="C867" s="6" t="s">
         <v>2592</v>
       </c>
       <c r="D867" s="5" t="s">
         <v>2593</v>
       </c>
       <c r="E867" s="5">
         <v>0</v>
       </c>
       <c r="F867" s="13">
-        <v>315</v>
+        <v>90</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" s="4">
         <v>863</v>
       </c>
       <c r="B868" s="9" t="s">
         <v>2594</v>
       </c>
       <c r="C868" s="6" t="s">
         <v>2595</v>
       </c>
       <c r="D868" s="5" t="s">
         <v>2596</v>
       </c>
       <c r="E868" s="5">
         <v>0</v>
       </c>
       <c r="F868" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" s="4">
         <v>864</v>
       </c>
       <c r="B869" s="9" t="s">
         <v>2597</v>
       </c>
       <c r="C869" s="6" t="s">
         <v>2598</v>
       </c>
       <c r="D869" s="5" t="s">
         <v>2599</v>
       </c>
       <c r="E869" s="5">
         <v>0</v>
       </c>
       <c r="F869" s="13">
-        <v>180</v>
+        <v>45</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" s="4">
         <v>865</v>
       </c>
       <c r="B870" s="9" t="s">
         <v>2600</v>
       </c>
       <c r="C870" s="6" t="s">
         <v>2601</v>
       </c>
       <c r="D870" s="5" t="s">
         <v>2602</v>
       </c>
       <c r="E870" s="5">
         <v>0</v>
       </c>
       <c r="F870" s="13">
-        <v>180</v>
+        <v>45</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871" s="4">
         <v>866</v>
       </c>
       <c r="B871" s="9" t="s">
         <v>2603</v>
       </c>
       <c r="C871" s="6" t="s">
         <v>2604</v>
       </c>
       <c r="D871" s="5" t="s">
         <v>2605</v>
       </c>
       <c r="E871" s="5">
         <v>0</v>
       </c>
       <c r="F871" s="13">
-        <v>225</v>
+        <v>315</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" s="4">
         <v>867</v>
       </c>
       <c r="B872" s="9" t="s">
         <v>2606</v>
       </c>
       <c r="C872" s="6" t="s">
         <v>2607</v>
       </c>
       <c r="D872" s="5" t="s">
         <v>2608</v>
       </c>
       <c r="E872" s="5">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="F872" s="13">
-        <v>540</v>
+        <v>180</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" s="4">
         <v>868</v>
       </c>
       <c r="B873" s="9" t="s">
         <v>2609</v>
       </c>
       <c r="C873" s="6" t="s">
         <v>2610</v>
       </c>
       <c r="D873" s="5" t="s">
         <v>2611</v>
       </c>
       <c r="E873" s="5">
         <v>0</v>
       </c>
       <c r="F873" s="13">
-        <v>945</v>
+        <v>180</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" s="4">
         <v>869</v>
       </c>
       <c r="B874" s="9" t="s">
         <v>2612</v>
       </c>
       <c r="C874" s="6" t="s">
         <v>2613</v>
       </c>
       <c r="D874" s="5" t="s">
         <v>2614</v>
       </c>
       <c r="E874" s="5">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="F874" s="13">
-        <v>1665</v>
+        <v>180</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" s="4">
         <v>870</v>
       </c>
       <c r="B875" s="9" t="s">
         <v>2615</v>
       </c>
       <c r="C875" s="6" t="s">
         <v>2616</v>
       </c>
       <c r="D875" s="5" t="s">
         <v>2617</v>
       </c>
       <c r="E875" s="5">
         <v>0</v>
       </c>
       <c r="F875" s="13">
-        <v>1800</v>
+        <v>225</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" s="4">
         <v>871</v>
       </c>
       <c r="B876" s="9" t="s">
         <v>2618</v>
       </c>
       <c r="C876" s="6" t="s">
         <v>2619</v>
       </c>
       <c r="D876" s="5" t="s">
         <v>2620</v>
       </c>
       <c r="E876" s="5">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F876" s="13">
-        <v>1755</v>
+        <v>540</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" s="4">
         <v>872</v>
       </c>
       <c r="B877" s="9" t="s">
         <v>2621</v>
       </c>
       <c r="C877" s="6" t="s">
         <v>2622</v>
       </c>
       <c r="D877" s="5" t="s">
         <v>2623</v>
       </c>
       <c r="E877" s="5">
         <v>0</v>
       </c>
       <c r="F877" s="13">
-        <v>1035</v>
+        <v>945</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" s="4">
         <v>873</v>
       </c>
       <c r="B878" s="9" t="s">
         <v>2624</v>
       </c>
       <c r="C878" s="6" t="s">
         <v>2625</v>
       </c>
       <c r="D878" s="5" t="s">
         <v>2626</v>
       </c>
       <c r="E878" s="5">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="F878" s="13">
-        <v>1710</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" s="4">
         <v>874</v>
       </c>
       <c r="B879" s="9" t="s">
         <v>2627</v>
       </c>
       <c r="C879" s="6" t="s">
         <v>2628</v>
       </c>
       <c r="D879" s="5" t="s">
         <v>2629</v>
       </c>
       <c r="E879" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F879" s="13">
-        <v>1440</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" s="4">
         <v>875</v>
       </c>
       <c r="B880" s="9" t="s">
         <v>2630</v>
       </c>
       <c r="C880" s="6" t="s">
         <v>2631</v>
       </c>
       <c r="D880" s="5" t="s">
         <v>2632</v>
       </c>
       <c r="E880" s="5">
         <v>0</v>
       </c>
       <c r="F880" s="13">
-        <v>450</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" s="4">
         <v>876</v>
       </c>
       <c r="B881" s="9" t="s">
         <v>2633</v>
       </c>
       <c r="C881" s="6" t="s">
         <v>2634</v>
       </c>
       <c r="D881" s="5" t="s">
         <v>2635</v>
       </c>
       <c r="E881" s="5">
-        <v>138</v>
+        <v>0</v>
       </c>
       <c r="F881" s="13">
-        <v>405</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" s="4">
         <v>877</v>
       </c>
       <c r="B882" s="9" t="s">
         <v>2636</v>
       </c>
       <c r="C882" s="6" t="s">
         <v>2637</v>
       </c>
       <c r="D882" s="5" t="s">
         <v>2638</v>
       </c>
       <c r="E882" s="5">
-        <v>117</v>
+        <v>0</v>
       </c>
       <c r="F882" s="13">
-        <v>270</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" s="4">
         <v>878</v>
       </c>
       <c r="B883" s="9" t="s">
         <v>2639</v>
       </c>
       <c r="C883" s="6" t="s">
         <v>2640</v>
       </c>
       <c r="D883" s="5" t="s">
         <v>2641</v>
       </c>
       <c r="E883" s="5">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F883" s="13">
-        <v>360</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" s="4">
         <v>879</v>
       </c>
       <c r="B884" s="9" t="s">
         <v>2642</v>
       </c>
       <c r="C884" s="6" t="s">
         <v>2643</v>
       </c>
       <c r="D884" s="5" t="s">
         <v>2644</v>
       </c>
       <c r="E884" s="5">
-        <v>922</v>
+        <v>0</v>
       </c>
       <c r="F884" s="13">
-        <v>135</v>
+        <v>450</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" s="4">
         <v>880</v>
       </c>
       <c r="B885" s="9" t="s">
         <v>2645</v>
       </c>
       <c r="C885" s="6" t="s">
         <v>2646</v>
       </c>
       <c r="D885" s="5" t="s">
         <v>2647</v>
       </c>
       <c r="E885" s="5">
-        <v>0</v>
+        <v>124</v>
       </c>
       <c r="F885" s="13">
-        <v>315</v>
+        <v>405</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" s="4">
         <v>881</v>
       </c>
       <c r="B886" s="9" t="s">
         <v>2648</v>
       </c>
       <c r="C886" s="6" t="s">
         <v>2649</v>
       </c>
       <c r="D886" s="5" t="s">
         <v>2650</v>
       </c>
       <c r="E886" s="5">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="F886" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" s="4">
         <v>882</v>
       </c>
       <c r="B887" s="9" t="s">
         <v>2651</v>
       </c>
       <c r="C887" s="6" t="s">
         <v>2652</v>
       </c>
       <c r="D887" s="5" t="s">
         <v>2653</v>
       </c>
       <c r="E887" s="5">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F887" s="13">
-        <v>315</v>
+        <v>360</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888" s="4">
         <v>883</v>
       </c>
       <c r="B888" s="9" t="s">
         <v>2654</v>
       </c>
       <c r="C888" s="6" t="s">
         <v>2655</v>
       </c>
       <c r="D888" s="5" t="s">
         <v>2656</v>
       </c>
       <c r="E888" s="5">
-        <v>2</v>
+        <v>792</v>
       </c>
       <c r="F888" s="13">
-        <v>1260</v>
+        <v>135</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" s="4">
         <v>884</v>
       </c>
       <c r="B889" s="9" t="s">
         <v>2657</v>
       </c>
       <c r="C889" s="6" t="s">
         <v>2658</v>
       </c>
       <c r="D889" s="5" t="s">
         <v>2659</v>
       </c>
       <c r="E889" s="5">
         <v>0</v>
       </c>
       <c r="F889" s="13">
-        <v>855</v>
+        <v>315</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" s="4">
         <v>885</v>
       </c>
       <c r="B890" s="9" t="s">
         <v>2660</v>
       </c>
       <c r="C890" s="6" t="s">
         <v>2661</v>
       </c>
       <c r="D890" s="5" t="s">
         <v>2662</v>
       </c>
       <c r="E890" s="5">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="F890" s="13">
-        <v>1440</v>
+        <v>270</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" s="4">
         <v>886</v>
       </c>
       <c r="B891" s="9" t="s">
         <v>2663</v>
       </c>
       <c r="C891" s="6" t="s">
         <v>2664</v>
       </c>
       <c r="D891" s="5" t="s">
         <v>2665</v>
       </c>
       <c r="E891" s="5">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="F891" s="13">
-        <v>1350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" s="4">
         <v>887</v>
       </c>
       <c r="B892" s="9" t="s">
         <v>2666</v>
       </c>
       <c r="C892" s="6" t="s">
         <v>2667</v>
       </c>
       <c r="D892" s="5" t="s">
         <v>2668</v>
       </c>
       <c r="E892" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F892" s="13">
-        <v>1125</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" s="4">
         <v>888</v>
       </c>
       <c r="B893" s="9" t="s">
         <v>2669</v>
       </c>
       <c r="C893" s="6" t="s">
         <v>2670</v>
       </c>
       <c r="D893" s="5" t="s">
         <v>2671</v>
       </c>
       <c r="E893" s="5">
-        <v>43</v>
+        <v>1</v>
       </c>
       <c r="F893" s="13">
-        <v>135</v>
+        <v>855</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" s="4">
         <v>889</v>
       </c>
       <c r="B894" s="9" t="s">
         <v>2672</v>
       </c>
       <c r="C894" s="6" t="s">
         <v>2673</v>
       </c>
       <c r="D894" s="5" t="s">
         <v>2674</v>
       </c>
       <c r="E894" s="5">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="F894" s="13">
-        <v>135</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" s="4">
         <v>890</v>
       </c>
       <c r="B895" s="9" t="s">
         <v>2675</v>
       </c>
       <c r="C895" s="6" t="s">
         <v>2676</v>
       </c>
       <c r="D895" s="5" t="s">
         <v>2677</v>
       </c>
       <c r="E895" s="5">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="F895" s="13">
-        <v>180</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="A896" s="4">
         <v>891</v>
       </c>
       <c r="B896" s="9" t="s">
         <v>2678</v>
       </c>
       <c r="C896" s="6" t="s">
         <v>2679</v>
       </c>
       <c r="D896" s="5" t="s">
         <v>2680</v>
       </c>
       <c r="E896" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F896" s="13">
-        <v>180</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" s="4">
         <v>892</v>
       </c>
       <c r="B897" s="9" t="s">
         <v>2681</v>
       </c>
       <c r="C897" s="6" t="s">
         <v>2682</v>
       </c>
       <c r="D897" s="5" t="s">
         <v>2683</v>
       </c>
       <c r="E897" s="5">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="F897" s="13">
-        <v>360</v>
+        <v>135</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" s="4">
         <v>893</v>
       </c>
       <c r="B898" s="9" t="s">
         <v>2684</v>
       </c>
       <c r="C898" s="6" t="s">
         <v>2685</v>
       </c>
       <c r="D898" s="5" t="s">
         <v>2686</v>
       </c>
       <c r="E898" s="5">
         <v>0</v>
       </c>
       <c r="F898" s="13">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" s="4">
         <v>894</v>
       </c>
       <c r="B899" s="9" t="s">
         <v>2687</v>
       </c>
       <c r="C899" s="6" t="s">
         <v>2688</v>
       </c>
       <c r="D899" s="5" t="s">
         <v>2689</v>
       </c>
       <c r="E899" s="5">
         <v>0</v>
       </c>
       <c r="F899" s="13">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" s="4">
         <v>895</v>
       </c>
       <c r="B900" s="9" t="s">
         <v>2690</v>
       </c>
       <c r="C900" s="6" t="s">
         <v>2691</v>
       </c>
       <c r="D900" s="5" t="s">
         <v>2692</v>
       </c>
       <c r="E900" s="5">
         <v>0</v>
       </c>
       <c r="F900" s="13">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" s="4">
         <v>896</v>
       </c>
       <c r="B901" s="9" t="s">
         <v>2693</v>
       </c>
       <c r="C901" s="6" t="s">
         <v>2694</v>
       </c>
       <c r="D901" s="5" t="s">
         <v>2695</v>
       </c>
       <c r="E901" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F901" s="13">
-        <v>1035</v>
+        <v>360</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" s="4">
         <v>897</v>
       </c>
       <c r="B902" s="9" t="s">
         <v>2696</v>
       </c>
       <c r="C902" s="6" t="s">
         <v>2697</v>
       </c>
       <c r="D902" s="5" t="s">
         <v>2698</v>
       </c>
       <c r="E902" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F902" s="13">
-        <v>1620</v>
+        <v>180</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" s="4">
         <v>898</v>
       </c>
       <c r="B903" s="9" t="s">
         <v>2699</v>
       </c>
       <c r="C903" s="6" t="s">
         <v>2700</v>
       </c>
       <c r="D903" s="5" t="s">
         <v>2701</v>
       </c>
       <c r="E903" s="5">
         <v>0</v>
       </c>
       <c r="F903" s="13">
-        <v>1620</v>
+        <v>90</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" s="4">
         <v>899</v>
       </c>
       <c r="B904" s="9" t="s">
         <v>2702</v>
       </c>
       <c r="C904" s="6" t="s">
         <v>2703</v>
       </c>
       <c r="D904" s="5" t="s">
         <v>2704</v>
       </c>
       <c r="E904" s="5">
-        <v>323</v>
+        <v>0</v>
       </c>
       <c r="F904" s="13">
-        <v>1395</v>
+        <v>90</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" s="4">
         <v>900</v>
       </c>
       <c r="B905" s="9" t="s">
         <v>2705</v>
       </c>
       <c r="C905" s="6" t="s">
         <v>2706</v>
       </c>
       <c r="D905" s="5" t="s">
         <v>2707</v>
       </c>
       <c r="E905" s="5">
-        <v>49</v>
+        <v>3</v>
       </c>
       <c r="F905" s="13">
-        <v>1395</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" s="4">
         <v>901</v>
       </c>
       <c r="B906" s="9" t="s">
         <v>2708</v>
       </c>
       <c r="C906" s="6" t="s">
         <v>2709</v>
       </c>
       <c r="D906" s="5" t="s">
         <v>2710</v>
       </c>
       <c r="E906" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F906" s="13">
-        <v>405</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" s="4">
         <v>902</v>
       </c>
       <c r="B907" s="9" t="s">
         <v>2711</v>
       </c>
       <c r="C907" s="6" t="s">
         <v>2712</v>
       </c>
       <c r="D907" s="5" t="s">
         <v>2713</v>
       </c>
       <c r="E907" s="5">
         <v>0</v>
       </c>
       <c r="F907" s="13">
-        <v>495</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" s="4">
         <v>903</v>
       </c>
       <c r="B908" s="9" t="s">
         <v>2714</v>
       </c>
       <c r="C908" s="6" t="s">
         <v>2715</v>
       </c>
       <c r="D908" s="5" t="s">
         <v>2716</v>
       </c>
       <c r="E908" s="5">
-        <v>0</v>
+        <v>138</v>
       </c>
       <c r="F908" s="13">
-        <v>540</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" s="4">
         <v>904</v>
       </c>
       <c r="B909" s="9" t="s">
         <v>2717</v>
       </c>
       <c r="C909" s="6" t="s">
         <v>2718</v>
       </c>
       <c r="D909" s="5" t="s">
         <v>2719</v>
       </c>
       <c r="E909" s="5">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="F909" s="13">
-        <v>450</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" s="4">
         <v>905</v>
       </c>
       <c r="B910" s="9" t="s">
         <v>2720</v>
       </c>
       <c r="C910" s="6" t="s">
         <v>2721</v>
       </c>
       <c r="D910" s="5" t="s">
         <v>2722</v>
       </c>
       <c r="E910" s="5">
-        <v>206</v>
+        <v>0</v>
       </c>
       <c r="F910" s="13">
-        <v>855</v>
+        <v>405</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" s="4">
         <v>906</v>
       </c>
       <c r="B911" s="9" t="s">
         <v>2723</v>
       </c>
       <c r="C911" s="6" t="s">
         <v>2724</v>
       </c>
       <c r="D911" s="5" t="s">
         <v>2725</v>
       </c>
       <c r="E911" s="5">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="F911" s="13">
-        <v>450</v>
+        <v>495</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" s="4">
         <v>907</v>
       </c>
       <c r="B912" s="9" t="s">
         <v>2726</v>
       </c>
       <c r="C912" s="6" t="s">
         <v>2727</v>
       </c>
       <c r="D912" s="5" t="s">
         <v>2728</v>
       </c>
       <c r="E912" s="5">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="F912" s="13">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" s="4">
         <v>908</v>
       </c>
       <c r="B913" s="9" t="s">
         <v>2729</v>
       </c>
       <c r="C913" s="6" t="s">
         <v>2730</v>
       </c>
       <c r="D913" s="5" t="s">
         <v>2731</v>
       </c>
       <c r="E913" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="F913" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" s="4">
         <v>909</v>
       </c>
       <c r="B914" s="9" t="s">
         <v>2732</v>
       </c>
       <c r="C914" s="6" t="s">
         <v>2733</v>
       </c>
       <c r="D914" s="5" t="s">
         <v>2734</v>
       </c>
       <c r="E914" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="F914" s="13">
-        <v>450</v>
+        <v>855</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="A915" s="4">
         <v>910</v>
       </c>
       <c r="B915" s="9" t="s">
         <v>2735</v>
       </c>
       <c r="C915" s="6" t="s">
         <v>2736</v>
       </c>
       <c r="D915" s="5" t="s">
         <v>2737</v>
       </c>
       <c r="E915" s="5">
         <v>19</v>
       </c>
       <c r="F915" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" s="4">
         <v>911</v>
       </c>
       <c r="B916" s="9" t="s">
         <v>2738</v>
       </c>
       <c r="C916" s="6" t="s">
         <v>2739</v>
       </c>
       <c r="D916" s="5" t="s">
         <v>2740</v>
       </c>
       <c r="E916" s="5">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="F916" s="13">
-        <v>1800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" s="4">
         <v>912</v>
       </c>
       <c r="B917" s="9" t="s">
         <v>2741</v>
       </c>
       <c r="C917" s="6" t="s">
         <v>2742</v>
       </c>
       <c r="D917" s="5" t="s">
         <v>2743</v>
       </c>
       <c r="E917" s="5">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F917" s="13">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" s="4">
         <v>913</v>
       </c>
       <c r="B918" s="9" t="s">
         <v>2744</v>
       </c>
       <c r="C918" s="6" t="s">
         <v>2745</v>
       </c>
       <c r="D918" s="5" t="s">
         <v>2746</v>
       </c>
       <c r="E918" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="F918" s="13">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" s="4">
         <v>914</v>
       </c>
       <c r="B919" s="9" t="s">
         <v>2747</v>
       </c>
       <c r="C919" s="6" t="s">
         <v>2748</v>
       </c>
       <c r="D919" s="5" t="s">
         <v>2749</v>
       </c>
       <c r="E919" s="5">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="F919" s="13">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" s="4">
         <v>915</v>
       </c>
       <c r="B920" s="9" t="s">
         <v>2750</v>
       </c>
       <c r="C920" s="6" t="s">
         <v>2751</v>
       </c>
       <c r="D920" s="5" t="s">
         <v>2752</v>
       </c>
       <c r="E920" s="5">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="F920" s="13">
-        <v>630</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" s="4">
         <v>916</v>
       </c>
       <c r="B921" s="9" t="s">
         <v>2753</v>
       </c>
       <c r="C921" s="6" t="s">
         <v>2754</v>
       </c>
       <c r="D921" s="5" t="s">
         <v>2755</v>
       </c>
       <c r="E921" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F921" s="13">
-        <v>2205</v>
+        <v>180</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" s="4">
         <v>917</v>
       </c>
       <c r="B922" s="9" t="s">
         <v>2756</v>
       </c>
       <c r="C922" s="6" t="s">
         <v>2757</v>
       </c>
       <c r="D922" s="5" t="s">
         <v>2758</v>
       </c>
       <c r="E922" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F922" s="13">
-        <v>540</v>
+        <v>360</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" s="4">
         <v>918</v>
       </c>
       <c r="B923" s="9" t="s">
         <v>2759</v>
       </c>
       <c r="C923" s="6" t="s">
         <v>2760</v>
       </c>
       <c r="D923" s="5" t="s">
         <v>2761</v>
       </c>
       <c r="E923" s="5">
         <v>0</v>
       </c>
       <c r="F923" s="13">
-        <v>315</v>
+        <v>360</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" s="4">
         <v>919</v>
       </c>
       <c r="B924" s="9" t="s">
         <v>2762</v>
       </c>
       <c r="C924" s="6" t="s">
         <v>2763</v>
       </c>
       <c r="D924" s="5" t="s">
         <v>2764</v>
       </c>
       <c r="E924" s="5">
-        <v>160</v>
+        <v>4</v>
       </c>
       <c r="F924" s="13">
-        <v>225</v>
+        <v>630</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" s="4">
         <v>920</v>
       </c>
       <c r="B925" s="9" t="s">
         <v>2765</v>
       </c>
       <c r="C925" s="6" t="s">
         <v>2766</v>
       </c>
       <c r="D925" s="5" t="s">
         <v>2767</v>
       </c>
       <c r="E925" s="5">
-        <v>124</v>
+        <v>0</v>
       </c>
       <c r="F925" s="13">
-        <v>90</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" s="4">
         <v>921</v>
       </c>
       <c r="B926" s="9" t="s">
         <v>2768</v>
       </c>
       <c r="C926" s="6" t="s">
         <v>2769</v>
       </c>
       <c r="D926" s="5" t="s">
         <v>2770</v>
       </c>
       <c r="E926" s="5">
         <v>0</v>
       </c>
       <c r="F926" s="13">
-        <v>90</v>
+        <v>540</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" s="4">
         <v>922</v>
       </c>
       <c r="B927" s="9" t="s">
         <v>2771</v>
       </c>
       <c r="C927" s="6" t="s">
         <v>2772</v>
       </c>
       <c r="D927" s="5" t="s">
         <v>2773</v>
       </c>
       <c r="E927" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F927" s="13">
-        <v>180</v>
+        <v>315</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" s="4">
         <v>923</v>
       </c>
       <c r="B928" s="9" t="s">
         <v>2774</v>
       </c>
       <c r="C928" s="6" t="s">
         <v>2775</v>
       </c>
       <c r="D928" s="5" t="s">
         <v>2776</v>
       </c>
-      <c r="E928" s="5"/>
+      <c r="E928" s="5">
+        <v>78</v>
+      </c>
       <c r="F928" s="13">
-        <v>755</v>
+        <v>225</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" s="4">
         <v>924</v>
       </c>
       <c r="B929" s="9" t="s">
         <v>2777</v>
       </c>
       <c r="C929" s="6" t="s">
         <v>2778</v>
       </c>
       <c r="D929" s="5" t="s">
         <v>2779</v>
       </c>
       <c r="E929" s="5">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F929" s="13">
-        <v>1017</v>
+        <v>90</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" s="4">
         <v>925</v>
       </c>
       <c r="B930" s="9" t="s">
         <v>2780</v>
       </c>
       <c r="C930" s="6" t="s">
         <v>2781</v>
       </c>
       <c r="D930" s="5" t="s">
         <v>2782</v>
       </c>
       <c r="E930" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F930" s="13">
-        <v>1017</v>
+        <v>90</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" s="4">
         <v>926</v>
       </c>
       <c r="B931" s="9" t="s">
         <v>2783</v>
       </c>
       <c r="C931" s="6" t="s">
         <v>2784</v>
       </c>
       <c r="D931" s="5" t="s">
         <v>2785</v>
       </c>
       <c r="E931" s="5">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="F931" s="13">
-        <v>810</v>
+        <v>180</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" s="4">
         <v>927</v>
       </c>
       <c r="B932" s="9" t="s">
         <v>2786</v>
       </c>
       <c r="C932" s="6" t="s">
         <v>2787</v>
       </c>
       <c r="D932" s="5" t="s">
         <v>2788</v>
       </c>
-      <c r="E932" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E932" s="5"/>
       <c r="F932" s="13">
-        <v>810</v>
+        <v>0</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" s="4">
         <v>928</v>
       </c>
       <c r="B933" s="9" t="s">
         <v>2789</v>
       </c>
       <c r="C933" s="6" t="s">
         <v>2790</v>
       </c>
       <c r="D933" s="5" t="s">
         <v>2791</v>
       </c>
       <c r="E933" s="5">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F933" s="13">
-        <v>599</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" s="4">
         <v>929</v>
       </c>
       <c r="B934" s="9" t="s">
         <v>2792</v>
       </c>
       <c r="C934" s="6" t="s">
         <v>2793</v>
       </c>
       <c r="D934" s="5" t="s">
         <v>2794</v>
       </c>
       <c r="E934" s="5">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F934" s="13">
-        <v>594</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" s="4">
         <v>930</v>
       </c>
       <c r="B935" s="9" t="s">
         <v>2795</v>
       </c>
       <c r="C935" s="6" t="s">
         <v>2796</v>
       </c>
       <c r="D935" s="5" t="s">
         <v>2797</v>
       </c>
       <c r="E935" s="5">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F935" s="13">
-        <v>1058</v>
+        <v>810</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" s="4">
         <v>931</v>
       </c>
       <c r="B936" s="9" t="s">
         <v>2798</v>
       </c>
       <c r="C936" s="6" t="s">
         <v>2799</v>
       </c>
       <c r="D936" s="5" t="s">
         <v>2800</v>
       </c>
       <c r="E936" s="5">
         <v>0</v>
       </c>
       <c r="F936" s="13">
-        <v>365</v>
+        <v>810</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="4">
         <v>932</v>
       </c>
       <c r="B937" s="9" t="s">
         <v>2801</v>
       </c>
       <c r="C937" s="6" t="s">
         <v>2802</v>
       </c>
       <c r="D937" s="5" t="s">
         <v>2803</v>
       </c>
       <c r="E937" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F937" s="13">
-        <v>365</v>
+        <v>599</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" s="4">
         <v>933</v>
       </c>
       <c r="B938" s="9" t="s">
         <v>2804</v>
       </c>
       <c r="C938" s="6" t="s">
         <v>2805</v>
       </c>
       <c r="D938" s="5" t="s">
         <v>2806</v>
       </c>
       <c r="E938" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F938" s="13">
-        <v>369</v>
+        <v>594</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" s="4">
         <v>934</v>
       </c>
       <c r="B939" s="9" t="s">
         <v>2807</v>
       </c>
       <c r="C939" s="6" t="s">
         <v>2808</v>
       </c>
       <c r="D939" s="5" t="s">
         <v>2809</v>
       </c>
-      <c r="E939" s="5"/>
+      <c r="E939" s="5">
+        <v>19</v>
+      </c>
       <c r="F939" s="13">
-        <v>737</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="4">
         <v>935</v>
       </c>
       <c r="B940" s="9" t="s">
         <v>2810</v>
       </c>
       <c r="C940" s="6" t="s">
         <v>2811</v>
       </c>
       <c r="D940" s="5" t="s">
         <v>2812</v>
       </c>
-      <c r="E940" s="5"/>
+      <c r="E940" s="5">
+        <v>0</v>
+      </c>
       <c r="F940" s="13">
-        <v>611</v>
+        <v>365</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" s="4">
         <v>936</v>
       </c>
       <c r="B941" s="9" t="s">
         <v>2813</v>
       </c>
       <c r="C941" s="6" t="s">
         <v>2814</v>
       </c>
       <c r="D941" s="5" t="s">
         <v>2815</v>
       </c>
-      <c r="E941" s="5"/>
+      <c r="E941" s="5">
+        <v>5</v>
+      </c>
       <c r="F941" s="13">
-        <v>755</v>
+        <v>365</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" s="4">
         <v>937</v>
       </c>
       <c r="B942" s="9" t="s">
         <v>2816</v>
       </c>
       <c r="C942" s="6" t="s">
         <v>2817</v>
       </c>
       <c r="D942" s="5" t="s">
         <v>2818</v>
       </c>
-      <c r="E942" s="5"/>
+      <c r="E942" s="5">
+        <v>0</v>
+      </c>
       <c r="F942" s="13">
-        <v>1081</v>
+        <v>369</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" s="4">
         <v>938</v>
       </c>
       <c r="B943" s="9" t="s">
         <v>2819</v>
       </c>
       <c r="C943" s="6" t="s">
         <v>2820</v>
       </c>
       <c r="D943" s="5" t="s">
         <v>2821</v>
       </c>
       <c r="E943" s="5"/>
       <c r="F943" s="13">
-        <v>1081</v>
+        <v>0</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" s="4">
         <v>939</v>
       </c>
       <c r="B944" s="9" t="s">
         <v>2822</v>
       </c>
       <c r="C944" s="6" t="s">
         <v>2823</v>
       </c>
       <c r="D944" s="5" t="s">
         <v>2824</v>
       </c>
       <c r="E944" s="5"/>
       <c r="F944" s="13">
-        <v>710</v>
+        <v>0</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" s="4">
         <v>940</v>
       </c>
       <c r="B945" s="9" t="s">
         <v>2825</v>
       </c>
       <c r="C945" s="6" t="s">
         <v>2826</v>
       </c>
       <c r="D945" s="5" t="s">
         <v>2827</v>
       </c>
       <c r="E945" s="5"/>
       <c r="F945" s="13">
-        <v>77</v>
+        <v>0</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" s="4">
         <v>941</v>
       </c>
       <c r="B946" s="9" t="s">
         <v>2828</v>
       </c>
       <c r="C946" s="6" t="s">
         <v>2829</v>
       </c>
       <c r="D946" s="5" t="s">
         <v>2830</v>
       </c>
       <c r="E946" s="5"/>
       <c r="F946" s="13">
-        <v>538</v>
+        <v>0</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" s="4">
         <v>942</v>
       </c>
       <c r="B947" s="9" t="s">
         <v>2831</v>
       </c>
       <c r="C947" s="6" t="s">
         <v>2832</v>
       </c>
       <c r="D947" s="5" t="s">
         <v>2833</v>
       </c>
-      <c r="E947" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E947" s="5"/>
       <c r="F947" s="13">
-        <v>428</v>
+        <v>0</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" s="4">
         <v>943</v>
       </c>
       <c r="B948" s="9" t="s">
         <v>2834</v>
       </c>
       <c r="C948" s="6" t="s">
         <v>2835</v>
       </c>
       <c r="D948" s="5" t="s">
         <v>2836</v>
       </c>
-      <c r="E948" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E948" s="5"/>
       <c r="F948" s="13">
-        <v>819</v>
+        <v>0</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" s="4">
         <v>944</v>
       </c>
       <c r="B949" s="9" t="s">
         <v>2837</v>
       </c>
       <c r="C949" s="6" t="s">
         <v>2838</v>
       </c>
       <c r="D949" s="5" t="s">
         <v>2839</v>
       </c>
-      <c r="E949" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E949" s="5"/>
       <c r="F949" s="13">
-        <v>702</v>
+        <v>0</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" s="4">
         <v>945</v>
       </c>
       <c r="B950" s="9" t="s">
         <v>2840</v>
       </c>
       <c r="C950" s="6" t="s">
         <v>2841</v>
       </c>
       <c r="D950" s="5" t="s">
         <v>2842</v>
       </c>
-      <c r="E950" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E950" s="5"/>
       <c r="F950" s="13">
-        <v>1418</v>
+        <v>0</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" s="4">
         <v>946</v>
       </c>
       <c r="B951" s="9" t="s">
         <v>2843</v>
       </c>
       <c r="C951" s="6" t="s">
         <v>2844</v>
       </c>
       <c r="D951" s="5" t="s">
         <v>2845</v>
       </c>
       <c r="E951" s="5">
         <v>0</v>
       </c>
       <c r="F951" s="13">
-        <v>369</v>
+        <v>428</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" s="4">
         <v>947</v>
       </c>
       <c r="B952" s="9" t="s">
         <v>2846</v>
       </c>
       <c r="C952" s="6" t="s">
         <v>2847</v>
       </c>
       <c r="D952" s="5" t="s">
         <v>2848</v>
       </c>
       <c r="E952" s="5">
-        <v>401</v>
+        <v>0</v>
       </c>
       <c r="F952" s="13">
-        <v>158</v>
+        <v>819</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" s="4">
         <v>948</v>
       </c>
       <c r="B953" s="9" t="s">
         <v>2849</v>
       </c>
       <c r="C953" s="6" t="s">
         <v>2850</v>
       </c>
       <c r="D953" s="5" t="s">
         <v>2851</v>
       </c>
       <c r="E953" s="5">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F953" s="13">
-        <v>1301</v>
+        <v>702</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" s="4">
         <v>949</v>
       </c>
       <c r="B954" s="9" t="s">
         <v>2852</v>
       </c>
       <c r="C954" s="6" t="s">
         <v>2853</v>
       </c>
       <c r="D954" s="5" t="s">
         <v>2854</v>
       </c>
       <c r="E954" s="5">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="F954" s="13">
-        <v>1301</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="A955" s="4">
         <v>950</v>
       </c>
       <c r="B955" s="9" t="s">
         <v>2855</v>
       </c>
       <c r="C955" s="6" t="s">
         <v>2856</v>
       </c>
       <c r="D955" s="5" t="s">
         <v>2857</v>
       </c>
       <c r="E955" s="5">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="F955" s="13">
-        <v>549</v>
+        <v>392</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" s="4">
         <v>951</v>
       </c>
       <c r="B956" s="9" t="s">
         <v>2858</v>
       </c>
       <c r="C956" s="6" t="s">
         <v>2859</v>
       </c>
       <c r="D956" s="5" t="s">
         <v>2860</v>
       </c>
       <c r="E956" s="5">
-        <v>10</v>
+        <v>218</v>
       </c>
       <c r="F956" s="13">
-        <v>369</v>
+        <v>158</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" s="4">
         <v>952</v>
       </c>
       <c r="B957" s="9" t="s">
         <v>2861</v>
       </c>
       <c r="C957" s="6" t="s">
         <v>2862</v>
       </c>
       <c r="D957" s="5" t="s">
         <v>2863</v>
       </c>
       <c r="E957" s="5">
-        <v>457</v>
+        <v>17</v>
       </c>
       <c r="F957" s="13">
-        <v>212</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" s="4">
         <v>953</v>
       </c>
       <c r="B958" s="9" t="s">
         <v>2864</v>
       </c>
       <c r="C958" s="6" t="s">
         <v>2865</v>
       </c>
       <c r="D958" s="5" t="s">
         <v>2866</v>
       </c>
       <c r="E958" s="5">
-        <v>492</v>
+        <v>20</v>
       </c>
       <c r="F958" s="13">
-        <v>135</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" s="4">
         <v>954</v>
       </c>
       <c r="B959" s="9" t="s">
         <v>2867</v>
       </c>
       <c r="C959" s="6" t="s">
         <v>2868</v>
       </c>
       <c r="D959" s="5" t="s">
         <v>2869</v>
       </c>
       <c r="E959" s="5">
-        <v>431</v>
+        <v>0</v>
       </c>
       <c r="F959" s="13">
-        <v>459</v>
+        <v>549</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" s="4">
         <v>955</v>
       </c>
       <c r="B960" s="9" t="s">
         <v>2870</v>
       </c>
       <c r="C960" s="6" t="s">
         <v>2871</v>
       </c>
       <c r="D960" s="5" t="s">
         <v>2872</v>
       </c>
       <c r="E960" s="5">
-        <v>189</v>
+        <v>3</v>
       </c>
       <c r="F960" s="13">
-        <v>81</v>
+        <v>369</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" s="4">
         <v>956</v>
       </c>
       <c r="B961" s="9" t="s">
         <v>2873</v>
       </c>
       <c r="C961" s="6" t="s">
         <v>2874</v>
       </c>
       <c r="D961" s="5" t="s">
         <v>2875</v>
       </c>
       <c r="E961" s="5">
-        <v>270</v>
+        <v>300</v>
       </c>
       <c r="F961" s="13">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="962" spans="1:6">
+      <c r="A962" s="4">
+        <v>957</v>
+      </c>
+      <c r="B962" s="9" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C962" s="6" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D962" s="5" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E962" s="5">
+        <v>246</v>
+      </c>
+      <c r="F962" s="13">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="963" spans="1:6">
+      <c r="A963" s="4">
+        <v>958</v>
+      </c>
+      <c r="B963" s="9" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C963" s="6" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D963" s="5" t="s">
+        <v>2881</v>
+      </c>
+      <c r="E963" s="5">
+        <v>9</v>
+      </c>
+      <c r="F963" s="13">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="964" spans="1:6">
+      <c r="A964" s="4">
+        <v>959</v>
+      </c>
+      <c r="B964" s="9" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C964" s="6" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D964" s="5" t="s">
+        <v>2884</v>
+      </c>
+      <c r="E964" s="5">
+        <v>93</v>
+      </c>
+      <c r="F964" s="13">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="965" spans="1:6">
+      <c r="A965" s="4">
+        <v>960</v>
+      </c>
+      <c r="B965" s="9" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C965" s="6" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D965" s="5" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E965" s="5">
+        <v>226</v>
+      </c>
+      <c r="F965" s="13">
         <v>104</v>
+      </c>
+    </row>
+    <row r="966" spans="1:6">
+      <c r="A966" s="4">
+        <v>961</v>
+      </c>
+      <c r="B966" s="9" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C966" s="6" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D966" s="5" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E966" s="5">
+        <v>0</v>
+      </c>
+      <c r="F966" s="13">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="967" spans="1:6">
+      <c r="A967" s="4">
+        <v>962</v>
+      </c>
+      <c r="B967" s="9" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C967" s="6" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D967" s="5" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E967" s="5">
+        <v>24</v>
+      </c>
+      <c r="F967" s="13">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="968" spans="1:6">
+      <c r="A968" s="4">
+        <v>963</v>
+      </c>
+      <c r="B968" s="9" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C968" s="6" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D968" s="5" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E968" s="5">
+        <v>41</v>
+      </c>
+      <c r="F968" s="13">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="969" spans="1:6">
+      <c r="A969" s="4">
+        <v>964</v>
+      </c>
+      <c r="B969" s="9" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C969" s="6" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D969" s="5" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E969" s="5">
+        <v>82</v>
+      </c>
+      <c r="F969" s="13">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="970" spans="1:6">
+      <c r="A970" s="4">
+        <v>965</v>
+      </c>
+      <c r="B970" s="9" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C970" s="6" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D970" s="5" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E970" s="5"/>
+      <c r="F970" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="971" spans="1:6">
+      <c r="A971" s="4">
+        <v>966</v>
+      </c>
+      <c r="B971" s="9" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C971" s="6" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D971" s="5" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E971" s="5"/>
+      <c r="F971" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="972" spans="1:6">
+      <c r="A972" s="4">
+        <v>967</v>
+      </c>
+      <c r="B972" s="9" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C972" s="6" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D972" s="5" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E972" s="5"/>
+      <c r="F972" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="973" spans="1:6">
+      <c r="A973" s="4">
+        <v>968</v>
+      </c>
+      <c r="B973" s="9" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C973" s="6" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D973" s="5" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E973" s="5"/>
+      <c r="F973" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="974" spans="1:6">
+      <c r="A974" s="4">
+        <v>969</v>
+      </c>
+      <c r="B974" s="9" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C974" s="6" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D974" s="5" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E974" s="5"/>
+      <c r="F974" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="975" spans="1:6">
+      <c r="A975" s="4">
+        <v>970</v>
+      </c>
+      <c r="B975" s="9" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C975" s="6" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D975" s="5" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E975" s="5"/>
+      <c r="F975" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="976" spans="1:6">
+      <c r="A976" s="4">
+        <v>971</v>
+      </c>
+      <c r="B976" s="9" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C976" s="6" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D976" s="5" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E976" s="5"/>
+      <c r="F976" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="977" spans="1:6">
+      <c r="A977" s="4">
+        <v>972</v>
+      </c>
+      <c r="B977" s="9" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C977" s="6" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D977" s="5" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E977" s="5"/>
+      <c r="F977" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6">
+      <c r="A978" s="4">
+        <v>973</v>
+      </c>
+      <c r="B978" s="9" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C978" s="6" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D978" s="5" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E978" s="5"/>
+      <c r="F978" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="979" spans="1:6">
+      <c r="A979" s="4">
+        <v>974</v>
+      </c>
+      <c r="B979" s="9" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C979" s="6" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D979" s="5" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E979" s="5"/>
+      <c r="F979" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="980" spans="1:6">
+      <c r="A980" s="4">
+        <v>975</v>
+      </c>
+      <c r="B980" s="9" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C980" s="6" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D980" s="5" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E980" s="5"/>
+      <c r="F980" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="981" spans="1:6">
+      <c r="A981" s="4">
+        <v>976</v>
+      </c>
+      <c r="B981" s="9" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C981" s="6" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D981" s="5" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E981" s="5"/>
+      <c r="F981" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6">
+      <c r="A982" s="4">
+        <v>977</v>
+      </c>
+      <c r="B982" s="9" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C982" s="6" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D982" s="5" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E982" s="5"/>
+      <c r="F982" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="983" spans="1:6">
+      <c r="A983" s="4">
+        <v>978</v>
+      </c>
+      <c r="B983" s="9" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C983" s="6" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D983" s="5" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E983" s="5"/>
+      <c r="F983" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="984" spans="1:6">
+      <c r="A984" s="4">
+        <v>979</v>
+      </c>
+      <c r="B984" s="9" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C984" s="6" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D984" s="5" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E984" s="5"/>
+      <c r="F984" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="985" spans="1:6">
+      <c r="A985" s="4">
+        <v>980</v>
+      </c>
+      <c r="B985" s="9" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C985" s="6" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D985" s="5" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E985" s="5"/>
+      <c r="F985" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="986" spans="1:6">
+      <c r="A986" s="4">
+        <v>981</v>
+      </c>
+      <c r="B986" s="9" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C986" s="6" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D986" s="5" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E986" s="5"/>
+      <c r="F986" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="987" spans="1:6">
+      <c r="A987" s="4">
+        <v>982</v>
+      </c>
+      <c r="B987" s="9" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C987" s="6" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D987" s="5" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E987" s="5"/>
+      <c r="F987" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="988" spans="1:6">
+      <c r="A988" s="4">
+        <v>983</v>
+      </c>
+      <c r="B988" s="9" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C988" s="6" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D988" s="5" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E988" s="5"/>
+      <c r="F988" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="989" spans="1:6">
+      <c r="A989" s="4">
+        <v>984</v>
+      </c>
+      <c r="B989" s="9" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C989" s="6" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D989" s="5" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E989" s="5"/>
+      <c r="F989" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="990" spans="1:6">
+      <c r="A990" s="4">
+        <v>985</v>
+      </c>
+      <c r="B990" s="9" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C990" s="6" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D990" s="5" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E990" s="5"/>
+      <c r="F990" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="991" spans="1:6">
+      <c r="A991" s="4">
+        <v>986</v>
+      </c>
+      <c r="B991" s="9" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C991" s="6" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D991" s="5" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E991" s="5"/>
+      <c r="F991" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="992" spans="1:6">
+      <c r="A992" s="4">
+        <v>987</v>
+      </c>
+      <c r="B992" s="9" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C992" s="6" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D992" s="5" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E992" s="5"/>
+      <c r="F992" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="993" spans="1:6">
+      <c r="A993" s="4">
+        <v>988</v>
+      </c>
+      <c r="B993" s="9" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C993" s="6" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D993" s="5" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E993" s="5"/>
+      <c r="F993" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="994" spans="1:6">
+      <c r="A994" s="4">
+        <v>989</v>
+      </c>
+      <c r="B994" s="9" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C994" s="6" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D994" s="5" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E994" s="5"/>
+      <c r="F994" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="995" spans="1:6">
+      <c r="A995" s="4">
+        <v>990</v>
+      </c>
+      <c r="B995" s="9" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C995" s="6" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D995" s="5" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E995" s="5"/>
+      <c r="F995" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="996" spans="1:6">
+      <c r="A996" s="4">
+        <v>991</v>
+      </c>
+      <c r="B996" s="9" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C996" s="6" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D996" s="5" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E996" s="5"/>
+      <c r="F996" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="997" spans="1:6">
+      <c r="A997" s="4">
+        <v>992</v>
+      </c>
+      <c r="B997" s="9" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C997" s="6" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D997" s="5" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E997" s="5"/>
+      <c r="F997" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="998" spans="1:6">
+      <c r="A998" s="4">
+        <v>993</v>
+      </c>
+      <c r="B998" s="9" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C998" s="6" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D998" s="5" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E998" s="5"/>
+      <c r="F998" s="13">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -28722,50 +29729,87 @@
     <hyperlink ref="D937" r:id="rId_hyperlink_932"/>
     <hyperlink ref="D938" r:id="rId_hyperlink_933"/>
     <hyperlink ref="D939" r:id="rId_hyperlink_934"/>
     <hyperlink ref="D940" r:id="rId_hyperlink_935"/>
     <hyperlink ref="D941" r:id="rId_hyperlink_936"/>
     <hyperlink ref="D942" r:id="rId_hyperlink_937"/>
     <hyperlink ref="D943" r:id="rId_hyperlink_938"/>
     <hyperlink ref="D944" r:id="rId_hyperlink_939"/>
     <hyperlink ref="D945" r:id="rId_hyperlink_940"/>
     <hyperlink ref="D946" r:id="rId_hyperlink_941"/>
     <hyperlink ref="D947" r:id="rId_hyperlink_942"/>
     <hyperlink ref="D948" r:id="rId_hyperlink_943"/>
     <hyperlink ref="D949" r:id="rId_hyperlink_944"/>
     <hyperlink ref="D950" r:id="rId_hyperlink_945"/>
     <hyperlink ref="D951" r:id="rId_hyperlink_946"/>
     <hyperlink ref="D952" r:id="rId_hyperlink_947"/>
     <hyperlink ref="D953" r:id="rId_hyperlink_948"/>
     <hyperlink ref="D954" r:id="rId_hyperlink_949"/>
     <hyperlink ref="D955" r:id="rId_hyperlink_950"/>
     <hyperlink ref="D956" r:id="rId_hyperlink_951"/>
     <hyperlink ref="D957" r:id="rId_hyperlink_952"/>
     <hyperlink ref="D958" r:id="rId_hyperlink_953"/>
     <hyperlink ref="D959" r:id="rId_hyperlink_954"/>
     <hyperlink ref="D960" r:id="rId_hyperlink_955"/>
     <hyperlink ref="D961" r:id="rId_hyperlink_956"/>
+    <hyperlink ref="D962" r:id="rId_hyperlink_957"/>
+    <hyperlink ref="D963" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="D964" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="D965" r:id="rId_hyperlink_960"/>
+    <hyperlink ref="D966" r:id="rId_hyperlink_961"/>
+    <hyperlink ref="D967" r:id="rId_hyperlink_962"/>
+    <hyperlink ref="D968" r:id="rId_hyperlink_963"/>
+    <hyperlink ref="D969" r:id="rId_hyperlink_964"/>
+    <hyperlink ref="D970" r:id="rId_hyperlink_965"/>
+    <hyperlink ref="D971" r:id="rId_hyperlink_966"/>
+    <hyperlink ref="D972" r:id="rId_hyperlink_967"/>
+    <hyperlink ref="D973" r:id="rId_hyperlink_968"/>
+    <hyperlink ref="D974" r:id="rId_hyperlink_969"/>
+    <hyperlink ref="D975" r:id="rId_hyperlink_970"/>
+    <hyperlink ref="D976" r:id="rId_hyperlink_971"/>
+    <hyperlink ref="D977" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="D978" r:id="rId_hyperlink_973"/>
+    <hyperlink ref="D979" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="D980" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="D981" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="D982" r:id="rId_hyperlink_977"/>
+    <hyperlink ref="D983" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="D984" r:id="rId_hyperlink_979"/>
+    <hyperlink ref="D985" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="D986" r:id="rId_hyperlink_981"/>
+    <hyperlink ref="D987" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="D988" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="D989" r:id="rId_hyperlink_984"/>
+    <hyperlink ref="D990" r:id="rId_hyperlink_985"/>
+    <hyperlink ref="D991" r:id="rId_hyperlink_986"/>
+    <hyperlink ref="D992" r:id="rId_hyperlink_987"/>
+    <hyperlink ref="D993" r:id="rId_hyperlink_988"/>
+    <hyperlink ref="D994" r:id="rId_hyperlink_989"/>
+    <hyperlink ref="D995" r:id="rId_hyperlink_990"/>
+    <hyperlink ref="D996" r:id="rId_hyperlink_991"/>
+    <hyperlink ref="D997" r:id="rId_hyperlink_992"/>
+    <hyperlink ref="D998" r:id="rId_hyperlink_993"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>