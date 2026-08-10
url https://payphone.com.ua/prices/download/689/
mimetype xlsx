--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Ліхтарики / Освітлення</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -945,50 +945,59 @@
     <t>MB49e0e546-f2a1-11ef-8df2-000c29e7989d</t>
   </si>
   <si>
     <t>Настільна лампа HOCO HX11, білий</t>
   </si>
   <si>
     <t>https://payphone.com.ua/nast-lna-lampa-hoco-hx11-b-liy/</t>
   </si>
   <si>
     <t>MBc743476f-1aa3-11f0-8dfd-000c29e7989d</t>
   </si>
   <si>
     <t>Настільна лампа HOCO HX12, білий</t>
   </si>
   <si>
     <t>https://payphone.com.ua/nast-lna-lampa-hoco-hx12-b-liy/</t>
   </si>
   <si>
     <t>MB346b7fbc-b883-11f0-8e08-000c29e7989d</t>
   </si>
   <si>
     <t>Окуляри віртуальної реальності HOCO Cool VR Glasses DGA10 (чорний)</t>
   </si>
   <si>
     <t>https://payphone.com.ua/okulyari-v-rtualno-realnost-hoco-cool-vr-glasses-dga10-chorniy/</t>
+  </si>
+  <si>
+    <t>MBcabb49cd-87f9-11f1-8e1e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Настільна лампа HOCO HX14 з підставкою, білий</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/nast-lna-lampa-hoco-hx14-z-p-dstavkoyu-b-liy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1362,62 +1371,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtochasy-vst-7045v-temperatura-voltmetr/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-1711-cob-1xaaa-karabin-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-1712-cob-2xaaa-karabin-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-police-5001-01-cm-1xaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-perenosnoy-td-777-5w-cob-zu-micro-usb-vstroennyy-akb-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-luxury-1850-5w-zu-220v-vstroennyy-akb-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-050b-cob-3xaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-t850-0507t-cob-3khaaa-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-208-xpe-cob-waterproof-datchik-dvizheniya-vstroenyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-210-khrye-cob-waterproof-vstroenyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-2188-2xpe-zu-mircousb-2kh18650-signal-light-zoom-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-6813-t6-zu-micro-usb-2x18650-zoom-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-sq-811-lm-4smd-vstroennyy-akb-zu-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-sq-815-1-3lm-2led-vstroennyy-akb-zu-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-perenosnoy-luxury-2882-1w-7smd-zu-220v-vstroennyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-700-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-830-ln-ut/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/shchup-line-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/shchup-line-malenkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-8626/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-p56/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-2188/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-l-khtarik-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-ct-8024/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-ct-9951l/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9932/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9990/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9950/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-4698/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-5800t/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-t93/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-828/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-1169/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-885/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-q-led-556/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-t100/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-xs-519/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-189/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-7082/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-solar-rd-c096/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-1981-1982/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-510-1501-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-hy-907-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-1301-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-t89-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7102/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7104/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-714c/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-715c/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/led-lampa-s-power-bank-i-solnechnoy-panelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-2833/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-209/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-227-1w-8smd/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-068/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-513-xpe-cob-zoom/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-7911-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-radio-solar-5004/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-8424-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-hb-9707a-1led-cob-led-son-panel-pow-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-1831-t6-zoom-zp220v-12b/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-872-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-cy-2089-xpe-cob-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-8626-2626-xpe-zoom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-lampochka-led-1w/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-desk-lamp-kruglaya-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-lamp-tube/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jy-258e/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-1000-a-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-830-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-t629s-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-zj-06-osl-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-2155-xpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-70-bluetooth-speaker-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-12-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-210-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-408-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-small-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/?sku=100887" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/?sku=101591" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-8628/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-024-300w-led-powebank/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-9103-2led-lazer-4-izobrazheniya-3xag10/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-xo-yh04-1200mah-3-2w/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-ky-ra-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-light-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-tl-9460/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-2088-cob-3xaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-gs345/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-713c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7111b/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-multifunctional-ll-201-cob-ultra-white-yellow-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl07-sv-tilnik-zovn-shn-y-z-sonyachnoyu-panellyu-ta-akumulyatorom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl30-plus-sv-tlod-odna-rgb-str-chka-4m-z-distants-ynim-pultom-keruvannya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl30-sv-tlod-odna-rgb-str-chka-4m-z-distants-ynim-pultom-keruvannya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kemp-ngoviy-l-khtar-hoco-dl20-z-akumulyatorom-3600-ma-god-6000k-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx10-z-kr-plennyam-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx11-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx12-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/okulyari-v-rtualno-realnost-hoco-cool-vr-glasses-dga10-chorniy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtochasy-vst-7045v-temperatura-voltmetr/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-1711-cob-1xaaa-karabin-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-1712-cob-2xaaa-karabin-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-police-5001-01-cm-1xaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-perenosnoy-td-777-5w-cob-zu-micro-usb-vstroennyy-akb-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-luxury-1850-5w-zu-220v-vstroennyy-akb-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-050b-cob-3xaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-t850-0507t-cob-3khaaa-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-208-xpe-cob-waterproof-datchik-dvizheniya-vstroenyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-210-khrye-cob-waterproof-vstroenyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-2188-2xpe-zu-mircousb-2kh18650-signal-light-zoom-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-6813-t6-zu-micro-usb-2x18650-zoom-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-sq-811-lm-4smd-vstroennyy-akb-zu-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-sq-815-1-3lm-2led-vstroennyy-akb-zu-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-perenosnoy-luxury-2882-1w-7smd-zu-220v-vstroennyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-700-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-830-ln-ut/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/shchup-line-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/shchup-line-malenkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-8626/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-p56/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-2188/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-l-khtarik-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-ct-8024/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-ct-9951l/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9932/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9990/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9950/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-4698/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-5800t/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-t93/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-828/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-1169/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-885/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-q-led-556/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-t100/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-xs-519/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-189/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-7082/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-solar-rd-c096/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-1981-1982/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-510-1501-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-hy-907-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-1301-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-t89-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7102/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7104/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-714c/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-715c/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/led-lampa-s-power-bank-i-solnechnoy-panelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-2833/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-209/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-227-1w-8smd/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-068/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-513-xpe-cob-zoom/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-7911-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-radio-solar-5004/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-8424-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-hb-9707a-1led-cob-led-son-panel-pow-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-1831-t6-zoom-zp220v-12b/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-872-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-cy-2089-xpe-cob-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-8626-2626-xpe-zoom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-lampochka-led-1w/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-desk-lamp-kruglaya-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-lamp-tube/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jy-258e/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-1000-a-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-830-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-t629s-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-zj-06-osl-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-2155-xpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-70-bluetooth-speaker-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-12-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-210-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-408-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-small-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/?sku=100887" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/?sku=101591" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-8628/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-024-300w-led-powebank/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-9103-2led-lazer-4-izobrazheniya-3xag10/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-xo-yh04-1200mah-3-2w/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-ky-ra-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-light-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-tl-9460/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-2088-cob-3xaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-gs345/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-713c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7111b/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-multifunctional-ll-201-cob-ultra-white-yellow-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl07-sv-tilnik-zovn-shn-y-z-sonyachnoyu-panellyu-ta-akumulyatorom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl30-plus-sv-tlod-odna-rgb-str-chka-4m-z-distants-ynim-pultom-keruvannya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl30-sv-tlod-odna-rgb-str-chka-4m-z-distants-ynim-pultom-keruvannya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kemp-ngoviy-l-khtar-hoco-dl20-z-akumulyatorom-3600-ma-god-6000k-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx10-z-kr-plennyam-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx11-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx12-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/okulyari-v-rtualno-realnost-hoco-cool-vr-glasses-dga10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx14-z-p-dstavkoyu-b-liy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F106"/>
+  <dimension ref="A1:F107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F106" sqref="F106"/>
+      <selection activeCell="F107" sqref="F107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1855,161 +1864,161 @@
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
         <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>1812</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>1812</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="13">
-        <v>2900</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>2084</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>4893</v>
+        <v>4882</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>1042</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
@@ -2109,105 +2118,105 @@
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>1359</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
         <v>272</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>2175</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
@@ -2253,105 +2262,105 @@
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
@@ -2397,305 +2406,305 @@
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>635</v>
+        <v>633</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>635</v>
+        <v>633</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>1042</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>1495</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" s="13">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>816</v>
+        <v>814</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
@@ -2759,555 +2768,575 @@
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>1042</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>1042</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
         <v>168</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
-        <v>1405</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>1405</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="13">
-        <v>1405</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
-        <v>5436</v>
+        <v>5424</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>635</v>
+        <v>633</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
         <v>0</v>
       </c>
       <c r="F91" s="13">
-        <v>1042</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
         <v>254</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="13">
-        <v>5708</v>
+        <v>5696</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="13">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="13">
-        <v>1485</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>774</v>
+        <v>535</v>
       </c>
       <c r="F100" s="13">
-        <v>810</v>
+        <v>765</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5">
         <v>0</v>
       </c>
       <c r="F101" s="13">
-        <v>900</v>
+        <v>720</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5">
         <v>0</v>
       </c>
       <c r="F102" s="13">
-        <v>1260</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5">
         <v>0</v>
       </c>
       <c r="F103" s="13">
-        <v>720</v>
+        <v>585</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>302</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E104" s="5">
         <v>0</v>
       </c>
       <c r="F104" s="13">
-        <v>1125</v>
+        <v>900</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5">
         <v>0</v>
       </c>
       <c r="F105" s="13">
-        <v>1305</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5">
-        <v>113</v>
+        <v>7</v>
       </c>
       <c r="F106" s="13">
-        <v>2205</v>
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="4">
+        <v>102</v>
+      </c>
+      <c r="B107" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E107" s="5">
+        <v>20</v>
+      </c>
+      <c r="F107" s="13">
+        <v>504</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -3374,50 +3403,51 @@
     <hyperlink ref="D82" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_102"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>