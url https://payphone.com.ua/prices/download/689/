--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -3149,51 +3149,51 @@
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="13">
         <v>1170</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>535</v>
+        <v>338</v>
       </c>
       <c r="F100" s="13">
         <v>765</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5">
         <v>0</v>
       </c>
       <c r="F101" s="13">
         <v>720</v>
       </c>
     </row>
@@ -3269,71 +3269,71 @@
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5">
         <v>0</v>
       </c>
       <c r="F105" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F106" s="13">
         <v>1755</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F107" s="13">
         <v>504</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>