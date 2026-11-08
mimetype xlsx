--- v2 (2026-09-24)
+++ v3 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Ліхтарики / Освітлення</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -954,50 +954,59 @@
     <t>MBc743476f-1aa3-11f0-8dfd-000c29e7989d</t>
   </si>
   <si>
     <t>Настільна лампа HOCO HX12, білий</t>
   </si>
   <si>
     <t>https://payphone.com.ua/nast-lna-lampa-hoco-hx12-b-liy/</t>
   </si>
   <si>
     <t>MB346b7fbc-b883-11f0-8e08-000c29e7989d</t>
   </si>
   <si>
     <t>Окуляри віртуальної реальності HOCO Cool VR Glasses DGA10 (чорний)</t>
   </si>
   <si>
     <t>https://payphone.com.ua/okulyari-v-rtualno-realnost-hoco-cool-vr-glasses-dga10-chorniy/</t>
   </si>
   <si>
     <t>MBcabb49cd-87f9-11f1-8e1e-000c29e7989d</t>
   </si>
   <si>
     <t>Настільна лампа HOCO HX14 з підставкою, білий</t>
   </si>
   <si>
     <t>https://payphone.com.ua/nast-lna-lampa-hoco-hx14-z-p-dstavkoyu-b-liy/</t>
+  </si>
+  <si>
+    <t>MB35b6a205-bbcc-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Аккумуляторная LED-лампа HX13 multifunctional camping light, чёрный</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/akkumulyatornaya-led-lampa-hx13-multifunctional-camping-light-chyornyy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1371,62 +1380,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtochasy-vst-7045v-temperatura-voltmetr/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-1711-cob-1xaaa-karabin-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-1712-cob-2xaaa-karabin-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-police-5001-01-cm-1xaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-perenosnoy-td-777-5w-cob-zu-micro-usb-vstroennyy-akb-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-luxury-1850-5w-zu-220v-vstroennyy-akb-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-050b-cob-3xaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-t850-0507t-cob-3khaaa-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-208-xpe-cob-waterproof-datchik-dvizheniya-vstroenyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-210-khrye-cob-waterproof-vstroenyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-2188-2xpe-zu-mircousb-2kh18650-signal-light-zoom-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-6813-t6-zu-micro-usb-2x18650-zoom-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-sq-811-lm-4smd-vstroennyy-akb-zu-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-sq-815-1-3lm-2led-vstroennyy-akb-zu-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-perenosnoy-luxury-2882-1w-7smd-zu-220v-vstroennyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-700-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-830-ln-ut/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/shchup-line-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/shchup-line-malenkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-8626/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-p56/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-2188/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-l-khtarik-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-ct-8024/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-ct-9951l/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9932/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9990/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9950/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-4698/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-5800t/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-t93/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-828/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-1169/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-885/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-q-led-556/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-t100/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-xs-519/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-189/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-7082/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-solar-rd-c096/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-1981-1982/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-510-1501-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-hy-907-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-1301-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-t89-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7102/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7104/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-714c/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-715c/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/led-lampa-s-power-bank-i-solnechnoy-panelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-2833/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-209/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-227-1w-8smd/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-068/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-513-xpe-cob-zoom/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-7911-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-radio-solar-5004/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-8424-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-hb-9707a-1led-cob-led-son-panel-pow-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-1831-t6-zoom-zp220v-12b/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-872-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-cy-2089-xpe-cob-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-8626-2626-xpe-zoom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-lampochka-led-1w/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-desk-lamp-kruglaya-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-lamp-tube/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jy-258e/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-1000-a-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-830-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-t629s-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-zj-06-osl-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-2155-xpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-70-bluetooth-speaker-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-12-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-210-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-408-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-small-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/?sku=100887" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/?sku=101591" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-8628/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-024-300w-led-powebank/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-9103-2led-lazer-4-izobrazheniya-3xag10/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-xo-yh04-1200mah-3-2w/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-ky-ra-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-light-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-tl-9460/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-2088-cob-3xaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-gs345/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-713c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7111b/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-multifunctional-ll-201-cob-ultra-white-yellow-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl07-sv-tilnik-zovn-shn-y-z-sonyachnoyu-panellyu-ta-akumulyatorom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl30-plus-sv-tlod-odna-rgb-str-chka-4m-z-distants-ynim-pultom-keruvannya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl30-sv-tlod-odna-rgb-str-chka-4m-z-distants-ynim-pultom-keruvannya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kemp-ngoviy-l-khtar-hoco-dl20-z-akumulyatorom-3600-ma-god-6000k-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx10-z-kr-plennyam-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx11-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx12-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/okulyari-v-rtualno-realnost-hoco-cool-vr-glasses-dga10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx14-z-p-dstavkoyu-b-liy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtochasy-vst-7045v-temperatura-voltmetr/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-1711-cob-1xaaa-karabin-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-1712-cob-2xaaa-karabin-zazhim/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-police-5001-01-cm-1xaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-perenosnoy-td-777-5w-cob-zu-micro-usb-vstroennyy-akb-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-luxury-1850-5w-zu-220v-vstroennyy-akb-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-050b-cob-3xaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-t850-0507t-cob-3khaaa-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-208-xpe-cob-waterproof-datchik-dvizheniya-vstroenyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-210-khrye-cob-waterproof-vstroenyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-2188-2xpe-zu-mircousb-2kh18650-signal-light-zoom-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-6813-t6-zu-micro-usb-2x18650-zoom-box/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-sq-811-lm-4smd-vstroennyy-akb-zu-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-sq-815-1-3lm-2led-vstroennyy-akb-zu-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-perenosnoy-luxury-2882-1w-7smd-zu-220v-vstroennyy-akb/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-700-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-830-ln-ut/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/shchup-line-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/shchup-line-malenkiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-8626/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-p56/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-2188/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-l-khtarik-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-ct-8024/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-ct-9951l/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9932/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9990/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-9950/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-4698/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-5800t/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-t93/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-828/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-1169/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-885/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-q-led-556/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-t100/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-xs-519/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-189/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-7082/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-solar-rd-c096/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jhl-1981-1982/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-510-1501-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-hy-907-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-1301-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-t89-cob-10w/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7102/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7104/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-714c/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-715c/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/led-lampa-s-power-bank-i-solnechnoy-panelyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-2833/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-209/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-luxury-yj-227-1w-8smd/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-068/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-513-xpe-cob-zoom/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-012/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-7911-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-radio-solar-5004/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-8424-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-hb-9707a-1led-cob-led-son-panel-pow-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-1831-t6-zoom-zp220v-12b/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-872-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-cy-2089-xpe-cob-rgb/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-8626-2626-xpe-zoom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-lampochka-led-1w/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-desk-lamp-kruglaya-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-lamp-tube/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-jy-258e/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-1000-a-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/tester-830-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-bl-t629s-xpe-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-zj-06-osl-cob/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-police-2155-xpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-70-bluetooth-speaker-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-12-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-210-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-led-408-solar-9000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-small-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/?sku=100887" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-led-lampa/?sku=101591" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-8628/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-leovin-le-024-300w-led-powebank/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-brelok-9103-2led-lazer-4-izobrazheniya-3xag10/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-xo-yh04-1200mah-3-2w/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-ky-ra-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-light-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-tl-9460/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fonar-nalobnyy-bl-2088-cob-3xaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-gs345/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-713c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-dp-7111b/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/l-khtarik-multifunctional-ll-201-cob-ultra-white-yellow-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl07-sv-tilnik-zovn-shn-y-z-sonyachnoyu-panellyu-ta-akumulyatorom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl30-plus-sv-tlod-odna-rgb-str-chka-4m-z-distants-ynim-pultom-keruvannya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-dl30-sv-tlod-odna-rgb-str-chka-4m-z-distants-ynim-pultom-keruvannya-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kemp-ngoviy-l-khtar-hoco-dl20-z-akumulyatorom-3600-ma-god-6000k-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx10-z-kr-plennyam-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx11-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx12-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/okulyari-v-rtualno-realnost-hoco-cool-vr-glasses-dga10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-lampa-hoco-hx14-z-p-dstavkoyu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/akkumulyatornaya-led-lampa-hx13-multifunctional-camping-light-chyornyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F107"/>
+  <dimension ref="A1:F108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F107" sqref="F107"/>
+      <selection activeCell="F108" sqref="F108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1846,179 +1855,179 @@
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>136</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>724</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>1808</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>1808</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="13">
-        <v>2893</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>2080</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>4882</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>1040</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
@@ -2118,105 +2127,105 @@
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>1356</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>272</v>
+        <v>279</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>2170</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>724</v>
+        <v>743</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
@@ -2262,105 +2271,105 @@
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>407</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>407</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>498</v>
+        <v>511</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>678</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
@@ -2406,305 +2415,305 @@
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>633</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>633</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>498</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>1040</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>1492</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>701</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" s="13">
-        <v>416</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>814</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>552</v>
+        <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>326</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
-        <v>308</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>380</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
@@ -2768,377 +2777,377 @@
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
-        <v>678</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>678</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>1040</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>1040</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
-        <v>168</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
-        <v>1402</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>1402</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="13">
-        <v>1402</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
-        <v>5424</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>633</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
         <v>0</v>
       </c>
       <c r="F91" s="13">
-        <v>1040</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
-        <v>254</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
-        <v>407</v>
+        <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="13">
-        <v>5696</v>
+        <v>5847</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>407</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="13">
-        <v>678</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
@@ -3149,51 +3158,51 @@
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="13">
         <v>1170</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>338</v>
+        <v>10</v>
       </c>
       <c r="F100" s="13">
         <v>765</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5">
         <v>0</v>
       </c>
       <c r="F101" s="13">
         <v>720</v>
       </c>
     </row>
@@ -3269,74 +3278,94 @@
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5">
         <v>0</v>
       </c>
       <c r="F105" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F106" s="13">
         <v>1755</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F107" s="13">
         <v>504</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="4">
+        <v>103</v>
+      </c>
+      <c r="B108" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="E108" s="5">
+        <v>33</v>
+      </c>
+      <c r="F108" s="13">
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -3404,50 +3433,51 @@
     <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_103"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>