--- v0 (2026-05-14)
+++ v1 (2026-08-10)
@@ -263,66 +263,66 @@
   <si>
     <t>Power Bank Ttec 30000mAh Чёрный</t>
   </si>
   <si>
     <t>https://payphone.com.ua/power-bank-ttec-30000mah/</t>
   </si>
   <si>
     <t>IDM00-00003880-Белый</t>
   </si>
   <si>
     <t>Power Bank PHIXI P18 10000mAh 20W PD + QC3.0 Белый</t>
   </si>
   <si>
     <t>https://payphone.com.ua/power-bank-phixi-p18-10000mah-20w-pd-qc3-0/</t>
   </si>
   <si>
     <t>IDM00-00003881-Чёрный</t>
   </si>
   <si>
     <t>Power Bank DCA0050 DX382 20000mAh 20W PD + QC3.0 Чёрный</t>
   </si>
   <si>
     <t>https://payphone.com.ua/power-bank-dca0050-dx382-20000mah-20w-pd-qc3-0/</t>
   </si>
   <si>
+    <t>IDM00-00005736-Чёрный</t>
+  </si>
+  <si>
+    <t>Power Bank MOXOM MX-PB55 30000mAh Чёрный</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/</t>
+  </si>
+  <si>
     <t>IDM00-00005736-Белый</t>
   </si>
   <si>
     <t>Power Bank MOXOM MX-PB55 30000mAh Белый</t>
   </si>
   <si>
-    <t>https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/</t>
-[...8 lines deleted...]
-    <t>https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/?sku=101886</t>
+    <t>https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/?sku=128589</t>
   </si>
   <si>
     <t>IDM00-00005795-White</t>
   </si>
   <si>
     <t>Power Bank Apple Magsafe 5000mAh White</t>
   </si>
   <si>
     <t>https://payphone.com.ua/power-bank-apple-magsafe-5000mah/</t>
   </si>
   <si>
     <t>IDM00-00005854-White</t>
   </si>
   <si>
     <t>Power Bank Remax RPP-650 60000mAh 100W PD+QC White</t>
   </si>
   <si>
     <t>https://payphone.com.ua/power-bank-remax-rpp-650-60000mah-100w-pd-qc/</t>
   </si>
   <si>
     <t>IDM00-00005873-Black</t>
   </si>
   <si>
     <t>Power Bank Remax RPP-117 50000mAh 27W+22.5W PD+QC Black</t>
   </si>
@@ -813,51 +813,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-100-60000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-station-remax-rpp-568-270000mah-1200w/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadnaya-stantsiya-45000mah-konfulon-cn01-5a-150w/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadna-stants-ya-oukitel-p2400e-2400-vt-2048-vt-god-lifepo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-jhl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-joyroom-mgd-005-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/?sku=100624" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-solar-c-led-20000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-pb-11-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-protech-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-linkage-led-light-lkp-17-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/?sku=93500" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/?sku=93502" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/?sku=101800" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/?sku=93505" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx60-60000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-a-t70-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-ttec-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-phixi-p18-10000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-dca0050-dx382-20000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/?sku=101886" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-apple-magsafe-5000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-650-60000mah-100w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-117-50000mah-27w-22-5w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a375-50000-mah-65w/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj57a-20000mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-fulltech-ep42-20000mah-65-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hepu-hp254-40000-mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-temco-syp5225-50000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-60000mah-rpp-565/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx10-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a369-30000-mah-pd-22-5w-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp650-60000mah-100w/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-100-60000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-station-remax-rpp-568-270000mah-1200w/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadnaya-stantsiya-45000mah-konfulon-cn01-5a-150w/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadna-stants-ya-oukitel-p2400e-2400-vt-2048-vt-god-lifepo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-jhl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-joyroom-mgd-005-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/?sku=100624" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-solar-c-led-20000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-pb-11-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-protech-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-linkage-led-light-lkp-17-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/?sku=93500" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/?sku=93502" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/?sku=101800" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/?sku=93505" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx60-60000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-a-t70-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-ttec-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-phixi-p18-10000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-dca0050-dx382-20000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/?sku=128589" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-apple-magsafe-5000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-650-60000mah-100w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-117-50000mah-27w-22-5w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a375-50000-mah-65w/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj57a-20000mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-fulltech-ep42-20000mah-65-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hepu-hp254-40000-mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-temco-syp5225-50000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-60000mah-rpp-565/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx10-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a369-30000-mah-pd-22-5w-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp650-60000mah-100w/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F45" sqref="F45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -982,89 +982,95 @@
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="5"/>
+      <c r="E11" s="5">
+        <v>0</v>
+      </c>
       <c r="F11" s="13">
-        <v>2712</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E12" s="5"/>
+      <c r="E12" s="5">
+        <v>0</v>
+      </c>
       <c r="F12" s="13">
-        <v>1157</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="5"/>
+      <c r="E13" s="5">
+        <v>0</v>
+      </c>
       <c r="F13" s="13">
-        <v>1157</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
@@ -1090,539 +1096,591 @@
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="E17" s="5"/>
+      <c r="E17" s="5">
+        <v>0</v>
+      </c>
       <c r="F17" s="13">
-        <v>1436</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="E18" s="5"/>
+      <c r="E18" s="5">
+        <v>0</v>
+      </c>
       <c r="F18" s="13">
-        <v>1077</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="E19" s="5"/>
+      <c r="E19" s="5">
+        <v>0</v>
+      </c>
       <c r="F19" s="13">
-        <v>1914</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="E20" s="5"/>
+      <c r="E20" s="5">
+        <v>0</v>
+      </c>
       <c r="F20" s="13">
-        <v>1476</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E21" s="5"/>
+      <c r="E21" s="5">
+        <v>0</v>
+      </c>
       <c r="F21" s="13">
-        <v>2472</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="E22" s="5"/>
+      <c r="E22" s="5">
+        <v>0</v>
+      </c>
       <c r="F22" s="13">
-        <v>2034</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="E23" s="5"/>
+      <c r="E23" s="5">
+        <v>0</v>
+      </c>
       <c r="F23" s="13">
-        <v>2951</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="E24" s="5"/>
+      <c r="E24" s="5">
+        <v>0</v>
+      </c>
       <c r="F24" s="13">
-        <v>2353</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="E25" s="5"/>
+      <c r="E25" s="5">
+        <v>0</v>
+      </c>
       <c r="F25" s="13">
-        <v>3350</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="5"/>
+      <c r="E26" s="5">
+        <v>0</v>
+      </c>
       <c r="F26" s="13">
-        <v>7177</v>
+        <v>7323</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="E27" s="5"/>
+      <c r="E27" s="5">
+        <v>0</v>
+      </c>
       <c r="F27" s="13">
-        <v>1835</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="E29" s="5"/>
+      <c r="E29" s="5">
+        <v>0</v>
+      </c>
       <c r="F29" s="13">
-        <v>1476</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="E30" s="5"/>
+      <c r="E30" s="5">
+        <v>0</v>
+      </c>
       <c r="F30" s="13">
-        <v>2313</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="E31" s="5"/>
+      <c r="E31" s="5">
+        <v>0</v>
+      </c>
       <c r="F31" s="13">
-        <v>0</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>1595</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="E33" s="5"/>
+      <c r="E33" s="5">
+        <v>0</v>
+      </c>
       <c r="F33" s="13">
-        <v>782</v>
+        <v>798</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="E34" s="5"/>
+      <c r="E34" s="5">
+        <v>0</v>
+      </c>
       <c r="F34" s="13">
-        <v>4809</v>
+        <v>4907</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="E35" s="5"/>
+      <c r="E35" s="5">
+        <v>0</v>
+      </c>
       <c r="F35" s="13">
-        <v>2616</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="E36" s="5"/>
+      <c r="E36" s="5">
+        <v>0</v>
+      </c>
       <c r="F36" s="13">
-        <v>2752</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="E37" s="5"/>
+      <c r="E37" s="5">
+        <v>0</v>
+      </c>
       <c r="F37" s="13">
-        <v>1217</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="E38" s="5"/>
+      <c r="E38" s="5">
+        <v>0</v>
+      </c>
       <c r="F38" s="13">
-        <v>1673</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="E39" s="5"/>
+      <c r="E39" s="5">
+        <v>0</v>
+      </c>
       <c r="F39" s="13">
-        <v>1994</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="E40" s="5"/>
+      <c r="E40" s="5">
+        <v>0</v>
+      </c>
       <c r="F40" s="13">
-        <v>2791</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="5"/>
+      <c r="E41" s="5">
+        <v>0</v>
+      </c>
       <c r="F41" s="13">
-        <v>3669</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="E42" s="5"/>
+      <c r="E42" s="5">
+        <v>0</v>
+      </c>
       <c r="F42" s="13">
-        <v>3509</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="E43" s="5"/>
+      <c r="E43" s="5">
+        <v>0</v>
+      </c>
       <c r="F43" s="13">
-        <v>599</v>
+        <v>611</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="E44" s="5"/>
+      <c r="E44" s="5">
+        <v>0</v>
+      </c>
       <c r="F44" s="13">
-        <v>1715</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
         <v>4644</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>