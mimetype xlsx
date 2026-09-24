--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>PowerBank</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -396,50 +396,59 @@
     <t>IDM00-00003865-Чёрный</t>
   </si>
   <si>
     <t>Power Bank TX10 10000mAh Чёрный</t>
   </si>
   <si>
     <t>https://payphone.com.ua/power-bank-tx10-10000mah/</t>
   </si>
   <si>
     <t>IDM00-00005969-Black</t>
   </si>
   <si>
     <t>Power Bank Avantis A369 30000 mAh PD 22.5W + QC3.0 Black</t>
   </si>
   <si>
     <t>https://payphone.com.ua/power-bank-avantis-a369-30000-mah-pd-22-5w-qc3-0/</t>
   </si>
   <si>
     <t>PP33201</t>
   </si>
   <si>
     <t>Power bank Remax RPP650 60000mah 100w</t>
   </si>
   <si>
     <t>https://payphone.com.ua/power-bank-remax-rpp650-60000mah-100w/</t>
+  </si>
+  <si>
+    <t>MB284251c1-a76d-11f1-8e24-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Power bank HOCO J171 "Edget" PD20W+22.5W 10000 mAh (черный)</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-hoco-j171-edget-pd20w-22-5w-10000-mah-chernyy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -813,62 +822,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-100-60000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-station-remax-rpp-568-270000mah-1200w/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadnaya-stantsiya-45000mah-konfulon-cn01-5a-150w/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadna-stants-ya-oukitel-p2400e-2400-vt-2048-vt-god-lifepo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-jhl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-joyroom-mgd-005-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/?sku=100624" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-solar-c-led-20000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-pb-11-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-protech-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-linkage-led-light-lkp-17-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/?sku=93500" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/?sku=93502" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/?sku=101800" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/?sku=93505" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx60-60000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-a-t70-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-ttec-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-phixi-p18-10000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-dca0050-dx382-20000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/?sku=128589" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-apple-magsafe-5000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-650-60000mah-100w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-117-50000mah-27w-22-5w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a375-50000-mah-65w/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj57a-20000mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-fulltech-ep42-20000mah-65-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hepu-hp254-40000-mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-temco-syp5225-50000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-60000mah-rpp-565/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx10-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a369-30000-mah-pd-22-5w-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp650-60000mah-100w/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-100-60000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-station-remax-rpp-568-270000mah-1200w/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadnaya-stantsiya-45000mah-konfulon-cn01-5a-150w/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadna-stants-ya-oukitel-p2400e-2400-vt-2048-vt-god-lifepo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-jhl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-joyroom-mgd-005-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/?sku=100624" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-solar-c-led-20000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-pb-11-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-protech-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-linkage-led-light-lkp-17-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/?sku=93500" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/?sku=93502" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/?sku=101800" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/?sku=93505" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx60-60000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-a-t70-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-ttec-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-phixi-p18-10000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-dca0050-dx382-20000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/?sku=128589" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-apple-magsafe-5000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-650-60000mah-100w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-117-50000mah-27w-22-5w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a375-50000-mah-65w/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj57a-20000mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-fulltech-ep42-20000mah-65-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hepu-hp254-40000-mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-temco-syp5225-50000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-60000mah-rpp-565/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx10-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a369-30000-mah-pd-22-5w-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp650-60000mah-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-j171-edget-pd20w-22-5w-10000-mah-chernyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F45"/>
+  <dimension ref="A1:F46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F45" sqref="F45"/>
+      <selection activeCell="F46" sqref="F46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1655,99 +1664,120 @@
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="13">
         <v>1750</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
         <v>4644</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="4">
+        <v>41</v>
+      </c>
+      <c r="B46" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="E46" s="5">
+        <v>679</v>
+      </c>
+      <c r="F46" s="13">
+        <v>892</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>