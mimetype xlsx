--- v2 (2026-09-24)
+++ v3 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>PowerBank</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -405,50 +405,194 @@
     <t>IDM00-00005969-Black</t>
   </si>
   <si>
     <t>Power Bank Avantis A369 30000 mAh PD 22.5W + QC3.0 Black</t>
   </si>
   <si>
     <t>https://payphone.com.ua/power-bank-avantis-a369-30000-mah-pd-22-5w-qc3-0/</t>
   </si>
   <si>
     <t>PP33201</t>
   </si>
   <si>
     <t>Power bank Remax RPP650 60000mah 100w</t>
   </si>
   <si>
     <t>https://payphone.com.ua/power-bank-remax-rpp650-60000mah-100w/</t>
   </si>
   <si>
     <t>MB284251c1-a76d-11f1-8e24-000c29e7989d</t>
   </si>
   <si>
     <t>Power bank HOCO J171 "Edget" PD20W+22.5W 10000 mAh (черный)</t>
   </si>
   <si>
     <t>https://payphone.com.ua/power-bank-hoco-j171-edget-pd20w-22-5w-10000-mah-chernyy/</t>
+  </si>
+  <si>
+    <t>MB31d6531d-bbce-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Power Bank Q59 Chispeante PD65W power bank with two cables(20000mAh)(CCC), черный</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-q59-chispeante-pd65w-power-bank-with-two-cables-20000mah-ccc-chernyy/</t>
+  </si>
+  <si>
+    <t>IDM00-00006779-Space Gray</t>
+  </si>
+  <si>
+    <t>Power Bank Lithium 2 PS3-02 30000mAh, 22.5W fast charging with cable Space Gray</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-lithium-2-ps3-02-30000mah-22-5w-fast-charging-with-cable/</t>
+  </si>
+  <si>
+    <t>IDM00-00006778-Space Gray</t>
+  </si>
+  <si>
+    <t>Power Bank Lithium 2 PS2-02 20000mAh, 22.5W fast charging with cable Space Gray</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-lithium-2-ps2-02-20000mah-22-5w-fast-charging-with-cable/</t>
+  </si>
+  <si>
+    <t>IDM00-00006780-Black</t>
+  </si>
+  <si>
+    <t>Power Bank Power 2 PB-03 20000mAh, 22.5W fast charging Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-power-2-pb-03-20000mah-22-5w-fast-charging/</t>
+  </si>
+  <si>
+    <t>IDM00-00006726-Silver</t>
+  </si>
+  <si>
+    <t>Power Bank FREEHORSE S21 45W 20000mAh Silver</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-freehorse-s21-45w-20000mah/</t>
+  </si>
+  <si>
+    <t>IDM00-00006775-Space Gray</t>
+  </si>
+  <si>
+    <t>Power Bank Q.MAX 3  Slim 10000 mah 15w wireless charger Aluminium with type-c cable Space Gray</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-q-max-3-slim-10000-mah-15w-wireless-charger-aluminium-with-type-c-cable/</t>
+  </si>
+  <si>
+    <t>IDM00-00006616-White</t>
+  </si>
+  <si>
+    <t>Power Bank Hoco J154A Victorious 22.5W + PD20W 20000mAh White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-hoco-j154a-victorious-22-5w-pd20w-20000mah/</t>
+  </si>
+  <si>
+    <t>IDM00-00006725-Black</t>
+  </si>
+  <si>
+    <t>Power Bank FREEHORSE P668  PD22.5W 50000mAh Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-freehorse-p668-pd22-5w-50000mah/</t>
+  </si>
+  <si>
+    <t>IDM00-00006774-Deep Black</t>
+  </si>
+  <si>
+    <t>Power Bank Q.MAX 2 Ultra Slim 10000 mah 15w wireless charger Aluminium Deep Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-q-max-2-ultra-slim-10000-mah-15w-wireless-charger-aluminium/</t>
+  </si>
+  <si>
+    <t>IDM00-00006777-Space Gray</t>
+  </si>
+  <si>
+    <t>Power Bank Lithium 2 PS1-02 10000mAh, 22.5W fast charging with cable Space Gray</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-lithium-2-ps1-02-10000mah-22-5w-fast-charging-with-cable/</t>
+  </si>
+  <si>
+    <t>IDM00-00006781-Space Gray</t>
+  </si>
+  <si>
+    <t>Power Bank Lithium 1 PS-01 20000mAh, 22.5W fast charging with cable Space Gray</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-lithium-1-ps-01-20000mah-22-5w-fast-charging-with-cable/</t>
+  </si>
+  <si>
+    <t>IDM00-00006657-Чёрный</t>
+  </si>
+  <si>
+    <t>Power Bank HOCO Q26A Joy PD20W Magnetic 10000mAh з бездротовою зарядкою 15W Чёрный</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-hoco-q26a-joy-pd20w-magnetic-10000mah-z-bezdrotovoyu-zaryadkoyu-15w/</t>
+  </si>
+  <si>
+    <t>IDM00-00006782-Space Gray</t>
+  </si>
+  <si>
+    <t>Power Bank Lithium 1 PS-01 20000mAh, 65W fast charging with cable Space Gray</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-lithium-1-ps-01-20000mah-65w-fast-charging-with-cable/</t>
+  </si>
+  <si>
+    <t>IDM00-00006617-Black</t>
+  </si>
+  <si>
+    <t>Power Bank Hoco J103A Discovery edition 22.5W 20000mAh Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-hoco-j103a-discovery-edition-22-5w-20000mah/</t>
+  </si>
+  <si>
+    <t>IDM00-00006776-Mint White</t>
+  </si>
+  <si>
+    <t>Power Bank X1 POWER 1 series  10000 mah 15w wireless charger nano ceramic Mint White</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/power-bank-x1-power-1-series-10000-mah-15w-wireless-charger-nano-ceramic/</t>
+  </si>
+  <si>
+    <t>MBee56383b-da88-11f1-8e34-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Повербанк HOCO J175 Star 100000 мАгод PD 20W QC 22.5W з ліхтариком чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/poverbank-hoco-j175-star-100000-magod-pd-20w-qc-22-5w-z-l-khtarikom-chorniy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -822,62 +966,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-100-60000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-station-remax-rpp-568-270000mah-1200w/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadnaya-stantsiya-45000mah-konfulon-cn01-5a-150w/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadna-stants-ya-oukitel-p2400e-2400-vt-2048-vt-god-lifepo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-jhl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-joyroom-mgd-005-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/?sku=100624" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-solar-c-led-20000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-pb-11-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-protech-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-linkage-led-light-lkp-17-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/?sku=93500" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/?sku=93502" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/?sku=101800" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/?sku=93505" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx60-60000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-a-t70-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-ttec-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-phixi-p18-10000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-dca0050-dx382-20000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/?sku=128589" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-apple-magsafe-5000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-650-60000mah-100w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-117-50000mah-27w-22-5w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a375-50000-mah-65w/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj57a-20000mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-fulltech-ep42-20000mah-65-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hepu-hp254-40000-mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-temco-syp5225-50000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-60000mah-rpp-565/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx10-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a369-30000-mah-pd-22-5w-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp650-60000mah-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-j171-edget-pd20w-22-5w-10000-mah-chernyy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-100-60000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-station-remax-rpp-568-270000mah-1200w/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadnaya-stantsiya-45000mah-konfulon-cn01-5a-150w/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadna-stants-ya-oukitel-p2400e-2400-vt-2048-vt-god-lifepo4/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-jhl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-joyroom-mgd-005-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-lango-series-10000mah-rpp-96/?sku=100624" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-solar-c-led-20000-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-pb-11-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-protech-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-linkage-led-light-lkp-17-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-g203-20000mah-pd-22-5w-quick-charger/?sku=93500" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-353-30000mah-pd-22-5w-quick-charger/?sku=93502" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-354-40000mah-pd-22-5w-quick-charger/?sku=101800" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-wuw-tugii-355-50000mah-pd-22-5w-quick-charger/?sku=93505" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx60-60000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-a-t70-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-ttec-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-phixi-p18-10000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-dca0050-dx382-20000mah-20w-pd-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-moxom-mx-pb55-30000mah/?sku=128589" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-apple-magsafe-5000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-650-60000mah-100w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp-117-50000mah-27w-22-5w-pd-qc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a375-50000-mah-65w/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-borofone-bj57a-20000mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-fulltech-ep42-20000mah-65-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hepu-hp254-40000-mah-22-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-temco-syp5225-50000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-60000mah-rpp-565/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-tx10-10000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-avantis-a369-30000-mah-pd-22-5w-qc3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-remax-rpp650-60000mah-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-j171-edget-pd20w-22-5w-10000-mah-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-q59-chispeante-pd65w-power-bank-with-two-cables-20000mah-ccc-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-lithium-2-ps3-02-30000mah-22-5w-fast-charging-with-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-lithium-2-ps2-02-20000mah-22-5w-fast-charging-with-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-power-2-pb-03-20000mah-22-5w-fast-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-freehorse-s21-45w-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-q-max-3-slim-10000-mah-15w-wireless-charger-aluminium-with-type-c-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-j154a-victorious-22-5w-pd20w-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-freehorse-p668-pd22-5w-50000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-q-max-2-ultra-slim-10000-mah-15w-wireless-charger-aluminium/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-lithium-2-ps1-02-10000mah-22-5w-fast-charging-with-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-lithium-1-ps-01-20000mah-22-5w-fast-charging-with-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-q26a-joy-pd20w-magnetic-10000mah-z-bezdrotovoyu-zaryadkoyu-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-lithium-1-ps-01-20000mah-65w-fast-charging-with-cable/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-hoco-j103a-discovery-edition-22-5w-20000mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/power-bank-x1-power-1-series-10000-mah-15w-wireless-charger-nano-ceramic/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/poverbank-hoco-j175-star-100000-magod-pd-20w-qc-22-5w-z-l-khtarikom-chorniy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F46"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F46" sqref="F46"/>
+      <selection activeCell="F62" sqref="F62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -900,51 +1044,51 @@
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F6" s="13">
         <v>3856</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
         <v>42144</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
@@ -995,91 +1139,91 @@
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="13">
-        <v>2767</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
         <v>0</v>
       </c>
       <c r="F12" s="13">
-        <v>1180</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
         <v>0</v>
       </c>
       <c r="F13" s="13">
-        <v>1180</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
@@ -1109,675 +1253,983 @@
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="13">
-        <v>1465</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="13">
-        <v>1099</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="13">
-        <v>1953</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="13">
-        <v>1506</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
         <v>0</v>
       </c>
       <c r="F21" s="13">
-        <v>2523</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
-        <v>2075</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="13">
-        <v>3011</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" s="13">
-        <v>2401</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5">
         <v>0</v>
       </c>
       <c r="F25" s="13">
-        <v>3418</v>
+        <v>3508</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
         <v>0</v>
       </c>
       <c r="F26" s="13">
-        <v>7323</v>
+        <v>7517</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" s="13">
-        <v>1872</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" s="13">
-        <v>1506</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="13">
-        <v>2360</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>1628</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>1631</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
         <v>0</v>
       </c>
       <c r="F33" s="13">
-        <v>798</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="13">
-        <v>4907</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="13">
-        <v>2669</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5">
         <v>0</v>
       </c>
       <c r="F36" s="13">
-        <v>2807</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="13">
-        <v>1241</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5">
         <v>0</v>
       </c>
       <c r="F38" s="13">
-        <v>1707</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
         <v>0</v>
       </c>
       <c r="F39" s="13">
-        <v>2034</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="13">
-        <v>2848</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5">
         <v>0</v>
       </c>
       <c r="F41" s="13">
-        <v>3743</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" s="13">
-        <v>3580</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
         <v>0</v>
       </c>
       <c r="F43" s="13">
-        <v>611</v>
+        <v>627</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="13">
-        <v>1750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
         <v>4644</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
-        <v>679</v>
+        <v>557</v>
       </c>
       <c r="F46" s="13">
-        <v>892</v>
+        <v>857</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="4">
+        <v>42</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="E47" s="5">
+        <v>68</v>
+      </c>
+      <c r="F47" s="13">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="4">
+        <v>43</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="4">
+        <v>44</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="4">
+        <v>45</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="4">
+        <v>46</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="4">
+        <v>47</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4">
+        <v>48</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="4">
+        <v>49</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="4">
+        <v>50</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="4">
+        <v>51</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="4">
+        <v>52</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="4">
+        <v>53</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="4">
+        <v>54</v>
+      </c>
+      <c r="B59" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="4">
+        <v>55</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="4">
+        <v>56</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="4">
+        <v>57</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="E62" s="5">
+        <v>6</v>
+      </c>
+      <c r="F62" s="13">
+        <v>4839</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_57"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>