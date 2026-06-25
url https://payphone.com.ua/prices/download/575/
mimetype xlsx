--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -613,123 +613,125 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>2570</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>1019</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>1383</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>3279</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="5"/>
+      <c r="E10" s="5">
+        <v>0</v>
+      </c>
       <c r="F10" s="13">
-        <v>3766</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">