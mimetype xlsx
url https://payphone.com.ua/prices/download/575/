--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -613,125 +613,125 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>2628</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>1042</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>1414</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>3353</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" s="13">
-        <v>3851</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">