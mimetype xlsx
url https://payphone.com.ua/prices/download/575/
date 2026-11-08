--- v2 (2026-08-10)
+++ v3 (2026-11-08)
@@ -613,125 +613,125 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>2622</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>1040</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>1411</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>3345</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" s="13">
-        <v>3842</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">