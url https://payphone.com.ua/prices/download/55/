--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Розумні годинники</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -833,54 +833,135 @@
   <si>
     <t>https://payphone.com.ua/godinnik-hoco-y41-smart-sports-watch-call-version-black/</t>
   </si>
   <si>
     <t>MB06c2206a-3e09-11f1-8e18-000c29e7989d</t>
   </si>
   <si>
     <t>Годинник HOCO Y43 Smart sports watch (call version), BLACK</t>
   </si>
   <si>
     <t>https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-black/</t>
   </si>
   <si>
     <t>MB1ba3fc04-3e09-11f1-8e18-000c29e7989d</t>
   </si>
   <si>
     <t>Годинник HOCO Y43 Smart sports watch (call version), SILVER</t>
   </si>
   <si>
     <t>https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-silver/</t>
   </si>
   <si>
     <t>MBeb000d94-4a05-11f1-8e18-000c29e7989d</t>
   </si>
   <si>
-    <t>Кабель HOCO для зарядки Y22 (черный)</t>
+    <t>Кабель HOCO для зарядки смарт-годинника Y22, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y22-chernyy/</t>
+  </si>
+  <si>
+    <t>MB17dbbd21-4eb9-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE для заряджання годинника BD11 Smart sports watch, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/kabel-borofone-dlya-zaryadzhannya-godinnika-bd11-smart-sports-watch-chorniy/</t>
+  </si>
+  <si>
+    <t>MBd644d4b2-4eb8-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Кабель HOCO для заряджання годинника Y25 Smart sports watch, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y25-smart-sports-watch-chorniy/</t>
+  </si>
+  <si>
+    <t>MBbecfc533-4f57-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Кабель HOCO для заряджання годинника Y40 Smart sports watch, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y40-smart-sports-watch-chorniy/</t>
+  </si>
+  <si>
+    <t>MB02d8e917-54d9-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Смарт-годинник Borofone BD16 Smart Sports Watch (Call Version), сталевий</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-staleviy/</t>
+  </si>
+  <si>
+    <t>MBe1e4f1be-54d8-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Смарт-годинник Borofone BD16 Smart Sports Watch (Call Version), чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-chorniy/</t>
+  </si>
+  <si>
+    <t>MB4253cac5-599a-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Часы HOCO DY12 Smart sports watch, titanium gold</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/chasy-hoco-dy12-smart-sports-watch-titanium-gold/</t>
+  </si>
+  <si>
+    <t>MBf641c548-5999-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Часы HOCO Y23 Smart sports watch, чёрный</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-chyornyy/</t>
+  </si>
+  <si>
+    <t>MB63dce0f1-6f9f-11f1-8e1e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Кабель HOCO для заряджання годинника Y29/Y42 Ultra/Y43 AMOLED, білий</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y29-y42-ultra-y43-amoled-b-liy/</t>
+  </si>
+  <si>
+    <t>MB7985edc5-6f9f-11f1-8e1e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Кабель HOCO для заряджання годинника Y34/Y37/Y41/Y45, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y34-y37-y41-y45-chorniy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1254,62 +1335,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-di29-plus-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-set-4-shtuki-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-byezhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91j-bryelok-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-obsidian-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-xo-lp02-anti-lost-device-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc100-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc101-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y1-pro-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y2-pro-shayba-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-c-kabel-hoco-cw54-2v1-apple-watch-cable-ligtning-cable-1-20-metri-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd6-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y10-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y12-ultra-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y19-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y20-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y21-smart-sports-watch-call-version-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-smart-watch-wuw-j09/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/dityach-smart-godinniki-hoco-y107-4g-z-dzv-nkami-gps-wi-fi-lbs-sos-chorno-chorn/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-a-apple-watch-a1570-mklg2gh-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-c-apple-watch-a2257-mx2h2am-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-5-6-7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y20-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y9-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y26-y27-y31-y33-y35-y36-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd11-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd14-plus-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y20-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y22-amoled-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y35-smart-sports-watch-call-version-sr-bniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91b-tiger-kleevoy-tip-anti-poteryayka-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91c-tiger-gps-osheynik-dlya-zhivotnykh-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91f-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91i-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-hoco-ga08-lmh-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-borofone-dga08-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y105a-children-phone-watch-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y106-children-phone-watch-4g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y22-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y25-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y27-smart-sports-watch-call-version-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y35-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-8-8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y40-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y41-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y22-chernyy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-di29-plus-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-set-4-shtuki-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-byezhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91j-bryelok-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-obsidian-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-xo-lp02-anti-lost-device-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc100-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc101-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y1-pro-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y2-pro-shayba-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-c-kabel-hoco-cw54-2v1-apple-watch-cable-ligtning-cable-1-20-metri-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd6-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y10-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y12-ultra-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y19-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y20-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y21-smart-sports-watch-call-version-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-smart-watch-wuw-j09/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/dityach-smart-godinniki-hoco-y107-4g-z-dzv-nkami-gps-wi-fi-lbs-sos-chorno-chorn/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-a-apple-watch-a1570-mklg2gh-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-c-apple-watch-a2257-mx2h2am-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-5-6-7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y20-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y9-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y26-y27-y31-y33-y35-y36-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd11-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd14-plus-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y20-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y22-amoled-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y35-smart-sports-watch-call-version-sr-bniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91b-tiger-kleevoy-tip-anti-poteryayka-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91c-tiger-gps-osheynik-dlya-zhivotnykh-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91f-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91i-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-hoco-ga08-lmh-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-borofone-dga08-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y105a-children-phone-watch-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y106-children-phone-watch-4g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y22-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y25-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y27-smart-sports-watch-call-version-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y35-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-8-8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y40-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y41-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-borofone-dlya-zaryadzhannya-godinnika-bd11-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y40-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-dy12-smart-sports-watch-titanium-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y29-y42-ultra-y43-amoled-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y34-y37-y41-y45-chorniy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F94"/>
+  <dimension ref="A1:F103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F94" sqref="F94"/>
+      <selection activeCell="F103" sqref="F103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1353,1791 +1434,1971 @@
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
         <v>1060</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="13">
-        <v>504</v>
+        <v>675</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
-        <v>597</v>
+        <v>385</v>
       </c>
       <c r="F8" s="13">
-        <v>1008</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F9" s="13">
-        <v>420</v>
+        <v>585</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="F10" s="13">
-        <v>294</v>
+        <v>405</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="F11" s="13">
-        <v>294</v>
+        <v>405</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
-        <v>316</v>
+        <v>284</v>
       </c>
       <c r="F12" s="13">
-        <v>420</v>
+        <v>540</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F13" s="13">
-        <v>378</v>
+        <v>495</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F14" s="13">
-        <v>378</v>
+        <v>495</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F15" s="13">
-        <v>588</v>
+        <v>810</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="F16" s="13">
-        <v>420</v>
+        <v>585</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F17" s="13">
-        <v>336</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
-        <v>187</v>
+        <v>70</v>
       </c>
       <c r="F18" s="13">
-        <v>294</v>
+        <v>405</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
-        <v>190</v>
+        <v>163</v>
       </c>
       <c r="F19" s="13">
-        <v>210</v>
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="F20" s="13">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F21" s="13">
-        <v>630</v>
+        <v>810</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
-        <v>1764</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="13">
-        <v>1512</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" s="13">
-        <v>1512</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5">
         <v>5</v>
       </c>
       <c r="F25" s="13">
-        <v>1848</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
         <v>0</v>
       </c>
       <c r="F26" s="13">
-        <v>1386</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" s="13">
-        <v>1596</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5">
         <v>0</v>
       </c>
       <c r="F28" s="13">
-        <v>1470</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" s="13">
-        <v>1764</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="13">
-        <v>1764</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>1764</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="13">
-        <v>2058</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
         <v>0</v>
       </c>
       <c r="F33" s="13">
-        <v>420</v>
+        <v>585</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="13">
-        <v>420</v>
+        <v>585</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="13">
-        <v>1260</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5">
         <v>0</v>
       </c>
       <c r="F36" s="13">
-        <v>1764</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="13">
-        <v>2142</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5">
         <v>0</v>
       </c>
       <c r="F38" s="13">
-        <v>1806</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
         <v>5</v>
       </c>
       <c r="F39" s="13">
-        <v>1302</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
-        <v>225</v>
+        <v>115</v>
       </c>
       <c r="F40" s="13">
-        <v>1260</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="F41" s="13">
-        <v>1260</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="F42" s="13">
-        <v>1260</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
-        <v>175</v>
+        <v>142</v>
       </c>
       <c r="F43" s="13">
-        <v>1260</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>3</v>
       </c>
       <c r="F44" s="13">
-        <v>1008</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F45" s="13">
-        <v>2268</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F46" s="13">
-        <v>462</v>
+        <v>630</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F47" s="13">
-        <v>546</v>
+        <v>720</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
         <v>458</v>
       </c>
       <c r="F48" s="13">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="F49" s="13">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
-        <v>369</v>
+        <v>327</v>
       </c>
       <c r="F50" s="13">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="13">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F52" s="13">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53" s="13">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F54" s="13">
-        <v>84</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="13">
-        <v>1008</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="F56" s="13">
-        <v>798</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5">
         <v>14</v>
       </c>
       <c r="F57" s="13">
-        <v>1764</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5">
         <v>23</v>
       </c>
       <c r="F58" s="13">
-        <v>1890</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5">
         <v>22</v>
       </c>
       <c r="F59" s="13">
-        <v>1260</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5">
         <v>21</v>
       </c>
       <c r="F60" s="13">
-        <v>1218</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
         <v>23</v>
       </c>
       <c r="F61" s="13">
-        <v>1218</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="F62" s="13">
-        <v>294</v>
+        <v>405</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="F63" s="13">
-        <v>294</v>
+        <v>405</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="F64" s="13">
-        <v>336</v>
+        <v>450</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="F65" s="13">
-        <v>336</v>
+        <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
         <v>262</v>
       </c>
       <c r="F66" s="13">
-        <v>966</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
         <v>10</v>
       </c>
       <c r="F67" s="13">
-        <v>882</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" s="13">
-        <v>546</v>
+        <v>720</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5">
         <v>0</v>
       </c>
       <c r="F69" s="13">
-        <v>588</v>
+        <v>810</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5">
         <v>47</v>
       </c>
       <c r="F70" s="13">
-        <v>3654</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="F71" s="13">
-        <v>3654</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5">
         <v>0</v>
       </c>
       <c r="F72" s="13">
-        <v>2268</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5">
         <v>0</v>
       </c>
       <c r="F73" s="13">
-        <v>2268</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5">
         <v>0</v>
       </c>
       <c r="F74" s="13">
-        <v>2268</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5">
         <v>4</v>
       </c>
       <c r="F75" s="13">
-        <v>966</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5">
         <v>0</v>
       </c>
       <c r="F76" s="13">
-        <v>1764</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5">
         <v>25</v>
       </c>
       <c r="F77" s="13">
-        <v>1890</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5">
         <v>0</v>
       </c>
       <c r="F78" s="13">
-        <v>1344</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5">
         <v>0</v>
       </c>
       <c r="F79" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5">
         <v>6</v>
       </c>
       <c r="F80" s="13">
-        <v>1092</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5">
         <v>0</v>
       </c>
       <c r="F81" s="13">
-        <v>924</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="13">
-        <v>1848</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" s="13">
-        <v>1806</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
         <v>3</v>
       </c>
       <c r="F84" s="13">
-        <v>1848</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5">
         <v>34</v>
       </c>
       <c r="F85" s="13">
-        <v>1260</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="13">
-        <v>1806</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="13">
-        <v>1806</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5">
         <v>0</v>
       </c>
       <c r="F88" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="F89" s="13">
-        <v>1260</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="F90" s="13">
-        <v>1638</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="F91" s="13">
-        <v>1428</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5">
-        <v>78</v>
+        <v>7</v>
       </c>
       <c r="F92" s="13">
-        <v>1722</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F93" s="13">
-        <v>1722</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5">
         <v>0</v>
       </c>
       <c r="F94" s="13">
-        <v>84</v>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="4">
+        <v>90</v>
+      </c>
+      <c r="B95" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E95" s="5">
+        <v>0</v>
+      </c>
+      <c r="F95" s="13">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="4">
+        <v>91</v>
+      </c>
+      <c r="B96" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="E96" s="5">
+        <v>0</v>
+      </c>
+      <c r="F96" s="13">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="4">
+        <v>92</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E97" s="5">
+        <v>20</v>
+      </c>
+      <c r="F97" s="13">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="4">
+        <v>93</v>
+      </c>
+      <c r="B98" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E98" s="5">
+        <v>3</v>
+      </c>
+      <c r="F98" s="13">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="4">
+        <v>94</v>
+      </c>
+      <c r="B99" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E99" s="5">
+        <v>31</v>
+      </c>
+      <c r="F99" s="13">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="4">
+        <v>95</v>
+      </c>
+      <c r="B100" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E100" s="5">
+        <v>124</v>
+      </c>
+      <c r="F100" s="13">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="4">
+        <v>96</v>
+      </c>
+      <c r="B101" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="E101" s="5">
+        <v>2</v>
+      </c>
+      <c r="F101" s="13">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="4">
+        <v>97</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="E102" s="5">
+        <v>0</v>
+      </c>
+      <c r="F102" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="4">
+        <v>98</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="E103" s="5">
+        <v>0</v>
+      </c>
+      <c r="F103" s="13">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -3192,50 +3453,59 @@
     <hyperlink ref="D70" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_98"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>