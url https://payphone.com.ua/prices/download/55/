--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Розумні годинники</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -918,50 +918,77 @@
     <t>MBf641c548-5999-11f1-8e1b-000c29e7989d</t>
   </si>
   <si>
     <t>Часы HOCO Y23 Smart sports watch, чёрный</t>
   </si>
   <si>
     <t>https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-chyornyy/</t>
   </si>
   <si>
     <t>MB63dce0f1-6f9f-11f1-8e1e-000c29e7989d</t>
   </si>
   <si>
     <t>Кабель HOCO для заряджання годинника Y29/Y42 Ultra/Y43 AMOLED, білий</t>
   </si>
   <si>
     <t>https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y29-y42-ultra-y43-amoled-b-liy/</t>
   </si>
   <si>
     <t>MB7985edc5-6f9f-11f1-8e1e-000c29e7989d</t>
   </si>
   <si>
     <t>Кабель HOCO для заряджання годинника Y34/Y37/Y41/Y45, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y34-y37-y41-y45-chorniy/</t>
+  </si>
+  <si>
+    <t>MB8e0c2009-8414-11f1-8e1e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Годинник HOCO Y42 Smart sports watch (call version), BLACK</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-black/</t>
+  </si>
+  <si>
+    <t>MBa4f8a6d8-8414-11f1-8e1e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Годинник HOCO Y42 Smart sports watch (call version), SILVER</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-silver/</t>
+  </si>
+  <si>
+    <t>MBd3a02d34-8d83-11f1-8e21-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Смарт-годинник HOCO Y42 Ultra Smart Watch Call Version із двома ремінцями, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/smart-godinnik-hoco-y42-ultra-smart-watch-call-version-z-dvoma-rem-ntsyami-chorniy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1335,62 +1362,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-di29-plus-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-set-4-shtuki-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-byezhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91j-bryelok-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-obsidian-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-xo-lp02-anti-lost-device-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc100-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc101-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y1-pro-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y2-pro-shayba-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-c-kabel-hoco-cw54-2v1-apple-watch-cable-ligtning-cable-1-20-metri-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd6-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y10-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y12-ultra-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y19-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y20-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y21-smart-sports-watch-call-version-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-smart-watch-wuw-j09/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/dityach-smart-godinniki-hoco-y107-4g-z-dzv-nkami-gps-wi-fi-lbs-sos-chorno-chorn/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-a-apple-watch-a1570-mklg2gh-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-c-apple-watch-a2257-mx2h2am-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-5-6-7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y20-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y9-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y26-y27-y31-y33-y35-y36-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd11-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd14-plus-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y20-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y22-amoled-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y35-smart-sports-watch-call-version-sr-bniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91b-tiger-kleevoy-tip-anti-poteryayka-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91c-tiger-gps-osheynik-dlya-zhivotnykh-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91f-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91i-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-hoco-ga08-lmh-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-borofone-dga08-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y105a-children-phone-watch-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y106-children-phone-watch-4g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y22-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y25-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y27-smart-sports-watch-call-version-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y35-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-8-8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y40-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y41-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-borofone-dlya-zaryadzhannya-godinnika-bd11-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y40-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-dy12-smart-sports-watch-titanium-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y29-y42-ultra-y43-amoled-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y34-y37-y41-y45-chorniy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-di29-plus-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-set-4-shtuki-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-byezhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91j-bryelok-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-obsidian-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-xo-lp02-anti-lost-device-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc100-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc101-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y1-pro-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y2-pro-shayba-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-c-kabel-hoco-cw54-2v1-apple-watch-cable-ligtning-cable-1-20-metri-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd6-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y10-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y12-ultra-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y19-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y20-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y21-smart-sports-watch-call-version-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-smart-watch-wuw-j09/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/dityach-smart-godinniki-hoco-y107-4g-z-dzv-nkami-gps-wi-fi-lbs-sos-chorno-chorn/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-a-apple-watch-a1570-mklg2gh-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-c-apple-watch-a2257-mx2h2am-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-5-6-7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y20-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y9-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y26-y27-y31-y33-y35-y36-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd11-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd14-plus-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y20-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y22-amoled-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y35-smart-sports-watch-call-version-sr-bniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91b-tiger-kleevoy-tip-anti-poteryayka-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91c-tiger-gps-osheynik-dlya-zhivotnykh-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91f-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91i-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-hoco-ga08-lmh-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-borofone-dga08-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y105a-children-phone-watch-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y106-children-phone-watch-4g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y22-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y25-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y27-smart-sports-watch-call-version-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y35-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-8-8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y40-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y41-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-borofone-dlya-zaryadzhannya-godinnika-bd11-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y40-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-dy12-smart-sports-watch-titanium-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y29-y42-ultra-y43-amoled-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y34-y37-y41-y45-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y42-ultra-smart-watch-call-version-z-dvoma-rem-ntsyami-chorniy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F103"/>
+  <dimension ref="A1:F106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F103" sqref="F103"/>
+      <selection activeCell="F106" sqref="F106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1451,311 +1478,311 @@
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
-        <v>385</v>
+        <v>325</v>
       </c>
       <c r="F8" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
-        <v>1083</v>
+        <v>1082</v>
       </c>
       <c r="F9" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="F10" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F11" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="F12" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F13" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
         <v>172</v>
       </c>
       <c r="F14" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>35</v>
       </c>
       <c r="F15" s="13">
-        <v>810</v>
+        <v>630</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="F16" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="F17" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="F18" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
-        <v>163</v>
+        <v>133</v>
       </c>
       <c r="F19" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="F20" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="F21" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
         <v>2340</v>
       </c>
     </row>
@@ -2071,71 +2098,71 @@
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5">
         <v>0</v>
       </c>
       <c r="F38" s="13">
         <v>2430</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F39" s="13">
         <v>1755</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
-        <v>115</v>
+        <v>77</v>
       </c>
       <c r="F40" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5">
         <v>0</v>
       </c>
       <c r="F41" s="13">
         <v>1665</v>
       </c>
     </row>
@@ -2151,311 +2178,311 @@
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="F43" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>3</v>
       </c>
       <c r="F44" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F45" s="13">
         <v>3060</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
         <v>12</v>
       </c>
       <c r="F46" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F47" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
         <v>458</v>
       </c>
       <c r="F48" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="F49" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="F50" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F52" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F54" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="13">
         <v>1305</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="F56" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5">
         <v>14</v>
       </c>
       <c r="F57" s="13">
         <v>2340</v>
       </c>
     </row>
@@ -2491,151 +2518,151 @@
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5">
         <v>22</v>
       </c>
       <c r="F59" s="13">
         <v>1710</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F60" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F61" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="F62" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="F63" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="F64" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="F65" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
         <v>262</v>
       </c>
       <c r="F66" s="13">
         <v>1260</v>
       </c>
     </row>
@@ -2831,51 +2858,51 @@
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5">
         <v>0</v>
       </c>
       <c r="F76" s="13">
         <v>2340</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F77" s="13">
         <v>2520</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5">
         <v>0</v>
       </c>
       <c r="F78" s="13">
         <v>1800</v>
       </c>
     </row>
@@ -2974,51 +3001,51 @@
       </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" s="13">
         <v>2430</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
         <v>3</v>
       </c>
       <c r="F84" s="13">
-        <v>2475</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5">
         <v>34</v>
       </c>
       <c r="F85" s="13">
         <v>1710</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
@@ -3071,131 +3098,131 @@
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5">
         <v>0</v>
       </c>
       <c r="F88" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="F89" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="F90" s="13">
         <v>2205</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
-        <v>59</v>
+        <v>3</v>
       </c>
       <c r="F91" s="13">
         <v>1890</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F92" s="13">
         <v>2295</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F93" s="13">
         <v>2295</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5">
         <v>0</v>
       </c>
       <c r="F94" s="13">
         <v>135</v>
       </c>
     </row>
@@ -3231,174 +3258,234 @@
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5">
         <v>0</v>
       </c>
       <c r="F96" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F97" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F98" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="F99" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>124</v>
+        <v>2</v>
       </c>
       <c r="F100" s="13">
         <v>2250</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5">
         <v>2</v>
       </c>
       <c r="F101" s="13">
         <v>1800</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5">
         <v>0</v>
       </c>
       <c r="F102" s="13">
-        <v>0</v>
+        <v>79</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F103" s="13">
-        <v>0</v>
+        <v>130</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="4">
+        <v>99</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="E104" s="5">
+        <v>105</v>
+      </c>
+      <c r="F104" s="13">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="4">
+        <v>100</v>
+      </c>
+      <c r="B105" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E105" s="5">
+        <v>5</v>
+      </c>
+      <c r="F105" s="13">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="4">
+        <v>101</v>
+      </c>
+      <c r="B106" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E106" s="5">
+        <v>15</v>
+      </c>
+      <c r="F106" s="13">
+        <v>1671</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -3462,50 +3549,53 @@
     <hyperlink ref="D79" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_101"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>