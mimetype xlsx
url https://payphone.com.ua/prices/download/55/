--- v2 (2026-08-10)
+++ v3 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Розумні годинники</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -945,50 +945,59 @@
     <t>MB8e0c2009-8414-11f1-8e1e-000c29e7989d</t>
   </si>
   <si>
     <t>Годинник HOCO Y42 Smart sports watch (call version), BLACK</t>
   </si>
   <si>
     <t>https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-black/</t>
   </si>
   <si>
     <t>MBa4f8a6d8-8414-11f1-8e1e-000c29e7989d</t>
   </si>
   <si>
     <t>Годинник HOCO Y42 Smart sports watch (call version), SILVER</t>
   </si>
   <si>
     <t>https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-silver/</t>
   </si>
   <si>
     <t>MBd3a02d34-8d83-11f1-8e21-000c29e7989d</t>
   </si>
   <si>
     <t>Смарт-годинник HOCO Y42 Ultra Smart Watch Call Version із двома ремінцями, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/smart-godinnik-hoco-y42-ultra-smart-watch-call-version-z-dvoma-rem-ntsyami-chorniy/</t>
+  </si>
+  <si>
+    <t>MBbfbf93ed-a770-11f1-8e24-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Смарт-часы Borofone BD15 Smart Sports Watch (Call Version), black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/smart-chasy-borofone-bd15-smart-sports-watch-call-version-black/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1362,62 +1371,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-di29-plus-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-set-4-shtuki-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-byezhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91j-bryelok-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-obsidian-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-xo-lp02-anti-lost-device-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc100-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc101-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y1-pro-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y2-pro-shayba-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-c-kabel-hoco-cw54-2v1-apple-watch-cable-ligtning-cable-1-20-metri-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd6-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y10-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y12-ultra-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y19-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y20-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y21-smart-sports-watch-call-version-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-smart-watch-wuw-j09/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/dityach-smart-godinniki-hoco-y107-4g-z-dzv-nkami-gps-wi-fi-lbs-sos-chorno-chorn/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-a-apple-watch-a1570-mklg2gh-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-c-apple-watch-a2257-mx2h2am-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-5-6-7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y20-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y9-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y26-y27-y31-y33-y35-y36-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd11-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd14-plus-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y20-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y22-amoled-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y35-smart-sports-watch-call-version-sr-bniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91b-tiger-kleevoy-tip-anti-poteryayka-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91c-tiger-gps-osheynik-dlya-zhivotnykh-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91f-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91i-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-hoco-ga08-lmh-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-borofone-dga08-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y105a-children-phone-watch-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y106-children-phone-watch-4g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y22-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y25-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y27-smart-sports-watch-call-version-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y35-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-8-8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y40-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y41-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-borofone-dlya-zaryadzhannya-godinnika-bd11-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y40-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-dy12-smart-sports-watch-titanium-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y29-y42-ultra-y43-amoled-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y34-y37-y41-y45-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y42-ultra-smart-watch-call-version-z-dvoma-rem-ntsyami-chorniy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-di29-plus-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-set-4-shtuki-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-byezhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91j-bryelok-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-obsidian-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-xo-lp02-anti-lost-device-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc100-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc101-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y1-pro-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y2-pro-shayba-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-c-kabel-hoco-cw54-2v1-apple-watch-cable-ligtning-cable-1-20-metri-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd6-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y10-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y12-ultra-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y19-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y20-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y21-smart-sports-watch-call-version-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-smart-watch-wuw-j09/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/dityach-smart-godinniki-hoco-y107-4g-z-dzv-nkami-gps-wi-fi-lbs-sos-chorno-chorn/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-a-apple-watch-a1570-mklg2gh-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-c-apple-watch-a2257-mx2h2am-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-5-6-7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y20-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y9-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y26-y27-y31-y33-y35-y36-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd11-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd14-plus-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y20-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y22-amoled-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y35-smart-sports-watch-call-version-sr-bniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91b-tiger-kleevoy-tip-anti-poteryayka-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91c-tiger-gps-osheynik-dlya-zhivotnykh-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91f-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91i-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-hoco-ga08-lmh-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-borofone-dga08-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y105a-children-phone-watch-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y106-children-phone-watch-4g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y22-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y25-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y27-smart-sports-watch-call-version-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y35-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-8-8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y40-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y41-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-borofone-dlya-zaryadzhannya-godinnika-bd11-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y40-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-dy12-smart-sports-watch-titanium-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y29-y42-ultra-y43-amoled-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y34-y37-y41-y45-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y42-ultra-smart-watch-call-version-z-dvoma-rem-ntsyami-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-chasy-borofone-bd15-smart-sports-watch-call-version-black/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F106"/>
+  <dimension ref="A1:F107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F106" sqref="F106"/>
+      <selection activeCell="F107" sqref="F107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1478,311 +1487,311 @@
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
-        <v>325</v>
+        <v>236</v>
       </c>
       <c r="F8" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="F9" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="F10" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="F11" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
-        <v>252</v>
+        <v>128</v>
       </c>
       <c r="F12" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F13" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F14" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>35</v>
       </c>
       <c r="F15" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
-        <v>221</v>
+        <v>201</v>
       </c>
       <c r="F16" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
         <v>14</v>
       </c>
       <c r="F17" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F18" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
-        <v>133</v>
+        <v>109</v>
       </c>
       <c r="F19" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="F20" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F21" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
         <v>2340</v>
       </c>
     </row>
@@ -2098,71 +2107,71 @@
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5">
         <v>0</v>
       </c>
       <c r="F38" s="13">
         <v>2430</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F39" s="13">
         <v>1755</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="F40" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5">
         <v>0</v>
       </c>
       <c r="F41" s="13">
         <v>1665</v>
       </c>
     </row>
@@ -2178,191 +2187,191 @@
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F43" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>3</v>
       </c>
       <c r="F44" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45" s="13">
         <v>3060</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F46" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
         <v>15</v>
       </c>
       <c r="F47" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F48" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F49" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
-        <v>318</v>
+        <v>228</v>
       </c>
       <c r="F50" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="13">
         <v>135</v>
       </c>
     </row>
@@ -2438,71 +2447,71 @@
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="13">
         <v>1305</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
-        <v>0</v>
+        <v>139</v>
       </c>
       <c r="F56" s="13">
-        <v>1080</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F57" s="13">
         <v>2340</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5">
         <v>23</v>
       </c>
       <c r="F58" s="13">
         <v>2520</v>
       </c>
     </row>
@@ -2518,71 +2527,71 @@
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5">
         <v>22</v>
       </c>
       <c r="F59" s="13">
         <v>1710</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F60" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F61" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="13">
         <v>405</v>
       </c>
     </row>
@@ -2598,71 +2607,71 @@
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
         <v>0</v>
       </c>
       <c r="F63" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F64" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
-        <v>52</v>
+        <v>1</v>
       </c>
       <c r="F65" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
         <v>262</v>
       </c>
       <c r="F66" s="13">
         <v>1260</v>
       </c>
     </row>
@@ -2718,74 +2727,74 @@
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5">
         <v>0</v>
       </c>
       <c r="F69" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F70" s="13">
-        <v>4905</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F71" s="13">
-        <v>4905</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5">
         <v>0</v>
       </c>
       <c r="F72" s="13">
         <v>3015</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
@@ -2818,91 +2827,91 @@
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5">
         <v>0</v>
       </c>
       <c r="F74" s="13">
         <v>3015</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F75" s="13">
         <v>1260</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5">
         <v>0</v>
       </c>
       <c r="F76" s="13">
         <v>2340</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F77" s="13">
         <v>2520</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5">
         <v>0</v>
       </c>
       <c r="F78" s="13">
         <v>1800</v>
       </c>
     </row>
@@ -3078,131 +3087,131 @@
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="13">
         <v>2430</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5">
-        <v>0</v>
+        <v>324</v>
       </c>
       <c r="F88" s="13">
-        <v>0</v>
+        <v>135</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F89" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F90" s="13">
         <v>2205</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F91" s="13">
         <v>1890</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F92" s="13">
         <v>2295</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5">
         <v>8</v>
       </c>
       <c r="F93" s="13">
         <v>2295</v>
       </c>
     </row>
@@ -3298,194 +3307,214 @@
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5">
         <v>0</v>
       </c>
       <c r="F98" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="F99" s="13">
-        <v>1125</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F100" s="13">
         <v>2250</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F101" s="13">
         <v>1800</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5">
         <v>0</v>
       </c>
       <c r="F102" s="13">
         <v>79</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F103" s="13">
         <v>130</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>302</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E104" s="5">
-        <v>105</v>
+        <v>0</v>
       </c>
       <c r="F104" s="13">
         <v>1671</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F105" s="13">
         <v>1671</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F106" s="13">
         <v>1671</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="4">
+        <v>102</v>
+      </c>
+      <c r="B107" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E107" s="5">
+        <v>25</v>
+      </c>
+      <c r="F107" s="13">
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -3552,50 +3581,51 @@
     <hyperlink ref="D82" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_102"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>