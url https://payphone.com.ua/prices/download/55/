--- v3 (2026-09-24)
+++ v4 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Розумні годинники</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -954,50 +954,194 @@
     <t>MBa4f8a6d8-8414-11f1-8e1e-000c29e7989d</t>
   </si>
   <si>
     <t>Годинник HOCO Y42 Smart sports watch (call version), SILVER</t>
   </si>
   <si>
     <t>https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-silver/</t>
   </si>
   <si>
     <t>MBd3a02d34-8d83-11f1-8e21-000c29e7989d</t>
   </si>
   <si>
     <t>Смарт-годинник HOCO Y42 Ultra Smart Watch Call Version із двома ремінцями, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/smart-godinnik-hoco-y42-ultra-smart-watch-call-version-z-dvoma-rem-ntsyami-chorniy/</t>
   </si>
   <si>
     <t>MBbfbf93ed-a770-11f1-8e24-000c29e7989d</t>
   </si>
   <si>
     <t>Смарт-часы Borofone BD15 Smart Sports Watch (Call Version), black</t>
   </si>
   <si>
     <t>https://payphone.com.ua/smart-chasy-borofone-bd15-smart-sports-watch-call-version-black/</t>
+  </si>
+  <si>
+    <t>MBd5079e52-ba51-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Стенд для часов Hoco HN09</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/stend-dlya-chasov-hoco-hn09/</t>
+  </si>
+  <si>
+    <t>MB32d03c9e-bbd7-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Часы HOCO Y37 AMOLED GPS sports watch (call version), чёрные</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/chasy-hoco-y37-amoled-gps-sports-watch-call-version-chyornye/</t>
+  </si>
+  <si>
+    <t>IDM00-00006731-Green</t>
+  </si>
+  <si>
+    <t>Годинник ACTIX8 Green</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-actix8/</t>
+  </si>
+  <si>
+    <t>IDM00-00006732-Black</t>
+  </si>
+  <si>
+    <t>Годинник FENIX8 Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-fenix8/</t>
+  </si>
+  <si>
+    <t>IDM00-00006795-Silver</t>
+  </si>
+  <si>
+    <t>Годинник K7ULTRA Silver</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-k7ultra/</t>
+  </si>
+  <si>
+    <t>IDM00-00006795-Black</t>
+  </si>
+  <si>
+    <t>Годинник K7ULTRA Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-k7ultra/?sku=130123</t>
+  </si>
+  <si>
+    <t>IDM00-00006734-Black</t>
+  </si>
+  <si>
+    <t>Годинник MT61 Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-mt61/</t>
+  </si>
+  <si>
+    <t>IDM00-00006736-Grey</t>
+  </si>
+  <si>
+    <t>Годинник HW6PRO+ Grey</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-hw6pro/</t>
+  </si>
+  <si>
+    <t>IDM00-00006736-Black</t>
+  </si>
+  <si>
+    <t>Годинник HW6PRO+ Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-hw6pro/?sku=130145</t>
+  </si>
+  <si>
+    <t>IDM00-00006735-Black</t>
+  </si>
+  <si>
+    <t>Годинник U17 Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-u17/</t>
+  </si>
+  <si>
+    <t>IDM00-00006735-Pink</t>
+  </si>
+  <si>
+    <t>Годинник U17 Pink</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-u17/?sku=130177</t>
+  </si>
+  <si>
+    <t>IDM00-00006739-Black</t>
+  </si>
+  <si>
+    <t>Годинник T-REX3 PRO Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-t-rex3-pro/</t>
+  </si>
+  <si>
+    <t>IDM00-00006739-Grey</t>
+  </si>
+  <si>
+    <t>Годинник T-REX3 PRO Grey</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-t-rex3-pro/?sku=130178</t>
+  </si>
+  <si>
+    <t>IDM00-00006737-Black</t>
+  </si>
+  <si>
+    <t>Годинник P1 Sim Card Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-p1-sim-card/</t>
+  </si>
+  <si>
+    <t>IDM00-00006733-Gold</t>
+  </si>
+  <si>
+    <t>Годинник M201 Gold</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-m201/</t>
+  </si>
+  <si>
+    <t>IDM00-00006738-Black</t>
+  </si>
+  <si>
+    <t>Годинник M301 Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/godinnik-m301/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1371,62 +1515,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-di29-plus-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-set-4-shtuki-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-byezhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91j-bryelok-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-obsidian-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-xo-lp02-anti-lost-device-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc100-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc101-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y1-pro-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y2-pro-shayba-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-c-kabel-hoco-cw54-2v1-apple-watch-cable-ligtning-cable-1-20-metri-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd6-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y10-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y12-ultra-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y19-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y20-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y21-smart-sports-watch-call-version-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-smart-watch-wuw-j09/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/dityach-smart-godinniki-hoco-y107-4g-z-dzv-nkami-gps-wi-fi-lbs-sos-chorno-chorn/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-a-apple-watch-a1570-mklg2gh-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-c-apple-watch-a2257-mx2h2am-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-5-6-7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y20-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y9-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y26-y27-y31-y33-y35-y36-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd11-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd14-plus-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y20-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y22-amoled-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y35-smart-sports-watch-call-version-sr-bniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91b-tiger-kleevoy-tip-anti-poteryayka-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91c-tiger-gps-osheynik-dlya-zhivotnykh-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91f-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91i-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-hoco-ga08-lmh-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-borofone-dga08-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y105a-children-phone-watch-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y106-children-phone-watch-4g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y22-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y25-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y27-smart-sports-watch-call-version-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y35-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-8-8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y40-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y41-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-borofone-dlya-zaryadzhannya-godinnika-bd11-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y40-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-dy12-smart-sports-watch-titanium-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y29-y42-ultra-y43-amoled-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y34-y37-y41-y45-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y42-ultra-smart-watch-call-version-z-dvoma-rem-ntsyami-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-chasy-borofone-bd15-smart-sports-watch-call-version-black/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-di29-plus-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-set-4-shtuki-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-byezhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91d-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e91j-bryelok-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-obsidian-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-hoco-e94-star-bryelok-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-tryekyer-xo-lp02-anti-lost-device-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc100-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc101-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/gps-treker-borofone-bc104-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y1-pro-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-kabel-dlya-smart-watch-hoco-y2-pro-shayba-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/usb-c-kabel-hoco-cw54-2v1-apple-watch-cable-ligtning-cable-1-20-metri-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd3-ultra-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd6-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd7-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-zolotiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-stalniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-borofone-bd8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y10-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y100-children-watch-with-call-function-sim-kartka-2g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y12-ultra-orange/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y19-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y20-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y21-smart-sports-watch-call-version-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y30-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-smart-watch-wuw-j09/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/dityach-smart-godinniki-hoco-y107-4g-z-dzv-nkami-gps-wi-fi-lbs-sos-chorno-chorn/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-a-apple-watch-a1570-mklg2gh-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-pristr-y-dlya-godinnika-usb-c-apple-watch-a2257-mx2h2am-a-original-v-upakovts/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-3-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-5-6-7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y20-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y9-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y26-y27-y31-y33-y35-y36-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd11-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd14-plus-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y20-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y22-amoled-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y35-smart-sports-watch-call-version-sr-bniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-sr-blyastiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y36-smart-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e100-graceful-intellektualnoe-pozitsionirovanie-anti-lost-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91b-tiger-kleevoy-tip-anti-poteryayka-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/umnyy-treker-hoco-e91c-tiger-gps-osheynik-dlya-zhivotnykh-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91f-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/rozumniy-treker-hoco-e91i-magn-tniy-trimach-dlya-kart-anti-vtrata-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-hoco-ga08-lmh-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/f-tnes-braslet-borofone-dga08-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y101-children-watch-with-call-function-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-rozhyeviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y104-children-phone-watch-4g-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y105a-children-phone-watch-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y106-children-phone-watch-4g-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y22-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y25-smart-sports-watch-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y27-smart-sports-watch-call-version-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y28-amoled-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y35-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y7-pro-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/zaryadniy-kabel-dlya-xiaomi-mi-band-8-8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y31-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y40-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y41-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y43-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadki-y22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-borofone-dlya-zaryadzhannya-godinnika-bd11-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y25-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y40-smart-sports-watch-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-borofone-bd16-smart-sports-watch-call-version-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-dy12-smart-sports-watch-titanium-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y23-smart-sports-watch-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y29-y42-ultra-y43-amoled-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kabel-hoco-dlya-zaryadzhannya-godinnika-y34-y37-y41-y45-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hoco-y42-smart-sports-watch-call-version-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-godinnik-hoco-y42-ultra-smart-watch-call-version-z-dvoma-rem-ntsyami-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/smart-chasy-borofone-bd15-smart-sports-watch-call-version-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/stend-dlya-chasov-hoco-hn09/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/chasy-hoco-y37-amoled-gps-sports-watch-call-version-chyornye/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-actix8/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-fenix8/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-k7ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-k7ultra/?sku=130123" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-mt61/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hw6pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-hw6pro/?sku=130145" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-u17/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-u17/?sku=130177" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-t-rex3-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-t-rex3-pro/?sku=130178" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-p1-sim-card/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-m201/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/godinnik-m301/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F107"/>
+  <dimension ref="A1:F123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F107" sqref="F107"/>
+      <selection activeCell="F123" sqref="F123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1487,131 +1631,131 @@
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
-        <v>236</v>
+        <v>60</v>
       </c>
       <c r="F8" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
-        <v>1081</v>
+        <v>877</v>
       </c>
       <c r="F9" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="F10" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="F11" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="F12" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
         <v>146</v>
       </c>
       <c r="F13" s="13">
         <v>495</v>
       </c>
     </row>
@@ -1647,51 +1791,51 @@
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>35</v>
       </c>
       <c r="F15" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
-        <v>201</v>
+        <v>8</v>
       </c>
       <c r="F16" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
         <v>14</v>
       </c>
       <c r="F17" s="13">
         <v>450</v>
       </c>
     </row>
@@ -1707,91 +1851,91 @@
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
         <v>8</v>
       </c>
       <c r="F18" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="F19" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
         <v>10</v>
       </c>
       <c r="F20" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F21" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
         <v>2340</v>
       </c>
     </row>
@@ -2107,51 +2251,51 @@
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5">
         <v>0</v>
       </c>
       <c r="F38" s="13">
         <v>2430</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F39" s="13">
         <v>1755</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="13">
         <v>1665</v>
       </c>
     </row>
@@ -2187,231 +2331,231 @@
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F43" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F44" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
         <v>0</v>
       </c>
       <c r="F45" s="13">
         <v>3060</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F46" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
         <v>15</v>
       </c>
       <c r="F47" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="F48" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F49" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="F50" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F52" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="13">
         <v>90</v>
       </c>
     </row>
@@ -2447,51 +2591,51 @@
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="13">
         <v>1305</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="F56" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5">
         <v>0</v>
       </c>
       <c r="F57" s="13">
         <v>2340</v>
       </c>
     </row>
@@ -2507,91 +2651,91 @@
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5">
         <v>23</v>
       </c>
       <c r="F58" s="13">
         <v>2520</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F59" s="13">
         <v>1710</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F60" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F61" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="13">
         <v>405</v>
       </c>
     </row>
@@ -2627,51 +2771,51 @@
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
         <v>74</v>
       </c>
       <c r="F64" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F65" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
         <v>262</v>
       </c>
       <c r="F66" s="13">
         <v>1260</v>
       </c>
     </row>
@@ -2727,71 +2871,71 @@
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5">
         <v>0</v>
       </c>
       <c r="F69" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F70" s="13">
         <v>3510</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="F71" s="13">
         <v>3510</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5">
         <v>0</v>
       </c>
       <c r="F72" s="13">
         <v>3015</v>
       </c>
     </row>
@@ -2827,51 +2971,51 @@
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5">
         <v>0</v>
       </c>
       <c r="F74" s="13">
         <v>3015</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F75" s="13">
         <v>1260</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5">
         <v>0</v>
       </c>
       <c r="F76" s="13">
         <v>2340</v>
       </c>
     </row>
@@ -3007,71 +3151,71 @@
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" s="13">
         <v>2430</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F84" s="13">
         <v>2385</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F85" s="13">
         <v>1710</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="13">
         <v>2430</v>
       </c>
     </row>
@@ -3087,151 +3231,151 @@
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="13">
         <v>2430</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5">
-        <v>324</v>
+        <v>240</v>
       </c>
       <c r="F88" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F90" s="13">
         <v>2205</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F91" s="13">
         <v>1890</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5">
         <v>3</v>
       </c>
       <c r="F92" s="13">
         <v>2295</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F93" s="13">
         <v>2295</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5">
         <v>0</v>
       </c>
       <c r="F94" s="13">
         <v>135</v>
       </c>
     </row>
@@ -3267,91 +3411,91 @@
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5">
         <v>0</v>
       </c>
       <c r="F96" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F97" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5">
         <v>0</v>
       </c>
       <c r="F98" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F99" s="13">
         <v>1170</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
         <v>0</v>
       </c>
       <c r="F100" s="13">
         <v>2250</v>
       </c>
     </row>
@@ -3410,51 +3554,51 @@
       </c>
       <c r="E103" s="5">
         <v>0</v>
       </c>
       <c r="F103" s="13">
         <v>130</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>302</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E104" s="5">
         <v>0</v>
       </c>
       <c r="F104" s="13">
-        <v>1671</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5">
         <v>0</v>
       </c>
       <c r="F105" s="13">
         <v>1671</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
@@ -3467,54 +3611,346 @@
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5">
         <v>0</v>
       </c>
       <c r="F106" s="13">
         <v>1671</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F107" s="13">
         <v>1097</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="4">
+        <v>103</v>
+      </c>
+      <c r="B108" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="E108" s="5">
+        <v>143</v>
+      </c>
+      <c r="F108" s="13">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="4">
+        <v>104</v>
+      </c>
+      <c r="B109" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="E109" s="5">
+        <v>99</v>
+      </c>
+      <c r="F109" s="13">
+        <v>3938</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="4">
+        <v>105</v>
+      </c>
+      <c r="B110" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="E110" s="5"/>
+      <c r="F110" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="4">
+        <v>106</v>
+      </c>
+      <c r="B111" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="E111" s="5"/>
+      <c r="F111" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="4">
+        <v>107</v>
+      </c>
+      <c r="B112" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="E112" s="5"/>
+      <c r="F112" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="4">
+        <v>108</v>
+      </c>
+      <c r="B113" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="E113" s="5"/>
+      <c r="F113" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="4">
+        <v>109</v>
+      </c>
+      <c r="B114" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="E114" s="5"/>
+      <c r="F114" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="4">
+        <v>110</v>
+      </c>
+      <c r="B115" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="E115" s="5"/>
+      <c r="F115" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="4">
+        <v>111</v>
+      </c>
+      <c r="B116" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="E116" s="5"/>
+      <c r="F116" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="4">
+        <v>112</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E117" s="5"/>
+      <c r="F117" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="4">
+        <v>113</v>
+      </c>
+      <c r="B118" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="E118" s="5"/>
+      <c r="F118" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="4">
+        <v>114</v>
+      </c>
+      <c r="B119" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="E119" s="5"/>
+      <c r="F119" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="4">
+        <v>115</v>
+      </c>
+      <c r="B120" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="E120" s="5"/>
+      <c r="F120" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="4">
+        <v>116</v>
+      </c>
+      <c r="B121" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E121" s="5"/>
+      <c r="F121" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="4">
+        <v>117</v>
+      </c>
+      <c r="B122" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="E122" s="5"/>
+      <c r="F122" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="4">
+        <v>118</v>
+      </c>
+      <c r="B123" s="9" t="s">
+        <v>359</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="E123" s="5"/>
+      <c r="F123" s="13">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -3582,50 +4018,66 @@
     <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_118"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>