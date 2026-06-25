--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1295">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Автотримачі та Підставки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -2687,51 +2687,51 @@
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-h74-pov-tryana-resh-tka-magn-tniy-utrimuvach/</t>
   </si>
   <si>
     <t>MBc0fec64a-9ddb-11f0-8e08-000c29e7989d</t>
   </si>
   <si>
     <t>Автомобільний тримач HOCO H80 Vista повітряна решітка - гравітаційний утримувач, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-h80-chorniy/</t>
   </si>
   <si>
     <t>MBd461a8cd-9ddb-11f0-8e08-000c29e7989d</t>
   </si>
   <si>
     <t>Автомобільний тримач HOCO H81 Vista на приладову панель торпеду - гравітаційний утримувач, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-h81-chorniy/</t>
   </si>
   <si>
     <t>MB7acc2287-a1be-11f0-8e08-000c29e7989d</t>
   </si>
   <si>
-    <t>Автомобільний тримач HOCO H86 магнітний, чоно-сірий</t>
+    <t>Автомобільний магнітний тримач HOCO H86 Dragon з вакуумною присоскою, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-h86-magn-tniy-chono-s-riy/</t>
   </si>
   <si>
     <t>MBf38db595-f9ae-11ef-8df7-000c29e7989d</t>
   </si>
   <si>
     <t>Автомобільний тримач HOCO HW1 PRO бездротова зарядка, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw1-pro-bezdrotova-zaryadka-chorniy/</t>
   </si>
   <si>
     <t>MB8ac1bac0-d955-11ef-8de7-000c29e7989d</t>
   </si>
   <si>
     <t>Автомобільний тримач HOCO HW10, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw10-chorniy/</t>
   </si>
   <si>
     <t>MBa90b4491-620c-11ef-8dd4-000c29e7989d</t>
   </si>
@@ -3686,72 +3686,261 @@
   <si>
     <t>https://payphone.com.ua/kholder-hoco-dca28-chernyy/</t>
   </si>
   <si>
     <t>MB736083ce-b88d-11f0-8e08-000c29e7989d</t>
   </si>
   <si>
     <t>Холдер HOCO DCA33 (черный)</t>
   </si>
   <si>
     <t>https://payphone.com.ua/kholder-hoco-dca33-chernyy/</t>
   </si>
   <si>
     <t>MB61b096a9-b88d-11f0-8e08-000c29e7989d</t>
   </si>
   <si>
     <t>Холдер HOCO DCA50 (черный)</t>
   </si>
   <si>
     <t>https://payphone.com.ua/kholder-hoco-dca50-chernyy/</t>
   </si>
   <si>
     <t>MB8d4e8811-4929-11f1-8e18-000c29e7989d</t>
   </si>
   <si>
-    <t>Держатель для смартфона HOCO K30 Campo ношения на шее</t>
+    <t>Тримач на шию для телефону HOCO K30 Campo, для зйомки та стримінгу</t>
   </si>
   <si>
     <t>https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k30-campo-nosheniya-na-shee/</t>
   </si>
   <si>
     <t>MB035727c6-492a-11f1-8e18-000c29e7989d</t>
   </si>
   <si>
-    <t>Держатель для смартфона HOCO K31 Campo магнитный ношения на шее</t>
+    <t>Магнітний тримач на шию HOCO K31 Campo для телефону та екшн-камер</t>
   </si>
   <si>
     <t>https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k31-campo-magnitnyy-nosheniya-na-shee/</t>
   </si>
   <si>
     <t>MB9c13bf00-4928-11f1-8e18-000c29e7989d</t>
   </si>
   <si>
-    <t>Настільна підставка HOCO DH14 Hope для планшета та ноутбука, чорний</t>
+    <t>Настільна підставка HOCO HD14 Hope для планшета та ноутбука, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh14-hope-dlya-plansheta-ta-noutbuka-chorniy/</t>
+  </si>
+  <si>
+    <t>MB376d239b-4dda-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Bluetooth-аудіоадаптер Borofone BC55, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-chorniy/</t>
+  </si>
+  <si>
+    <t>MB25f66042-4dda-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Bluetooth-аудіоадаптер Borofone BC64, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc64-chorniy/</t>
+  </si>
+  <si>
+    <t>MB76238aa9-4dda-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>FM Модулятор BOROFONE BC63 з підтримкою швидкого заряджання Bluetooth / гучномовець</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/fm-modulyator-borofone-bc63-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-bluetooth-guchnomovets/</t>
+  </si>
+  <si>
+    <t>MB56376cfb-4dda-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобильный вентилятор Borofone DBF11 (черный)</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomobilnyy-ventilyator-borofone-dbf11-chernyy/</t>
+  </si>
+  <si>
+    <t>MBc60c4054-4dc3-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний тримач HOCO H64 Gamble для телефону (в дефлектор), чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-h64-gamble-dlya-telefonu-v-deflektor-chorniy/</t>
+  </si>
+  <si>
+    <t>MB8e6b20a1-4dc3-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний тримач HOCO H9 General для телефону (на торпедо), чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-h9-general-dlya-telefonu-na-torpedo-chorniy/</t>
+  </si>
+  <si>
+    <t>MBebe436cd-4dd9-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний тримач BOROFONE BH118 повітряна решітка (гачок) - гравітаційний утримувач, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh118-chorniy/</t>
+  </si>
+  <si>
+    <t>MB9122dea3-4dd9-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний тримач BOROFONE BH40 магнітний утримувач, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh40-magn-tniy-utrimuvach-chorniy/</t>
+  </si>
+  <si>
+    <t>MBbb4ee038-4dd9-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний тримач BOROFONE BH69</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh69/</t>
+  </si>
+  <si>
+    <t>MB584e661d-4dc3-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Магнітне кільце-тримач HOCO GH10 Magic Magnetic Ring Holder, сірий</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/magn-tne-k-ltse-trimach-hoco-gh10-magic-magnetic-ring-holder-s-riy/</t>
+  </si>
+  <si>
+    <t>MBf9845bed-4dc3-11f1-8e18-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Настільна підставка HOCO HD15 Suntuoso для телефону, чорна</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd15-suntuoso-dlya-telefonu-chorna/</t>
+  </si>
+  <si>
+    <t>MB43db2468-599d-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>FM-трансмиттер автомобильный HOCO E89</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/fm-transmitter-avtomobilnyy-hoco-e89/</t>
+  </si>
+  <si>
+    <t>MBb7941696-599b-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний магнітний тримач HOCO H96 (чорний)</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h96-chorniy/</t>
+  </si>
+  <si>
+    <t>MBd15218f6-599b-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний магнітний тримач HOCO H97 (чорний)</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h97-chorniy/</t>
+  </si>
+  <si>
+    <t>MB0177eb39-599c-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний магнітний тримач HOCO H99 підголівник (чорний)</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h99-p-dgol-vnik-chorniy/</t>
+  </si>
+  <si>
+    <t>MBe0b3ff8c-599c-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний тримач HOCO DCA32, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca32-chorniy/</t>
+  </si>
+  <si>
+    <t>MB1b90c699-599d-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Адаптер автомобильный беспроводной Hoco HU3 Tony CarPlay USB/ Type-C (11pc) (черный)</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/adapter-avtomobilnyy-besprovodnoy-hoco-hu3-carplay-usb-type-c-11pc-chernyy/</t>
+  </si>
+  <si>
+    <t>MBba263921-599c-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Велосипедний тримач HOCO DCA80 (чорний)</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/velosipedniy-trimach-hoco-dca80-chorniy/</t>
+  </si>
+  <si>
+    <t>MB9dfdbc81-599c-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Велосипедний тримач HOCO H31 (чорний)</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/velosipedniy-trimach-hoco-h31-chorniy/</t>
+  </si>
+  <si>
+    <t>MB9d558ef5-60cc-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний тримач HOCO H5, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-h5-chorniy/</t>
+  </si>
+  <si>
+    <t>MB26d8f933-66fa-11f1-8e1b-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобильный держатель Hoco H75</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomobilnyy-derzhatel-hoco-h75/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -4125,62 +4314,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-tornado-ch11/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-long-neck-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-by-09-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ac-65-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ch-02-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-qy14-f15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-f12-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ba-15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca-31-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca5-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-522-round-magnetic-with-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch13/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-531-aluminium-alloy-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-533-magnetic-full-rotatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-570-car-bracket/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-ca111/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ach-107/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-580-dragonfly/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-01-drift-1-wireless-15-w-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-02-drift-2-wireless-15-w-dashboard-airv-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-04-pilot-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch31-wireless-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-airvent-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-fw-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/?sku=104462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/?sku=104464" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m2-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m4-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m3-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-07-skylink2-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs2-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc51-clear-way-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-suave-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc56-peaceful-car-aux-bt-receiver-with-cable-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc26-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc32-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc38-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc41-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc43-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc45-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc48-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc49-1-20m-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc50-38w-type-c-pd-20w-usb-qc3-0-18w-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc53-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc54-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc59-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc60-bluetooth-guchnomovets-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-06-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-07-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e62-bluetooth-z-shvidkoyu-zaryadkoyu-20w-2usb-type-c-3-1a-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e70-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-magic-night/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e81-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e82-guerrero-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e41-usb-2-1a-usb-flash-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e67-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc-3-0-18w-1usb-flash-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e71-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e74-bluetooth-z-shvidkoyu-zaryadkoyu-18w-2usb-z-guchnim-zv-yazkom-vbudovanim-kabelem-lightning-i-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-siriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e85-tiger-pd20w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e86-alegria-pd30w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmiter-hoco-e88-star-35w-2c-dlya-avtomobilya-bt-fm-prikurivatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-qs6-portativniy-kompresor-z-funkts-yu-ekstrenogo-zapusku-l-khtarikom-ta-paverbankom-8000-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-05hd21-dlya-velosipeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-19-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-33-gvitatsiyniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w07-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w08-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z17-pruzhina-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z25-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-borofone-bc61-ocean-45w-1-usb-a-1-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e19-smart-vehicle-mounted/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e87-delta-35w-1a1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp50-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp51-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp8-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di07-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di42-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv11-2k-z-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv12-2k-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv13-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv15-2-inch-display-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv16-9-66-inch-dzerkalo-kamera-zad-vidu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-chyervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-15hd72-na-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-borofone-bh122-magn-tniy-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh128/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh129-follower-gravity-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh130-follower-gravity-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh131-follower-one-button-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh132-follower-one-button-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh133-rio-push-type-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh134-rio-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh137/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca31-cool-run-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca68-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca81-magn-tniy-dlya-smartfona-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca27-z-prisoskoyu-dlya-telefonu-plansheta-6-12-9-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-hoco-dca46-magsafe-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h21-dragon-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h68-gamble-dlya-plansheta-telefonu-torpedo-chorniy-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h78-vista-push-type-dlya-ventilyats-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h79-vista-push-type-dlya-tsentralno-konsol-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h89-crown-z-vakuumnoyu-prisoskoyu-dlya-telefonu-4-5-7-na-torpedo-abo-lobove-sklo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-108-na-lobove-sklo-chorno-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-157-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-32hd85-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-z-bezdrotovoyu-shvidkoyu-zaryadkoyu-borofone-bh223-follower-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-ca42-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h92-na-prisosts/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h93-dlya-displeya-avtomob-lya-stable-magnetic-case-screen-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h98-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw18-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw20-precious-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv10-mini-screen-dashcam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv14-3-inch-screen-display-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv3/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv5-3-dyuymoviy-ips-ekran-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv6-3-dyuymoviy-ips-hd-ekran-z-kameroyu-zadnogo-vidu-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv7-2k-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv8-2k-wi-fi-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv9-3-inch-screen-driving-recorder-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-borofone-fc1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-ph55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-s53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp5/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp7/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-pilisos-hoco-zp6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh10-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh100-do-planshetu-4-7-10-5-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh101-do-planshetu-4-7-12-9-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh102-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh106-ascend-pull-clip-car-holder-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh11-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh114-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh116-na-panel-prilad-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh13-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh18-journey-na-lobove-sklo-prisoska-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh19-eddie-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh201-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh202-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh203-blue-charm-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh204-blue-charm-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh205-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh206-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh207-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh208-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh209-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh21-vanda-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh210-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh211-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh214-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh222-leading-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh28-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh29-graceful-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh37-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh38-magic-bay-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh39-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh43-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh44-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh45-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh48-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh52-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh53-windy-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh54-racer-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh55-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh6-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh60-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh7-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh71-magnetic-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh73-kleyka-prisoska-zatiskach/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh74-rock-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh77-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh8-air-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh84-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh85-experience-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh89-enlighten-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh90-ring-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh91-ring-kle-tsya-na-torpeda-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh92-grand-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh93-grand-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh95-warrior-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh96-nt-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh97-nt-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh99-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh10-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh12-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca103/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca105-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca120-dlya-planshet-v-4-7-10-5-z-kleykoyu-prisoskoyu-ta-kl-psovim-utrimuvachem/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca121-do-planshetu-4-7-10-5-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-plus-15w-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca23-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca24-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca47-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca50-prishch-pka/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca55-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca60-bezdrotova-zaryaka-10w-kleyka-prisoska-prisoska-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca61-kle-tsya-na-skotch-m3-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca62-na-p-dgol-vnik-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca66-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca67-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca76-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca79-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca82-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca83/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca85-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca90/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca91/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca95-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca99-na-priladovu-panel-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-cw42/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca47-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h10-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h100-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h12-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h13-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h15-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h19-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h23-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h27-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h30-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h33-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h34-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h38-cheetah-car-holder-windshield-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h50-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h51-magn-tniy-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h7-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h74-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h81-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h86-magn-tniy-chono-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw1-pro-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw11-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw12-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw14-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw15-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw16/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw18-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw21-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw23-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw24-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw26-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw3-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw30-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw31-crown-15w-magn-tna-bezdrotova-shvidka-zaryadka-kleyka-prisoska-na-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw32-crown-z-bezdrotovoyu-zaryadkoyu-kr-plennya-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw34-z-bezdrotovoyu-zaryadkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw5-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw6-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw7/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw9-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-s14-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-10-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-11-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-12-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-29-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-w12-z-byezprov-dnoyu-zaryadkoyu-7-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z07-na-prisoskakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z08-magn-t-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z18-knopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z23-magn-t-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z24-magn-t-lipuchka-na-torpedo-avto-lobove-sklo-staleviy-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z27-magn-t-lipuchka-na-torpedo-avto-lobove-chorniy-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z31-knopka-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-bezdrotovogo-carplay-hoco-hu1-way-car-wireless-carplay-adapter-usb-a-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-ruchniy-pilosos-hoco-hy11-z-valikovoyu-shch-tkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-portativniy-pilosos-zp16-wave-vsmoktuvannya-obduv/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh105-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh72-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca101-vodonepronikniy-kholder-dlya-velosipeda-mototsikla/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca73/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h91-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h95-vodonepronikniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/vodyanoy-pistolet-dlya-moyki-mashiny-hoco-zp17-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-yq-zxc062-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-dlya-smartfona-hoco-k32-smart-live-broadcast-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/lampa-dlya-self-k29-wonder-fill-light-z-kr-plennyam-na-telefon/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh121-eternal-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh123-profit-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh136-parker-ring-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h56-dlya-smartfona-4-5-7-na-ventilyats-ynu-resh-tku-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h57-show-ring-dlya-smartfona-4-5-7-na-displey-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-trimach-hoco-h29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k23-lotus-smart-ptz-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k24-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k25-sherkhan-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-dyy04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k17-figure-mini-live-broadcast-stand-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k26-smart-camera-gimbal-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by11/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by12-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by13-nube-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by14-graceful-mini-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-shtativ-hoco-k27-pro-2-v-1-magn-t-zatiskach-z-bluetooth-pultom-dlya-smartfona-4-5-7-0-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd9-dlya-plansheta-ta-noutbuka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh138-fit-metal-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh23-bright-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh24-bright-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd11-dlya-telefonu-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph23-dlya-telefonu-bilo-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph34-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph48-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph50-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-might-metal-rotating-dlya-planshetu-v-d-7-do-12-9-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-plus-might-metal-rotating-dlya-planshetu-v-d-9-7-do-15-6-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh22-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnyy-magnitnyy-derzhatel-hoco-hd13-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-ph41-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-borofone-fc3-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-denmen-dh06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-cph19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-usb-a-30-sm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/pult-distantsionnogo-upravleniya-dlya-telefona-hoco-gm204-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ruchniy-pilosos-hoco-hy10/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/szu-borofone-bas41a-2usb-2-4a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/stabilizator-hoco-dyy06-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-trimach-hoco-ph19-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-cad01-cherno-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k30-campo-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k31-campo-magnitnyy-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh14-hope-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-tornado-ch11/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-long-neck-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-by-09-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ac-65-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ch-02-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-qy14-f15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-f12-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ba-15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca-31-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca5-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-522-round-magnetic-with-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch13/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-531-aluminium-alloy-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-533-magnetic-full-rotatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-570-car-bracket/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-ca111/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ach-107/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-580-dragonfly/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-01-drift-1-wireless-15-w-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-02-drift-2-wireless-15-w-dashboard-airv-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-04-pilot-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch31-wireless-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-airvent-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-fw-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/?sku=104462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/?sku=104464" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m2-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m4-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m3-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-07-skylink2-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs2-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc51-clear-way-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-suave-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc56-peaceful-car-aux-bt-receiver-with-cable-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc26-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc32-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc38-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc41-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc43-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc45-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc48-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc49-1-20m-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc50-38w-type-c-pd-20w-usb-qc3-0-18w-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc53-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc54-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc59-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc60-bluetooth-guchnomovets-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-06-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-07-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e62-bluetooth-z-shvidkoyu-zaryadkoyu-20w-2usb-type-c-3-1a-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e70-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-magic-night/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e81-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e82-guerrero-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e41-usb-2-1a-usb-flash-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e67-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc-3-0-18w-1usb-flash-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e71-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e74-bluetooth-z-shvidkoyu-zaryadkoyu-18w-2usb-z-guchnim-zv-yazkom-vbudovanim-kabelem-lightning-i-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-siriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e85-tiger-pd20w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e86-alegria-pd30w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmiter-hoco-e88-star-35w-2c-dlya-avtomobilya-bt-fm-prikurivatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-qs6-portativniy-kompresor-z-funkts-yu-ekstrenogo-zapusku-l-khtarikom-ta-paverbankom-8000-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-05hd21-dlya-velosipeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-19-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-33-gvitatsiyniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w07-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w08-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z17-pruzhina-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z25-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-borofone-bc61-ocean-45w-1-usb-a-1-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e19-smart-vehicle-mounted/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e87-delta-35w-1a1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp50-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp51-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp8-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di07-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di42-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv11-2k-z-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv12-2k-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv13-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv15-2-inch-display-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv16-9-66-inch-dzerkalo-kamera-zad-vidu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-chyervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-15hd72-na-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-borofone-bh122-magn-tniy-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh128/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh129-follower-gravity-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh130-follower-gravity-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh131-follower-one-button-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh132-follower-one-button-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh133-rio-push-type-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh134-rio-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh137/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca31-cool-run-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca68-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca81-magn-tniy-dlya-smartfona-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca27-z-prisoskoyu-dlya-telefonu-plansheta-6-12-9-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-hoco-dca46-magsafe-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h21-dragon-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h68-gamble-dlya-plansheta-telefonu-torpedo-chorniy-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h78-vista-push-type-dlya-ventilyats-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h79-vista-push-type-dlya-tsentralno-konsol-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h89-crown-z-vakuumnoyu-prisoskoyu-dlya-telefonu-4-5-7-na-torpedo-abo-lobove-sklo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-108-na-lobove-sklo-chorno-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-157-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-32hd85-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-z-bezdrotovoyu-shvidkoyu-zaryadkoyu-borofone-bh223-follower-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-ca42-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h92-na-prisosts/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h93-dlya-displeya-avtomob-lya-stable-magnetic-case-screen-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h98-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw18-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw20-precious-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv10-mini-screen-dashcam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv14-3-inch-screen-display-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv3/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv5-3-dyuymoviy-ips-ekran-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv6-3-dyuymoviy-ips-hd-ekran-z-kameroyu-zadnogo-vidu-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv7-2k-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv8-2k-wi-fi-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv9-3-inch-screen-driving-recorder-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-borofone-fc1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-ph55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-s53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp5/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp7/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-pilisos-hoco-zp6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh10-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh100-do-planshetu-4-7-10-5-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh101-do-planshetu-4-7-12-9-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh102-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh106-ascend-pull-clip-car-holder-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh11-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh114-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh116-na-panel-prilad-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh13-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh18-journey-na-lobove-sklo-prisoska-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh19-eddie-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh201-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh202-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh203-blue-charm-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh204-blue-charm-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh205-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh206-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh207-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh208-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh209-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh21-vanda-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh210-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh211-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh214-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh222-leading-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh28-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh29-graceful-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh37-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh38-magic-bay-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh39-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh43-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh44-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh45-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh48-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh52-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh53-windy-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh54-racer-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh55-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh6-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh60-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh7-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh71-magnetic-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh73-kleyka-prisoska-zatiskach/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh74-rock-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh77-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh8-air-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh84-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh85-experience-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh89-enlighten-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh90-ring-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh91-ring-kle-tsya-na-torpeda-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh92-grand-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh93-grand-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh95-warrior-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh96-nt-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh97-nt-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh99-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh10-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh12-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca103/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca105-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca120-dlya-planshet-v-4-7-10-5-z-kleykoyu-prisoskoyu-ta-kl-psovim-utrimuvachem/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca121-do-planshetu-4-7-10-5-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-plus-15w-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca23-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca24-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca47-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca50-prishch-pka/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca55-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca60-bezdrotova-zaryaka-10w-kleyka-prisoska-prisoska-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca61-kle-tsya-na-skotch-m3-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca62-na-p-dgol-vnik-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca66-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca67-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca76-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca79-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca82-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca83/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca85-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca90/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca91/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca95-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca99-na-priladovu-panel-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-cw42/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca47-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h10-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h100-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h12-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h13-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h15-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h19-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h23-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h27-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h30-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h33-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h34-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h38-cheetah-car-holder-windshield-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h50-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h51-magn-tniy-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h7-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h74-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h81-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h86-magn-tniy-chono-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw1-pro-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw11-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw12-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw14-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw15-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw16/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw18-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw21-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw23-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw24-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw26-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw3-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw30-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw31-crown-15w-magn-tna-bezdrotova-shvidka-zaryadka-kleyka-prisoska-na-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw32-crown-z-bezdrotovoyu-zaryadkoyu-kr-plennya-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw34-z-bezdrotovoyu-zaryadkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw5-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw6-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw7/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw9-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-s14-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-10-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-11-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-12-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-29-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-w12-z-byezprov-dnoyu-zaryadkoyu-7-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z07-na-prisoskakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z08-magn-t-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z18-knopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z23-magn-t-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z24-magn-t-lipuchka-na-torpedo-avto-lobove-sklo-staleviy-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z27-magn-t-lipuchka-na-torpedo-avto-lobove-chorniy-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z31-knopka-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-bezdrotovogo-carplay-hoco-hu1-way-car-wireless-carplay-adapter-usb-a-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-ruchniy-pilosos-hoco-hy11-z-valikovoyu-shch-tkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-portativniy-pilosos-zp16-wave-vsmoktuvannya-obduv/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh105-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh72-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca101-vodonepronikniy-kholder-dlya-velosipeda-mototsikla/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca73/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h91-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h95-vodonepronikniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/vodyanoy-pistolet-dlya-moyki-mashiny-hoco-zp17-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-yq-zxc062-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-dlya-smartfona-hoco-k32-smart-live-broadcast-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/lampa-dlya-self-k29-wonder-fill-light-z-kr-plennyam-na-telefon/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh121-eternal-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh123-profit-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh136-parker-ring-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h56-dlya-smartfona-4-5-7-na-ventilyats-ynu-resh-tku-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h57-show-ring-dlya-smartfona-4-5-7-na-displey-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-trimach-hoco-h29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k23-lotus-smart-ptz-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k24-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k25-sherkhan-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-dyy04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k17-figure-mini-live-broadcast-stand-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k26-smart-camera-gimbal-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by11/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by12-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by13-nube-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by14-graceful-mini-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-shtativ-hoco-k27-pro-2-v-1-magn-t-zatiskach-z-bluetooth-pultom-dlya-smartfona-4-5-7-0-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd9-dlya-plansheta-ta-noutbuka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh138-fit-metal-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh23-bright-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh24-bright-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd11-dlya-telefonu-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph23-dlya-telefonu-bilo-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph34-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph48-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph50-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-might-metal-rotating-dlya-planshetu-v-d-7-do-12-9-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-plus-might-metal-rotating-dlya-planshetu-v-d-9-7-do-15-6-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh22-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnyy-magnitnyy-derzhatel-hoco-hd13-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-ph41-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-borofone-fc3-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-denmen-dh06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-cph19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-usb-a-30-sm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/pult-distantsionnogo-upravleniya-dlya-telefona-hoco-gm204-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ruchniy-pilosos-hoco-hy10/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/szu-borofone-bas41a-2usb-2-4a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/stabilizator-hoco-dyy06-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-trimach-hoco-ph19-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-cad01-cherno-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k30-campo-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k31-campo-magnitnyy-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh14-hope-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc63-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-ventilyator-borofone-dbf11-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h64-gamble-dlya-telefonu-v-deflektor-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h9-general-dlya-telefonu-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh118-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh40-magn-tniy-utrimuvach-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh69/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tne-k-ltse-trimach-hoco-gh10-magic-magnetic-ring-holder-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd15-suntuoso-dlya-telefonu-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmitter-avtomobilnyy-hoco-e89/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h96-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h99-p-dgol-vnik-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca32-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-avtomobilnyy-besprovodnoy-hoco-hu3-carplay-usb-type-c-11pc-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-dca80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h31-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h5-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-derzhatel-hoco-h75/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F413"/>
+  <dimension ref="A1:F434"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F413" sqref="F413"/>
+      <selection activeCell="F434" sqref="F434"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -4204,1667 +4393,1701 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>457</v>
+        <v>467</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>249</v>
+        <v>254</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>284</v>
+        <v>290</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>213</v>
+        <v>218</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>240</v>
+        <v>245</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>359</v>
+        <v>367</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>288</v>
+        <v>295</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>483</v>
+        <v>494</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>342</v>
+        <v>349</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>342</v>
+        <v>349</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>342</v>
+        <v>349</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="E22" s="5"/>
+      <c r="E22" s="5">
+        <v>0</v>
+      </c>
       <c r="F22" s="13">
-        <v>271</v>
+        <v>277</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="E23" s="5"/>
+      <c r="E23" s="5">
+        <v>0</v>
+      </c>
       <c r="F23" s="13">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>298</v>
+        <v>305</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>288</v>
+        <v>295</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="5"/>
+      <c r="E26" s="5">
+        <v>0</v>
+      </c>
       <c r="F26" s="13">
-        <v>448</v>
+        <v>458</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="E27" s="5"/>
+      <c r="E27" s="5">
+        <v>0</v>
+      </c>
       <c r="F27" s="13">
-        <v>1600</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="E28" s="5"/>
+      <c r="E28" s="5">
+        <v>0</v>
+      </c>
       <c r="F28" s="13">
-        <v>1803</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="E29" s="5"/>
+      <c r="E29" s="5">
+        <v>0</v>
+      </c>
       <c r="F29" s="13">
-        <v>1742</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="E30" s="5"/>
+      <c r="E30" s="5">
+        <v>0</v>
+      </c>
       <c r="F30" s="13">
-        <v>595</v>
+        <v>608</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="E31" s="5"/>
+      <c r="E31" s="5">
+        <v>0</v>
+      </c>
       <c r="F31" s="13">
-        <v>667</v>
+        <v>682</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="E32" s="5"/>
+      <c r="E32" s="5">
+        <v>0</v>
+      </c>
       <c r="F32" s="13">
-        <v>912</v>
+        <v>933</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>864</v>
+        <v>884</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="E34" s="5"/>
+      <c r="E34" s="5">
+        <v>0</v>
+      </c>
       <c r="F34" s="13">
-        <v>1538</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="E35" s="5"/>
+      <c r="E35" s="5">
+        <v>0</v>
+      </c>
       <c r="F35" s="13">
-        <v>1783</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>1374</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>1374</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>1374</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>1374</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>576</v>
+        <v>589</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="E43" s="5"/>
+      <c r="E43" s="5">
+        <v>0</v>
+      </c>
       <c r="F43" s="13">
-        <v>1594</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="E44" s="5"/>
+      <c r="E44" s="5">
+        <v>0</v>
+      </c>
       <c r="F44" s="13">
-        <v>1990</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="E45" s="5"/>
+      <c r="E45" s="5">
+        <v>0</v>
+      </c>
       <c r="F45" s="13">
-        <v>2071</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="E46" s="5"/>
+      <c r="E46" s="5">
+        <v>0</v>
+      </c>
       <c r="F46" s="13">
-        <v>1261</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="E47" s="5"/>
+      <c r="E47" s="5">
+        <v>0</v>
+      </c>
       <c r="F47" s="13">
-        <v>418</v>
+        <v>427</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="E48" s="5"/>
+      <c r="E48" s="5">
+        <v>0</v>
+      </c>
       <c r="F48" s="13">
-        <v>601</v>
+        <v>615</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="F49" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F50" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F52" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5">
         <v>0</v>
       </c>
       <c r="F54" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="13">
-        <v>714</v>
+        <v>630</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="F56" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5">
         <v>0</v>
       </c>
       <c r="F57" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5">
         <v>0</v>
       </c>
       <c r="F58" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5">
         <v>0</v>
       </c>
       <c r="F59" s="13">
-        <v>798</v>
+        <v>675</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" s="13">
-        <v>798</v>
+        <v>675</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F61" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="F63" s="13">
-        <v>378</v>
+        <v>360</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="F64" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
         <v>0</v>
       </c>
       <c r="F65" s="13">
-        <v>672</v>
+        <v>585</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
-        <v>202</v>
+        <v>180</v>
       </c>
       <c r="F66" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5">
         <v>0</v>
       </c>
       <c r="F69" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5">
-        <v>234</v>
+        <v>59</v>
       </c>
       <c r="F70" s="13">
-        <v>756</v>
+        <v>630</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5">
-        <v>320</v>
+        <v>170</v>
       </c>
       <c r="F71" s="13">
-        <v>756</v>
+        <v>675</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5">
-        <v>289</v>
+        <v>92</v>
       </c>
       <c r="F72" s="13">
-        <v>588</v>
+        <v>495</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F73" s="13">
-        <v>714</v>
+        <v>630</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5">
         <v>0</v>
       </c>
       <c r="F74" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5">
-        <v>232</v>
+        <v>8</v>
       </c>
       <c r="F75" s="13">
-        <v>504</v>
+        <v>450</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5">
         <v>0</v>
       </c>
       <c r="F76" s="13">
-        <v>714</v>
+        <v>630</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5">
         <v>0</v>
       </c>
       <c r="F77" s="13">
-        <v>672</v>
+        <v>585</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5">
         <v>0</v>
       </c>
       <c r="F78" s="13">
-        <v>756</v>
+        <v>675</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5">
         <v>0</v>
       </c>
       <c r="F79" s="13">
-        <v>756</v>
+        <v>675</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5">
         <v>0</v>
       </c>
       <c r="F80" s="13">
-        <v>882</v>
+        <v>765</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5">
         <v>0</v>
       </c>
       <c r="F81" s="13">
-        <v>882</v>
+        <v>765</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F82" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5">
-        <v>1034</v>
+        <v>807</v>
       </c>
       <c r="F83" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F84" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F85" s="13">
-        <v>3948</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5">
         <v>0</v>
       </c>
       <c r="F88" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5">
         <v>0</v>
       </c>
       <c r="F90" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
         <v>0</v>
       </c>
       <c r="F91" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5">
         <v>0</v>
       </c>
       <c r="F92" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
@@ -5880,6331 +6103,6331 @@
       </c>
       <c r="E93" s="5">
         <v>0</v>
       </c>
       <c r="F93" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5">
         <v>0</v>
       </c>
       <c r="F94" s="13">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5">
         <v>0</v>
       </c>
       <c r="F95" s="13">
-        <v>1218</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5">
         <v>0</v>
       </c>
       <c r="F96" s="13">
-        <v>1260</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5">
         <v>0</v>
       </c>
       <c r="F97" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F98" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F99" s="13">
-        <v>504</v>
+        <v>405</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>867</v>
+        <v>559</v>
       </c>
       <c r="F100" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F101" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5">
         <v>0</v>
       </c>
       <c r="F102" s="13">
-        <v>294</v>
+        <v>225</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5">
         <v>0</v>
       </c>
       <c r="F103" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>302</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E104" s="5">
         <v>0</v>
       </c>
       <c r="F104" s="13">
-        <v>2310</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5">
         <v>0</v>
       </c>
       <c r="F105" s="13">
-        <v>1974</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5">
         <v>5</v>
       </c>
       <c r="F106" s="13">
-        <v>1764</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5">
         <v>6</v>
       </c>
       <c r="F107" s="13">
-        <v>2142</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>315</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E108" s="5">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="F108" s="13">
-        <v>2016</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="5">
-        <v>46</v>
+        <v>4</v>
       </c>
       <c r="F109" s="13">
-        <v>1890</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>320</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>321</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E110" s="5">
         <v>0</v>
       </c>
       <c r="F110" s="13">
-        <v>2058</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>325</v>
       </c>
       <c r="E111" s="5">
         <v>0</v>
       </c>
       <c r="F111" s="13">
-        <v>3612</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>326</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>327</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E112" s="5">
         <v>0</v>
       </c>
       <c r="F112" s="13">
-        <v>4032</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E113" s="5">
         <v>23</v>
       </c>
       <c r="F113" s="13">
-        <v>1722</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>333</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F114" s="13">
-        <v>1932</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E115" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F115" s="13">
-        <v>3024</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>339</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E116" s="5">
         <v>31</v>
       </c>
       <c r="F116" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E117" s="5">
         <v>11</v>
       </c>
       <c r="F117" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>344</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>345</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>346</v>
       </c>
       <c r="E118" s="5">
         <v>10</v>
       </c>
       <c r="F118" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>347</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>348</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E119" s="5">
         <v>61</v>
       </c>
       <c r="F119" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E120" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F120" s="13">
-        <v>294</v>
+        <v>225</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5">
         <v>0</v>
       </c>
       <c r="F121" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>357</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E122" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F122" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F123" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E124" s="5">
         <v>0</v>
       </c>
       <c r="F124" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E125" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F125" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>368</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>369</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E126" s="5">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="F126" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>371</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E127" s="5">
         <v>0</v>
       </c>
       <c r="F127" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>374</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>375</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="5">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F128" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="5">
-        <v>2</v>
+        <v>38</v>
       </c>
       <c r="F129" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="5">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="F130" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="5">
         <v>0</v>
       </c>
       <c r="F131" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>387</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E132" s="5">
-        <v>170</v>
+        <v>99</v>
       </c>
       <c r="F132" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>389</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>390</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E133" s="5">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="F133" s="13">
-        <v>588</v>
+        <v>540</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E134" s="5">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="F134" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>395</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>396</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>397</v>
       </c>
       <c r="E135" s="5">
         <v>17</v>
       </c>
       <c r="F135" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F136" s="13">
-        <v>546</v>
+        <v>450</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>401</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F137" s="13">
-        <v>294</v>
+        <v>225</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E138" s="5">
-        <v>0</v>
+        <v>165</v>
       </c>
       <c r="F138" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E139" s="5">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F139" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E140" s="5">
         <v>33</v>
       </c>
       <c r="F140" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>413</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>414</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E141" s="5">
         <v>0</v>
       </c>
       <c r="F141" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>417</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>418</v>
       </c>
       <c r="E142" s="5">
         <v>21</v>
       </c>
       <c r="F142" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>419</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>420</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>421</v>
       </c>
       <c r="E143" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F143" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>423</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E144" s="5">
         <v>22</v>
       </c>
       <c r="F144" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>426</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E145" s="5">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F145" s="13">
-        <v>546</v>
+        <v>495</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>429</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F146" s="13">
-        <v>588</v>
+        <v>540</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E147" s="5">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="F147" s="13">
-        <v>504</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>435</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E148" s="5">
         <v>0</v>
       </c>
       <c r="F148" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="5">
         <v>0</v>
       </c>
       <c r="F149" s="13">
-        <v>546</v>
+        <v>495</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E150" s="5">
         <v>11</v>
       </c>
       <c r="F150" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E151" s="5">
-        <v>96</v>
+        <v>28</v>
       </c>
       <c r="F151" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E152" s="5">
         <v>3</v>
       </c>
       <c r="F152" s="13">
-        <v>714</v>
+        <v>630</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E153" s="5">
         <v>5</v>
       </c>
       <c r="F153" s="13">
-        <v>714</v>
+        <v>630</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E154" s="5">
-        <v>188</v>
+        <v>311</v>
       </c>
       <c r="F154" s="13">
-        <v>672</v>
+        <v>585</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E155" s="5">
         <v>0</v>
       </c>
       <c r="F155" s="13">
-        <v>3024</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>458</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>459</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>460</v>
       </c>
       <c r="E156" s="5">
         <v>0</v>
       </c>
       <c r="F156" s="13">
-        <v>1974</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>461</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>462</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E157" s="5">
         <v>0</v>
       </c>
       <c r="F157" s="13">
-        <v>2730</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E158" s="5">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="F158" s="13">
-        <v>2478</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E159" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F159" s="13">
-        <v>1974</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E160" s="5">
         <v>0</v>
       </c>
       <c r="F160" s="13">
-        <v>2394</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E161" s="5">
         <v>5</v>
       </c>
       <c r="F161" s="13">
-        <v>2814</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>477</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E162" s="5">
         <v>0</v>
       </c>
       <c r="F162" s="13">
-        <v>3192</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>479</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>480</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E163" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F163" s="13">
-        <v>2646</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>482</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>483</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>484</v>
       </c>
       <c r="E164" s="5">
         <v>0</v>
       </c>
       <c r="F164" s="13">
-        <v>3150</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>485</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>486</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E165" s="5">
         <v>0</v>
       </c>
       <c r="F165" s="13">
-        <v>2730</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E166" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F166" s="13">
-        <v>3318</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="5">
         <v>38</v>
       </c>
       <c r="F167" s="13">
-        <v>2058</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E168" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F168" s="13">
-        <v>1512</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E169" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F169" s="13">
-        <v>1680</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E170" s="5">
         <v>0</v>
       </c>
       <c r="F170" s="13">
-        <v>2226</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>503</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>504</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E171" s="5">
         <v>0</v>
       </c>
       <c r="F171" s="13">
-        <v>1470</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E172" s="5">
         <v>0</v>
       </c>
       <c r="F172" s="13">
-        <v>2352</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="5">
-        <v>108</v>
+        <v>85</v>
       </c>
       <c r="F173" s="13">
-        <v>1344</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="5">
         <v>0</v>
       </c>
       <c r="F174" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>515</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>516</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>517</v>
       </c>
       <c r="E175" s="5">
         <v>0</v>
       </c>
       <c r="F175" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>518</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>519</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E176" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F176" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>523</v>
       </c>
       <c r="E177" s="5">
         <v>0</v>
       </c>
       <c r="F177" s="13">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>524</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>525</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E178" s="5">
         <v>0</v>
       </c>
       <c r="F178" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="9" t="s">
         <v>527</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>528</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E179" s="5">
         <v>0</v>
       </c>
       <c r="F179" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
         <v>530</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>531</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>532</v>
       </c>
       <c r="E180" s="5">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="F180" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>533</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>534</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>535</v>
       </c>
       <c r="E181" s="5">
         <v>0</v>
       </c>
       <c r="F181" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>536</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>537</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>538</v>
       </c>
       <c r="E182" s="5">
         <v>3</v>
       </c>
       <c r="F182" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>539</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>540</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>541</v>
       </c>
       <c r="E183" s="5">
-        <v>210</v>
+        <v>115</v>
       </c>
       <c r="F183" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>542</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>543</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>544</v>
       </c>
       <c r="E184" s="5">
         <v>5</v>
       </c>
       <c r="F184" s="13">
-        <v>168</v>
+        <v>180</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>545</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>546</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>547</v>
       </c>
       <c r="E185" s="5">
         <v>9</v>
       </c>
       <c r="F185" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>548</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E186" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F186" s="13">
-        <v>588</v>
+        <v>495</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>551</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>552</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>553</v>
       </c>
       <c r="E187" s="5">
         <v>0</v>
       </c>
       <c r="F187" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>554</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>555</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>556</v>
       </c>
       <c r="E188" s="5">
         <v>0</v>
       </c>
       <c r="F188" s="13">
-        <v>588</v>
+        <v>495</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>557</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>558</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>559</v>
       </c>
       <c r="E189" s="5">
         <v>0</v>
       </c>
       <c r="F189" s="13">
-        <v>798</v>
+        <v>720</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>560</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>561</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>562</v>
       </c>
       <c r="E190" s="5">
         <v>0</v>
       </c>
       <c r="F190" s="13">
-        <v>882</v>
+        <v>765</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>563</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>564</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>565</v>
       </c>
       <c r="E191" s="5">
         <v>0</v>
       </c>
       <c r="F191" s="13">
-        <v>714</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>566</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>567</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E192" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F192" s="13">
-        <v>798</v>
+        <v>675</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>569</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>570</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>571</v>
       </c>
       <c r="E193" s="5">
         <v>7</v>
       </c>
       <c r="F193" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>572</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>573</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>574</v>
       </c>
       <c r="E194" s="5">
         <v>0</v>
       </c>
       <c r="F194" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>575</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>576</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>577</v>
       </c>
       <c r="E195" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F195" s="13">
-        <v>588</v>
+        <v>495</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>578</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>579</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>580</v>
       </c>
       <c r="E196" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F196" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>581</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>582</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>583</v>
       </c>
       <c r="E197" s="5">
         <v>6</v>
       </c>
       <c r="F197" s="13">
-        <v>672</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>584</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>585</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>586</v>
       </c>
       <c r="E198" s="5">
         <v>0</v>
       </c>
       <c r="F198" s="13">
-        <v>546</v>
+        <v>495</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>587</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>588</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>589</v>
       </c>
       <c r="E199" s="5">
         <v>0</v>
       </c>
       <c r="F199" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>590</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>591</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>592</v>
       </c>
       <c r="E200" s="5">
         <v>0</v>
       </c>
       <c r="F200" s="13">
-        <v>168</v>
+        <v>180</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>593</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>594</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>595</v>
       </c>
       <c r="E201" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F201" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>596</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>597</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>598</v>
       </c>
       <c r="E202" s="5">
-        <v>105</v>
+        <v>4</v>
       </c>
       <c r="F202" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>599</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>600</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E203" s="5">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F203" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>602</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>603</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E204" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F204" s="13">
-        <v>924</v>
+        <v>810</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>605</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>606</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E205" s="5">
         <v>0</v>
       </c>
       <c r="F205" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>608</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>609</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>610</v>
       </c>
       <c r="E206" s="5">
         <v>10</v>
       </c>
       <c r="F206" s="13">
-        <v>672</v>
+        <v>585</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>611</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>612</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>613</v>
       </c>
       <c r="E207" s="5">
         <v>0</v>
       </c>
       <c r="F207" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>614</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>615</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>616</v>
       </c>
       <c r="E208" s="5">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="F208" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>617</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>618</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>619</v>
       </c>
       <c r="E209" s="5">
         <v>0</v>
       </c>
       <c r="F209" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>620</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>621</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>622</v>
       </c>
       <c r="E210" s="5">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F210" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>623</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>624</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>625</v>
       </c>
       <c r="E211" s="5">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="F211" s="13">
-        <v>336</v>
+        <v>360</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>626</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>627</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>628</v>
       </c>
       <c r="E212" s="5">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="F212" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>629</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>630</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>631</v>
       </c>
       <c r="E213" s="5">
         <v>0</v>
       </c>
       <c r="F213" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>632</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>633</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>634</v>
       </c>
       <c r="E214" s="5">
-        <v>258</v>
+        <v>88</v>
       </c>
       <c r="F214" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>635</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>636</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>637</v>
       </c>
       <c r="E215" s="5">
         <v>0</v>
       </c>
       <c r="F215" s="13">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>638</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>639</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>640</v>
       </c>
       <c r="E216" s="5">
         <v>5</v>
       </c>
       <c r="F216" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>641</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>642</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>643</v>
       </c>
       <c r="E217" s="5">
         <v>0</v>
       </c>
       <c r="F217" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>644</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>645</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>646</v>
       </c>
       <c r="E218" s="5">
         <v>0</v>
       </c>
       <c r="F218" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>647</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>648</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>649</v>
       </c>
       <c r="E219" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F219" s="13">
-        <v>378</v>
+        <v>360</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>650</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>651</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>652</v>
       </c>
       <c r="E220" s="5">
         <v>0</v>
       </c>
       <c r="F220" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>653</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>654</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>655</v>
       </c>
       <c r="E221" s="5">
         <v>0</v>
       </c>
       <c r="F221" s="13">
-        <v>294</v>
+        <v>225</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>656</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>657</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>658</v>
       </c>
       <c r="E222" s="5">
         <v>0</v>
       </c>
       <c r="F222" s="13">
-        <v>294</v>
+        <v>225</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>659</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>660</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>661</v>
       </c>
       <c r="E223" s="5">
         <v>9</v>
       </c>
       <c r="F223" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>662</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>663</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>664</v>
       </c>
       <c r="E224" s="5">
         <v>0</v>
       </c>
       <c r="F224" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>665</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>666</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>667</v>
       </c>
       <c r="E225" s="5">
         <v>0</v>
       </c>
       <c r="F225" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>668</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E226" s="5">
-        <v>0</v>
+        <v>213</v>
       </c>
       <c r="F226" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>671</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>673</v>
       </c>
       <c r="E227" s="5">
         <v>0</v>
       </c>
       <c r="F227" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>674</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>675</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>676</v>
       </c>
       <c r="E228" s="5">
         <v>0</v>
       </c>
       <c r="F228" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>677</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>678</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>679</v>
       </c>
       <c r="E229" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F229" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>680</v>
       </c>
       <c r="C230" s="6" t="s">
         <v>681</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>682</v>
       </c>
       <c r="E230" s="5">
         <v>0</v>
       </c>
       <c r="F230" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>683</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>684</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>685</v>
       </c>
       <c r="E231" s="5">
-        <v>84</v>
+        <v>152</v>
       </c>
       <c r="F231" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>686</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>687</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>688</v>
       </c>
       <c r="E232" s="5">
         <v>0</v>
       </c>
       <c r="F232" s="13">
-        <v>504</v>
+        <v>405</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>689</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>690</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>691</v>
       </c>
       <c r="E233" s="5">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="F233" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>692</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>693</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>694</v>
       </c>
       <c r="E234" s="5">
         <v>0</v>
       </c>
       <c r="F234" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>695</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>696</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>697</v>
       </c>
       <c r="E235" s="5">
         <v>0</v>
       </c>
       <c r="F235" s="13">
-        <v>294</v>
+        <v>225</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="9" t="s">
         <v>698</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>699</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>700</v>
       </c>
       <c r="E236" s="5">
         <v>0</v>
       </c>
       <c r="F236" s="13">
-        <v>168</v>
+        <v>180</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="9" t="s">
         <v>701</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>702</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>703</v>
       </c>
       <c r="E237" s="5">
         <v>0</v>
       </c>
       <c r="F237" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>704</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>705</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E238" s="5">
         <v>11</v>
       </c>
       <c r="F238" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>707</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>708</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>709</v>
       </c>
       <c r="E239" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F239" s="13">
-        <v>714</v>
+        <v>585</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>710</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>711</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>712</v>
       </c>
       <c r="E240" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F240" s="13">
-        <v>294</v>
+        <v>225</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>713</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>714</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>715</v>
       </c>
       <c r="E241" s="5">
         <v>0</v>
       </c>
       <c r="F241" s="13">
-        <v>378</v>
+        <v>360</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="9" t="s">
         <v>716</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>717</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>718</v>
       </c>
       <c r="E242" s="5">
         <v>0</v>
       </c>
       <c r="F242" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>719</v>
       </c>
       <c r="C243" s="6" t="s">
         <v>720</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>721</v>
       </c>
       <c r="E243" s="5">
         <v>0</v>
       </c>
       <c r="F243" s="13">
-        <v>840</v>
+        <v>720</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>722</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>723</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>724</v>
       </c>
       <c r="E244" s="5">
         <v>0</v>
       </c>
       <c r="F244" s="13">
-        <v>756</v>
+        <v>630</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>725</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>726</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>727</v>
       </c>
       <c r="E245" s="5">
-        <v>115</v>
+        <v>42</v>
       </c>
       <c r="F245" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>728</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>729</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>730</v>
       </c>
       <c r="E246" s="5">
-        <v>10</v>
+        <v>274</v>
       </c>
       <c r="F246" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>732</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>733</v>
       </c>
       <c r="E247" s="5">
         <v>0</v>
       </c>
       <c r="F247" s="13">
-        <v>546</v>
+        <v>450</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>734</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>735</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>736</v>
       </c>
       <c r="E248" s="5">
         <v>0</v>
       </c>
       <c r="F248" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>737</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>738</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>739</v>
       </c>
       <c r="E249" s="5">
         <v>0</v>
       </c>
       <c r="F249" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="9" t="s">
         <v>740</v>
       </c>
       <c r="C250" s="6" t="s">
         <v>741</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>742</v>
       </c>
       <c r="E250" s="5">
         <v>0</v>
       </c>
       <c r="F250" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>743</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>744</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>745</v>
       </c>
       <c r="E251" s="5">
-        <v>149</v>
+        <v>421</v>
       </c>
       <c r="F251" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>746</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>747</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>748</v>
       </c>
       <c r="E252" s="5">
         <v>0</v>
       </c>
       <c r="F252" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="9" t="s">
         <v>749</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>750</v>
       </c>
       <c r="D253" s="5" t="s">
         <v>751</v>
       </c>
       <c r="E253" s="5">
         <v>0</v>
       </c>
       <c r="F253" s="13">
-        <v>1218</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>752</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>753</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>754</v>
       </c>
       <c r="E254" s="5">
         <v>0</v>
       </c>
       <c r="F254" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="9" t="s">
         <v>755</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>756</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>757</v>
       </c>
       <c r="E255" s="5">
         <v>0</v>
       </c>
       <c r="F255" s="13">
-        <v>840</v>
+        <v>720</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>758</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>759</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>760</v>
       </c>
       <c r="E256" s="5">
         <v>0</v>
       </c>
       <c r="F256" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="9" t="s">
         <v>761</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>762</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>763</v>
       </c>
       <c r="E257" s="5">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="F257" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="9" t="s">
         <v>764</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>765</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>766</v>
       </c>
       <c r="E258" s="5">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="F258" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="9" t="s">
         <v>767</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>768</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>769</v>
       </c>
       <c r="E259" s="5">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="F259" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>770</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>772</v>
       </c>
       <c r="E260" s="5">
         <v>0</v>
       </c>
       <c r="F260" s="13">
-        <v>504</v>
+        <v>405</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="9" t="s">
         <v>773</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>774</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>775</v>
       </c>
       <c r="E261" s="5">
-        <v>205</v>
+        <v>354</v>
       </c>
       <c r="F261" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="9" t="s">
         <v>776</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>777</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>778</v>
       </c>
       <c r="E262" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F262" s="13">
-        <v>798</v>
+        <v>720</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>779</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>780</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>781</v>
       </c>
       <c r="E263" s="5">
         <v>3</v>
       </c>
       <c r="F263" s="13">
-        <v>1092</v>
+        <v>945</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>782</v>
       </c>
       <c r="C264" s="6" t="s">
         <v>783</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E264" s="5">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="F264" s="13">
-        <v>840</v>
+        <v>720</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>785</v>
       </c>
       <c r="C265" s="6" t="s">
         <v>786</v>
       </c>
       <c r="D265" s="5" t="s">
         <v>787</v>
       </c>
       <c r="E265" s="5">
-        <v>460</v>
+        <v>263</v>
       </c>
       <c r="F265" s="13">
-        <v>378</v>
+        <v>360</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="9" t="s">
         <v>788</v>
       </c>
       <c r="C266" s="6" t="s">
         <v>789</v>
       </c>
       <c r="D266" s="5" t="s">
         <v>790</v>
       </c>
       <c r="E266" s="5">
         <v>0</v>
       </c>
       <c r="F266" s="13">
-        <v>588</v>
+        <v>540</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="9" t="s">
         <v>791</v>
       </c>
       <c r="C267" s="6" t="s">
         <v>792</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>793</v>
       </c>
       <c r="E267" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F267" s="13">
-        <v>840</v>
+        <v>720</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="9" t="s">
         <v>794</v>
       </c>
       <c r="C268" s="6" t="s">
         <v>795</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>796</v>
       </c>
       <c r="E268" s="5">
         <v>7</v>
       </c>
       <c r="F268" s="13">
-        <v>1008</v>
+        <v>900</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="9" t="s">
         <v>797</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>798</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="5">
         <v>0</v>
       </c>
       <c r="F269" s="13">
-        <v>1428</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>800</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E270" s="5">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="F270" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>803</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>804</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>805</v>
       </c>
       <c r="E271" s="5">
-        <v>157</v>
+        <v>136</v>
       </c>
       <c r="F271" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>806</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>807</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E272" s="5">
         <v>0</v>
       </c>
       <c r="F272" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>809</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>810</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>811</v>
       </c>
       <c r="E273" s="5">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="F273" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>812</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>813</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>814</v>
       </c>
       <c r="E274" s="5">
         <v>1</v>
       </c>
       <c r="F274" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="9" t="s">
         <v>815</v>
       </c>
       <c r="C275" s="6" t="s">
         <v>816</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>817</v>
       </c>
       <c r="E275" s="5">
         <v>0</v>
       </c>
       <c r="F275" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="9" t="s">
         <v>818</v>
       </c>
       <c r="C276" s="6" t="s">
         <v>819</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="5">
         <v>0</v>
       </c>
       <c r="F276" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>821</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="5">
         <v>0</v>
       </c>
       <c r="F277" s="13">
-        <v>294</v>
+        <v>225</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="5">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="F278" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>827</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>828</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="5">
         <v>2</v>
       </c>
       <c r="F279" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>830</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>831</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="5">
         <v>0</v>
       </c>
       <c r="F280" s="13">
-        <v>504</v>
+        <v>450</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>833</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>834</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="5">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="F281" s="13">
-        <v>546</v>
+        <v>495</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>836</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>837</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="5">
         <v>0</v>
       </c>
       <c r="F282" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>839</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>840</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="5">
         <v>0</v>
       </c>
       <c r="F283" s="13">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>842</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>843</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="5">
         <v>0</v>
       </c>
       <c r="F284" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="9" t="s">
         <v>845</v>
       </c>
       <c r="C285" s="6" t="s">
         <v>846</v>
       </c>
       <c r="D285" s="5" t="s">
         <v>847</v>
       </c>
       <c r="E285" s="5">
         <v>0</v>
       </c>
       <c r="F285" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="9" t="s">
         <v>848</v>
       </c>
       <c r="C286" s="6" t="s">
         <v>849</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>850</v>
       </c>
       <c r="E286" s="5">
         <v>0</v>
       </c>
       <c r="F286" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>851</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>852</v>
       </c>
       <c r="D287" s="5" t="s">
         <v>853</v>
       </c>
       <c r="E287" s="5">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F287" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="9" t="s">
         <v>854</v>
       </c>
       <c r="C288" s="6" t="s">
         <v>855</v>
       </c>
       <c r="D288" s="5" t="s">
         <v>856</v>
       </c>
       <c r="E288" s="5">
         <v>0</v>
       </c>
       <c r="F288" s="13">
-        <v>294</v>
+        <v>225</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="9" t="s">
         <v>857</v>
       </c>
       <c r="C289" s="6" t="s">
         <v>858</v>
       </c>
       <c r="D289" s="5" t="s">
         <v>859</v>
       </c>
       <c r="E289" s="5">
         <v>0</v>
       </c>
       <c r="F289" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="9" t="s">
         <v>860</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>861</v>
       </c>
       <c r="D290" s="5" t="s">
         <v>862</v>
       </c>
       <c r="E290" s="5">
         <v>1</v>
       </c>
       <c r="F290" s="13">
-        <v>588</v>
+        <v>495</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="9" t="s">
         <v>863</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>864</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>865</v>
       </c>
       <c r="E291" s="5">
         <v>0</v>
       </c>
       <c r="F291" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="9" t="s">
         <v>866</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>867</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>868</v>
       </c>
       <c r="E292" s="5">
         <v>4</v>
       </c>
       <c r="F292" s="13">
-        <v>588</v>
+        <v>495</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="9" t="s">
         <v>869</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>870</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>871</v>
       </c>
       <c r="E293" s="5">
         <v>0</v>
       </c>
       <c r="F293" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>872</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>873</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E294" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F294" s="13">
-        <v>294</v>
+        <v>225</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>875</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>876</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E295" s="5">
         <v>0</v>
       </c>
       <c r="F295" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>878</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>879</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>880</v>
       </c>
       <c r="E296" s="5">
         <v>0</v>
       </c>
       <c r="F296" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="9" t="s">
         <v>881</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>882</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>883</v>
       </c>
       <c r="E297" s="5">
         <v>1</v>
       </c>
       <c r="F297" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="9" t="s">
         <v>884</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>885</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E298" s="5">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="F298" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>887</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>888</v>
       </c>
       <c r="D299" s="5" t="s">
         <v>889</v>
       </c>
       <c r="E299" s="5">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="F299" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="9" t="s">
         <v>890</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>891</v>
       </c>
       <c r="D300" s="5" t="s">
         <v>892</v>
       </c>
       <c r="E300" s="5">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="F300" s="13">
-        <v>0</v>
+        <v>450</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="9" t="s">
         <v>893</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>894</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>895</v>
       </c>
       <c r="E301" s="5">
         <v>0</v>
       </c>
       <c r="F301" s="13">
-        <v>588</v>
+        <v>495</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="9" t="s">
         <v>896</v>
       </c>
       <c r="C302" s="6" t="s">
         <v>897</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>898</v>
       </c>
       <c r="E302" s="5">
         <v>0</v>
       </c>
       <c r="F302" s="13">
-        <v>882</v>
+        <v>765</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="9" t="s">
         <v>899</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>900</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>901</v>
       </c>
       <c r="E303" s="5">
         <v>0</v>
       </c>
       <c r="F303" s="13">
-        <v>882</v>
+        <v>765</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="9" t="s">
         <v>902</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>903</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>904</v>
       </c>
       <c r="E304" s="5">
         <v>0</v>
       </c>
       <c r="F304" s="13">
-        <v>924</v>
+        <v>810</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
         <v>905</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>906</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>907</v>
       </c>
       <c r="E305" s="5">
         <v>5</v>
       </c>
       <c r="F305" s="13">
-        <v>756</v>
+        <v>630</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>908</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>909</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>910</v>
       </c>
       <c r="E306" s="5">
         <v>0</v>
       </c>
       <c r="F306" s="13">
-        <v>756</v>
+        <v>675</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="9" t="s">
         <v>911</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>912</v>
       </c>
       <c r="D307" s="5" t="s">
         <v>913</v>
       </c>
       <c r="E307" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F307" s="13">
-        <v>798</v>
+        <v>675</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="9" t="s">
         <v>914</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>915</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>916</v>
       </c>
       <c r="E308" s="5">
         <v>7</v>
       </c>
       <c r="F308" s="13">
-        <v>714</v>
+        <v>585</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="9" t="s">
         <v>917</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>918</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>919</v>
       </c>
       <c r="E309" s="5">
         <v>0</v>
       </c>
       <c r="F309" s="13">
-        <v>714</v>
+        <v>585</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="9" t="s">
         <v>920</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>921</v>
       </c>
       <c r="D310" s="5" t="s">
         <v>922</v>
       </c>
       <c r="E310" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F310" s="13">
-        <v>714</v>
+        <v>630</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
         <v>923</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>924</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>925</v>
       </c>
       <c r="E311" s="5">
         <v>6</v>
       </c>
       <c r="F311" s="13">
-        <v>588</v>
+        <v>495</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
         <v>926</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>928</v>
       </c>
       <c r="E312" s="5">
         <v>0</v>
       </c>
       <c r="F312" s="13">
-        <v>840</v>
+        <v>720</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="9" t="s">
         <v>929</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>930</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>931</v>
       </c>
       <c r="E313" s="5">
         <v>0</v>
       </c>
       <c r="F313" s="13">
-        <v>924</v>
+        <v>810</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="9" t="s">
         <v>932</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>933</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>934</v>
       </c>
       <c r="E314" s="5">
         <v>0</v>
       </c>
       <c r="F314" s="13">
-        <v>882</v>
+        <v>765</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="9" t="s">
         <v>935</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>936</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E315" s="5">
         <v>0</v>
       </c>
       <c r="F315" s="13">
-        <v>798</v>
+        <v>675</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="9" t="s">
         <v>938</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>939</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>940</v>
       </c>
       <c r="E316" s="5">
-        <v>4</v>
+        <v>150</v>
       </c>
       <c r="F316" s="13">
-        <v>504</v>
+        <v>405</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="9" t="s">
         <v>941</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>942</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>943</v>
       </c>
       <c r="E317" s="5">
         <v>2</v>
       </c>
       <c r="F317" s="13">
-        <v>546</v>
+        <v>495</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="9" t="s">
         <v>944</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>945</v>
       </c>
       <c r="D318" s="5" t="s">
         <v>946</v>
       </c>
       <c r="E318" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F318" s="13">
-        <v>546</v>
+        <v>450</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="9" t="s">
         <v>947</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>948</v>
       </c>
       <c r="D319" s="5" t="s">
         <v>949</v>
       </c>
       <c r="E319" s="5">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="F319" s="13">
-        <v>924</v>
+        <v>810</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="9" t="s">
         <v>950</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>951</v>
       </c>
       <c r="D320" s="5" t="s">
         <v>952</v>
       </c>
       <c r="E320" s="5">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="F320" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="9" t="s">
         <v>953</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>954</v>
       </c>
       <c r="D321" s="5" t="s">
         <v>955</v>
       </c>
       <c r="E321" s="5">
         <v>0</v>
       </c>
       <c r="F321" s="13">
-        <v>756</v>
+        <v>675</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="9" t="s">
         <v>956</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>957</v>
       </c>
       <c r="D322" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E322" s="5">
-        <v>158</v>
+        <v>60</v>
       </c>
       <c r="F322" s="13">
-        <v>924</v>
+        <v>810</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="9" t="s">
         <v>959</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>960</v>
       </c>
       <c r="D323" s="5" t="s">
         <v>961</v>
       </c>
       <c r="E323" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F323" s="13">
-        <v>1470</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="9" t="s">
         <v>962</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>963</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>964</v>
       </c>
       <c r="E324" s="5">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="F324" s="13">
-        <v>1260</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>965</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>966</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E325" s="5">
         <v>0</v>
       </c>
       <c r="F325" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="9" t="s">
         <v>968</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>969</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>970</v>
       </c>
       <c r="E326" s="5">
         <v>0</v>
       </c>
       <c r="F326" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="9" t="s">
         <v>971</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>972</v>
       </c>
       <c r="D327" s="5" t="s">
         <v>973</v>
       </c>
       <c r="E327" s="5">
         <v>0</v>
       </c>
       <c r="F327" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="9" t="s">
         <v>974</v>
       </c>
       <c r="C328" s="6" t="s">
         <v>975</v>
       </c>
       <c r="D328" s="5" t="s">
         <v>976</v>
       </c>
       <c r="E328" s="5">
         <v>0</v>
       </c>
       <c r="F328" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="9" t="s">
         <v>977</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>978</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>979</v>
       </c>
       <c r="E329" s="5">
         <v>77</v>
       </c>
       <c r="F329" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="9" t="s">
         <v>980</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>981</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>982</v>
       </c>
       <c r="E330" s="5">
         <v>0</v>
       </c>
       <c r="F330" s="13">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="9" t="s">
         <v>983</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>984</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E331" s="5">
         <v>0</v>
       </c>
       <c r="F331" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="9" t="s">
         <v>986</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>987</v>
       </c>
       <c r="D332" s="5" t="s">
         <v>988</v>
       </c>
       <c r="E332" s="5">
         <v>0</v>
       </c>
       <c r="F332" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="9" t="s">
         <v>989</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>990</v>
       </c>
       <c r="D333" s="5" t="s">
         <v>991</v>
       </c>
       <c r="E333" s="5">
         <v>0</v>
       </c>
       <c r="F333" s="13">
-        <v>126</v>
+        <v>90</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="9" t="s">
         <v>992</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>993</v>
       </c>
       <c r="D334" s="5" t="s">
         <v>994</v>
       </c>
       <c r="E334" s="5">
         <v>0</v>
       </c>
       <c r="F334" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="9" t="s">
         <v>995</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>996</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>997</v>
       </c>
       <c r="E335" s="5">
         <v>0</v>
       </c>
       <c r="F335" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="9" t="s">
         <v>998</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>999</v>
       </c>
       <c r="D336" s="5" t="s">
         <v>1000</v>
       </c>
       <c r="E336" s="5">
         <v>0</v>
       </c>
       <c r="F336" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="9" t="s">
         <v>1001</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="D337" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="E337" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F337" s="13">
-        <v>1890</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="9" t="s">
         <v>1004</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="E338" s="5">
         <v>0</v>
       </c>
       <c r="F338" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="9" t="s">
         <v>1007</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="D339" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="E339" s="5">
         <v>12</v>
       </c>
       <c r="F339" s="13">
-        <v>1302</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="9" t="s">
         <v>1010</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="E340" s="5">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="F340" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="E341" s="5">
         <v>0</v>
       </c>
       <c r="F341" s="13">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="9" t="s">
         <v>1016</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="D342" s="5" t="s">
         <v>1018</v>
       </c>
       <c r="E342" s="5">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="F342" s="13">
-        <v>546</v>
+        <v>495</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="9" t="s">
         <v>1019</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="D343" s="5" t="s">
         <v>1021</v>
       </c>
       <c r="E343" s="5">
-        <v>461</v>
+        <v>152</v>
       </c>
       <c r="F343" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="9" t="s">
         <v>1022</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="D344" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="E344" s="5">
-        <v>70</v>
+        <v>4</v>
       </c>
       <c r="F344" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="E345" s="5">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="F345" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>1028</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="E346" s="5">
-        <v>118</v>
+        <v>309</v>
       </c>
       <c r="F346" s="13">
-        <v>546</v>
+        <v>450</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>1031</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="E347" s="5">
-        <v>43</v>
+        <v>1</v>
       </c>
       <c r="F347" s="13">
-        <v>1428</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="9" t="s">
         <v>1034</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="D348" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="E348" s="5">
         <v>0</v>
       </c>
       <c r="F348" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>344</v>
       </c>
       <c r="B349" s="9" t="s">
         <v>1037</v>
       </c>
       <c r="C349" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="D349" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="E349" s="5">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="F349" s="13">
-        <v>1680</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="9" t="s">
         <v>1040</v>
       </c>
       <c r="C350" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="D350" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="E350" s="5">
         <v>5</v>
       </c>
       <c r="F350" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>1043</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="E351" s="5">
         <v>0</v>
       </c>
       <c r="F351" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="9" t="s">
         <v>1046</v>
       </c>
       <c r="C352" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="E352" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F352" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="9" t="s">
         <v>1049</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="D353" s="5" t="s">
         <v>1051</v>
       </c>
       <c r="E353" s="5">
         <v>28</v>
       </c>
       <c r="F353" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="9" t="s">
         <v>1052</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>1054</v>
       </c>
       <c r="E354" s="5">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="F354" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="9" t="s">
         <v>1055</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E355" s="5">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="F355" s="13">
-        <v>378</v>
+        <v>315</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="E356" s="5">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F356" s="13">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="9" t="s">
         <v>1061</v>
       </c>
       <c r="C357" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="D357" s="5" t="s">
         <v>1063</v>
       </c>
       <c r="E357" s="5">
-        <v>227</v>
+        <v>55</v>
       </c>
       <c r="F357" s="13">
-        <v>882</v>
+        <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>1066</v>
       </c>
       <c r="E358" s="5">
-        <v>187</v>
+        <v>82</v>
       </c>
       <c r="F358" s="13">
-        <v>1176</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>1067</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="E359" s="5">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="F359" s="13">
-        <v>1260</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>1070</v>
       </c>
       <c r="C360" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>1072</v>
       </c>
       <c r="E360" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F360" s="13">
-        <v>3948</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="9" t="s">
         <v>1073</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="E361" s="5">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="F361" s="13">
-        <v>1008</v>
+        <v>855</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="9" t="s">
         <v>1076</v>
       </c>
       <c r="C362" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="D362" s="5" t="s">
         <v>1078</v>
       </c>
       <c r="E362" s="5">
         <v>0</v>
       </c>
       <c r="F362" s="13">
-        <v>1722</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="9" t="s">
         <v>1079</v>
       </c>
       <c r="C363" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="D363" s="5" t="s">
         <v>1081</v>
       </c>
       <c r="E363" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F363" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="9" t="s">
         <v>1082</v>
       </c>
       <c r="C364" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="D364" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="E364" s="5">
         <v>0</v>
       </c>
       <c r="F364" s="13">
-        <v>588</v>
+        <v>540</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>1085</v>
       </c>
       <c r="C365" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="E365" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F365" s="13">
-        <v>756</v>
+        <v>630</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="9" t="s">
         <v>1088</v>
       </c>
       <c r="C366" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>1090</v>
       </c>
       <c r="E366" s="5">
         <v>0</v>
       </c>
       <c r="F366" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>1091</v>
       </c>
       <c r="C367" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="D367" s="5" t="s">
         <v>1093</v>
       </c>
       <c r="E367" s="5">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="F367" s="13">
-        <v>1218</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="E368" s="5">
-        <v>208</v>
+        <v>166</v>
       </c>
       <c r="F368" s="13">
-        <v>798</v>
+        <v>675</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>1097</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="E369" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F369" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="C370" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="5">
         <v>0</v>
       </c>
       <c r="F370" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
         <v>366</v>
       </c>
       <c r="B371" s="9" t="s">
         <v>1103</v>
       </c>
       <c r="C371" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="D371" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="5">
         <v>0</v>
       </c>
       <c r="F371" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>367</v>
       </c>
       <c r="B372" s="9" t="s">
         <v>1106</v>
       </c>
       <c r="C372" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F372" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="9" t="s">
         <v>1109</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="D373" s="5" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="5">
         <v>11</v>
       </c>
       <c r="F373" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>369</v>
       </c>
       <c r="B374" s="9" t="s">
         <v>1112</v>
       </c>
       <c r="C374" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="D374" s="5" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="5">
         <v>0</v>
       </c>
       <c r="F374" s="13">
-        <v>504</v>
+        <v>450</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="C375" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="5">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="F375" s="13">
-        <v>1050</v>
+        <v>900</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="5">
         <v>4</v>
       </c>
       <c r="F376" s="13">
-        <v>714</v>
+        <v>630</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="E377" s="5">
-        <v>139</v>
+        <v>223</v>
       </c>
       <c r="F377" s="13">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="9" t="s">
         <v>1124</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="D378" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="E378" s="5">
-        <v>203</v>
+        <v>114</v>
       </c>
       <c r="F378" s="13">
-        <v>252</v>
+        <v>360</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="C379" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="D379" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="E379" s="5">
         <v>0</v>
       </c>
       <c r="F379" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="9" t="s">
         <v>1130</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="D380" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="E380" s="5">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="F380" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>376</v>
       </c>
       <c r="B381" s="9" t="s">
         <v>1133</v>
       </c>
       <c r="C381" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="D381" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="E381" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F381" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="E382" s="5">
-        <v>192</v>
+        <v>117</v>
       </c>
       <c r="F382" s="13">
-        <v>336</v>
+        <v>315</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E383" s="5">
         <v>0</v>
       </c>
       <c r="F383" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>379</v>
       </c>
       <c r="B384" s="9" t="s">
         <v>1142</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="E384" s="5">
         <v>1</v>
       </c>
       <c r="F384" s="13">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="C385" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="E385" s="5">
-        <v>132</v>
+        <v>171</v>
       </c>
       <c r="F385" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>381</v>
       </c>
       <c r="B386" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="C386" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="E386" s="5">
         <v>0</v>
       </c>
       <c r="F386" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>382</v>
       </c>
       <c r="B387" s="9" t="s">
         <v>1151</v>
       </c>
       <c r="C387" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="E387" s="5">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F387" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>383</v>
       </c>
       <c r="B388" s="9" t="s">
         <v>1154</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="E388" s="5">
         <v>0</v>
       </c>
       <c r="F388" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>384</v>
       </c>
       <c r="B389" s="9" t="s">
         <v>1157</v>
       </c>
       <c r="C389" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>1159</v>
       </c>
       <c r="E389" s="5">
         <v>0</v>
       </c>
       <c r="F389" s="13">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>385</v>
       </c>
       <c r="B390" s="9" t="s">
         <v>1160</v>
       </c>
       <c r="C390" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="E390" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F390" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
         <v>386</v>
       </c>
       <c r="B391" s="9" t="s">
         <v>1163</v>
       </c>
       <c r="C391" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="D391" s="5" t="s">
         <v>1165</v>
       </c>
       <c r="E391" s="5">
         <v>0</v>
       </c>
       <c r="F391" s="13">
-        <v>1050</v>
+        <v>900</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>387</v>
       </c>
       <c r="B392" s="9" t="s">
         <v>1166</v>
       </c>
       <c r="C392" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="E392" s="5">
         <v>5</v>
       </c>
       <c r="F392" s="13">
-        <v>1806</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="9" t="s">
         <v>1169</v>
       </c>
       <c r="C393" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="E393" s="5">
         <v>8</v>
       </c>
       <c r="F393" s="13">
-        <v>1764</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>389</v>
       </c>
       <c r="B394" s="9" t="s">
         <v>1172</v>
       </c>
       <c r="C394" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="D394" s="5" t="s">
         <v>1174</v>
       </c>
       <c r="E394" s="5">
         <v>0</v>
       </c>
       <c r="F394" s="13">
-        <v>546</v>
+        <v>450</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>390</v>
       </c>
       <c r="B395" s="9" t="s">
         <v>1175</v>
       </c>
       <c r="C395" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="D395" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="E395" s="5">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="F395" s="13">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>391</v>
       </c>
       <c r="B396" s="9" t="s">
         <v>1178</v>
       </c>
       <c r="C396" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>1180</v>
       </c>
       <c r="E396" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F396" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="E397" s="5">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="F397" s="13">
-        <v>168</v>
+        <v>135</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E398" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F398" s="13">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>394</v>
       </c>
       <c r="B399" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="C399" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="E399" s="5">
         <v>0</v>
       </c>
       <c r="F399" s="13">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="E400" s="5">
-        <v>318</v>
+        <v>293</v>
       </c>
       <c r="F400" s="13">
-        <v>168</v>
+        <v>180</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>1195</v>
       </c>
       <c r="E401" s="5">
-        <v>306</v>
+        <v>11</v>
       </c>
       <c r="F401" s="13">
-        <v>168</v>
+        <v>180</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="E402" s="5">
         <v>10</v>
       </c>
       <c r="F402" s="13">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>1201</v>
       </c>
       <c r="E403" s="5">
         <v>0</v>
       </c>
       <c r="F403" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>399</v>
       </c>
       <c r="B404" s="9" t="s">
         <v>1202</v>
       </c>
       <c r="C404" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="D404" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="E404" s="5">
         <v>0</v>
       </c>
       <c r="F404" s="13">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="9" t="s">
         <v>1205</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="E405" s="5">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="F405" s="13">
-        <v>1764</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="9" t="s">
         <v>1208</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="D406" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="E406" s="5">
         <v>0</v>
       </c>
       <c r="F406" s="13">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>402</v>
       </c>
       <c r="B407" s="9" t="s">
         <v>1211</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="D407" s="5" t="s">
         <v>1213</v>
       </c>
       <c r="E407" s="5">
         <v>0</v>
       </c>
       <c r="F407" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>403</v>
       </c>
       <c r="B408" s="9" t="s">
         <v>1214</v>
       </c>
       <c r="C408" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="D408" s="5" t="s">
         <v>1216</v>
       </c>
       <c r="E408" s="5">
         <v>0</v>
       </c>
       <c r="F408" s="13">
-        <v>462</v>
+        <v>405</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>404</v>
       </c>
       <c r="B409" s="9" t="s">
         <v>1217</v>
       </c>
       <c r="C409" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="D409" s="5" t="s">
         <v>1219</v>
       </c>
       <c r="E409" s="5">
         <v>0</v>
       </c>
       <c r="F409" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>405</v>
@@ -12217,94 +12440,514 @@
       </c>
       <c r="D410" s="5" t="s">
         <v>1222</v>
       </c>
       <c r="E410" s="5">
         <v>0</v>
       </c>
       <c r="F410" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>406</v>
       </c>
       <c r="B411" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="C411" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="D411" s="5" t="s">
         <v>1225</v>
       </c>
       <c r="E411" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F411" s="13">
-        <v>840</v>
+        <v>720</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>407</v>
       </c>
       <c r="B412" s="9" t="s">
         <v>1226</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="D412" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="E412" s="5">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F412" s="13">
-        <v>1050</v>
+        <v>900</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>408</v>
       </c>
       <c r="B413" s="9" t="s">
         <v>1229</v>
       </c>
       <c r="C413" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="D413" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="E413" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F413" s="13">
-        <v>630</v>
+        <v>540</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6">
+      <c r="A414" s="4">
+        <v>409</v>
+      </c>
+      <c r="B414" s="9" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C414" s="6" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D414" s="5" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E414" s="5">
+        <v>10</v>
+      </c>
+      <c r="F414" s="13">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6">
+      <c r="A415" s="4">
+        <v>410</v>
+      </c>
+      <c r="B415" s="9" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C415" s="6" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D415" s="5" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E415" s="5">
+        <v>35</v>
+      </c>
+      <c r="F415" s="13">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6">
+      <c r="A416" s="4">
+        <v>411</v>
+      </c>
+      <c r="B416" s="9" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C416" s="6" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D416" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E416" s="5">
+        <v>197</v>
+      </c>
+      <c r="F416" s="13">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6">
+      <c r="A417" s="4">
+        <v>412</v>
+      </c>
+      <c r="B417" s="9" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C417" s="6" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D417" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E417" s="5">
+        <v>174</v>
+      </c>
+      <c r="F417" s="13">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6">
+      <c r="A418" s="4">
+        <v>413</v>
+      </c>
+      <c r="B418" s="9" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C418" s="6" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D418" s="5" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E418" s="5">
+        <v>0</v>
+      </c>
+      <c r="F418" s="13">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6">
+      <c r="A419" s="4">
+        <v>414</v>
+      </c>
+      <c r="B419" s="9" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C419" s="6" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D419" s="5" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E419" s="5">
+        <v>4</v>
+      </c>
+      <c r="F419" s="13">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6">
+      <c r="A420" s="4">
+        <v>415</v>
+      </c>
+      <c r="B420" s="9" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C420" s="6" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D420" s="5" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E420" s="5">
+        <v>103</v>
+      </c>
+      <c r="F420" s="13">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6">
+      <c r="A421" s="4">
+        <v>416</v>
+      </c>
+      <c r="B421" s="9" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C421" s="6" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D421" s="5" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E421" s="5">
+        <v>92</v>
+      </c>
+      <c r="F421" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6">
+      <c r="A422" s="4">
+        <v>417</v>
+      </c>
+      <c r="B422" s="9" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C422" s="6" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D422" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E422" s="5">
+        <v>66</v>
+      </c>
+      <c r="F422" s="13">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6">
+      <c r="A423" s="4">
+        <v>418</v>
+      </c>
+      <c r="B423" s="9" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C423" s="6" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D423" s="5" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E423" s="5">
+        <v>78</v>
+      </c>
+      <c r="F423" s="13">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6">
+      <c r="A424" s="4">
+        <v>419</v>
+      </c>
+      <c r="B424" s="9" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C424" s="6" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D424" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E424" s="5">
+        <v>59</v>
+      </c>
+      <c r="F424" s="13">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6">
+      <c r="A425" s="4">
+        <v>420</v>
+      </c>
+      <c r="B425" s="9" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C425" s="6" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D425" s="5" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E425" s="5">
+        <v>1033</v>
+      </c>
+      <c r="F425" s="13">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6">
+      <c r="A426" s="4">
+        <v>421</v>
+      </c>
+      <c r="B426" s="9" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C426" s="6" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D426" s="5" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E426" s="5">
+        <v>153</v>
+      </c>
+      <c r="F426" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6">
+      <c r="A427" s="4">
+        <v>422</v>
+      </c>
+      <c r="B427" s="9" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C427" s="6" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D427" s="5" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E427" s="5">
+        <v>78</v>
+      </c>
+      <c r="F427" s="13">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6">
+      <c r="A428" s="4">
+        <v>423</v>
+      </c>
+      <c r="B428" s="9" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C428" s="6" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D428" s="5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E428" s="5">
+        <v>62</v>
+      </c>
+      <c r="F428" s="13">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6">
+      <c r="A429" s="4">
+        <v>424</v>
+      </c>
+      <c r="B429" s="9" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C429" s="6" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D429" s="5" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E429" s="5">
+        <v>35</v>
+      </c>
+      <c r="F429" s="13">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6">
+      <c r="A430" s="4">
+        <v>425</v>
+      </c>
+      <c r="B430" s="9" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C430" s="6" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D430" s="5" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E430" s="5">
+        <v>84</v>
+      </c>
+      <c r="F430" s="13">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6">
+      <c r="A431" s="4">
+        <v>426</v>
+      </c>
+      <c r="B431" s="9" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C431" s="6" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D431" s="5" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E431" s="5">
+        <v>46</v>
+      </c>
+      <c r="F431" s="13">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6">
+      <c r="A432" s="4">
+        <v>427</v>
+      </c>
+      <c r="B432" s="9" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C432" s="6" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D432" s="5" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E432" s="5">
+        <v>0</v>
+      </c>
+      <c r="F432" s="13">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6">
+      <c r="A433" s="4">
+        <v>428</v>
+      </c>
+      <c r="B433" s="9" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C433" s="6" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D433" s="5" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E433" s="5">
+        <v>0</v>
+      </c>
+      <c r="F433" s="13">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6">
+      <c r="A434" s="4">
+        <v>429</v>
+      </c>
+      <c r="B434" s="9" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C434" s="6" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D434" s="5" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E434" s="5">
+        <v>107</v>
+      </c>
+      <c r="F434" s="13">
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -12678,50 +13321,71 @@
     <hyperlink ref="D389" r:id="rId_hyperlink_384"/>
     <hyperlink ref="D390" r:id="rId_hyperlink_385"/>
     <hyperlink ref="D391" r:id="rId_hyperlink_386"/>
     <hyperlink ref="D392" r:id="rId_hyperlink_387"/>
     <hyperlink ref="D393" r:id="rId_hyperlink_388"/>
     <hyperlink ref="D394" r:id="rId_hyperlink_389"/>
     <hyperlink ref="D395" r:id="rId_hyperlink_390"/>
     <hyperlink ref="D396" r:id="rId_hyperlink_391"/>
     <hyperlink ref="D397" r:id="rId_hyperlink_392"/>
     <hyperlink ref="D398" r:id="rId_hyperlink_393"/>
     <hyperlink ref="D399" r:id="rId_hyperlink_394"/>
     <hyperlink ref="D400" r:id="rId_hyperlink_395"/>
     <hyperlink ref="D401" r:id="rId_hyperlink_396"/>
     <hyperlink ref="D402" r:id="rId_hyperlink_397"/>
     <hyperlink ref="D403" r:id="rId_hyperlink_398"/>
     <hyperlink ref="D404" r:id="rId_hyperlink_399"/>
     <hyperlink ref="D405" r:id="rId_hyperlink_400"/>
     <hyperlink ref="D406" r:id="rId_hyperlink_401"/>
     <hyperlink ref="D407" r:id="rId_hyperlink_402"/>
     <hyperlink ref="D408" r:id="rId_hyperlink_403"/>
     <hyperlink ref="D409" r:id="rId_hyperlink_404"/>
     <hyperlink ref="D410" r:id="rId_hyperlink_405"/>
     <hyperlink ref="D411" r:id="rId_hyperlink_406"/>
     <hyperlink ref="D412" r:id="rId_hyperlink_407"/>
     <hyperlink ref="D413" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D414" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D417" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D418" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D419" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D420" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D421" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D422" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D423" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_429"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>