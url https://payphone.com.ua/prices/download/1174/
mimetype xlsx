--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1319">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Автотримачі та Підставки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -3897,50 +3897,122 @@
     <t>MB9dfdbc81-599c-11f1-8e1b-000c29e7989d</t>
   </si>
   <si>
     <t>Велосипедний тримач HOCO H31 (чорний)</t>
   </si>
   <si>
     <t>https://payphone.com.ua/velosipedniy-trimach-hoco-h31-chorniy/</t>
   </si>
   <si>
     <t>MB9d558ef5-60cc-11f1-8e1b-000c29e7989d</t>
   </si>
   <si>
     <t>Автомобільний тримач HOCO H5, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-h5-chorniy/</t>
   </si>
   <si>
     <t>MB26d8f933-66fa-11f1-8e1b-000c29e7989d</t>
   </si>
   <si>
     <t>Автомобильный держатель Hoco H75</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomobilnyy-derzhatel-hoco-h75/</t>
+  </si>
+  <si>
+    <t>MB844cbd78-8418-11f1-8e1e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний Bluetooth-приймач HOCO E151 з кабелем AUX, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-bluetooth-priymach-hoco-e151-z-kabelem-aux-chorniy/</t>
+  </si>
+  <si>
+    <t>MBb732d70b-8418-11f1-8e1e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний насос-компресор HOCO ZP18</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp18/</t>
+  </si>
+  <si>
+    <t>MB1f5a6f7e-8418-11f1-8e1e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний тримач HOCO HW36 15W бездротова швидка зарядка - клейка присоска</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw36-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/</t>
+  </si>
+  <si>
+    <t>MB1ca7d4eb-8411-11f1-8e1e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Держатель-рукоятка с пультом Hoco K33 (черный)</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/derzhatel-rukoyatka-s-pultom-hoco-k33-chernyy/</t>
+  </si>
+  <si>
+    <t>MB7e9e71e5-8411-11f1-8e1e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Кольцевая лампа HOCO K160 (белый)</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/koltsevaya-lampa-hoco-k160-belyy/</t>
+  </si>
+  <si>
+    <t>MBa9dc4ef0-9175-11f1-8e21-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний тримач HOCO CA52 магнітний, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca52-magn-tniy-chorniy/</t>
+  </si>
+  <si>
+    <t>MB7e734db8-9175-11f1-8e21-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Магнитный автомобильный держатель HOCO H59, чёрно-серый</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-hoco-h59-chyorno-seryy/</t>
+  </si>
+  <si>
+    <t>MBe8014c8e-9175-11f1-8e21-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Настільний тримач HOCO HD10 для телефону, регульований, білий</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-b-liy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -4314,62 +4386,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-tornado-ch11/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-long-neck-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-by-09-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ac-65-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ch-02-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-qy14-f15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-f12-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ba-15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca-31-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca5-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-522-round-magnetic-with-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch13/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-531-aluminium-alloy-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-533-magnetic-full-rotatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-570-car-bracket/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-ca111/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ach-107/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-580-dragonfly/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-01-drift-1-wireless-15-w-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-02-drift-2-wireless-15-w-dashboard-airv-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-04-pilot-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch31-wireless-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-airvent-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-fw-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/?sku=104462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/?sku=104464" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m2-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m4-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m3-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-07-skylink2-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs2-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc51-clear-way-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-suave-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc56-peaceful-car-aux-bt-receiver-with-cable-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc26-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc32-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc38-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc41-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc43-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc45-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc48-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc49-1-20m-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc50-38w-type-c-pd-20w-usb-qc3-0-18w-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc53-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc54-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc59-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc60-bluetooth-guchnomovets-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-06-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-07-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e62-bluetooth-z-shvidkoyu-zaryadkoyu-20w-2usb-type-c-3-1a-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e70-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-magic-night/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e81-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e82-guerrero-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e41-usb-2-1a-usb-flash-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e67-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc-3-0-18w-1usb-flash-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e71-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e74-bluetooth-z-shvidkoyu-zaryadkoyu-18w-2usb-z-guchnim-zv-yazkom-vbudovanim-kabelem-lightning-i-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-siriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e85-tiger-pd20w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e86-alegria-pd30w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmiter-hoco-e88-star-35w-2c-dlya-avtomobilya-bt-fm-prikurivatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-qs6-portativniy-kompresor-z-funkts-yu-ekstrenogo-zapusku-l-khtarikom-ta-paverbankom-8000-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-05hd21-dlya-velosipeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-19-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-33-gvitatsiyniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w07-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w08-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z17-pruzhina-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z25-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-borofone-bc61-ocean-45w-1-usb-a-1-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e19-smart-vehicle-mounted/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e87-delta-35w-1a1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp50-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp51-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp8-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di07-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di42-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv11-2k-z-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv12-2k-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv13-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv15-2-inch-display-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv16-9-66-inch-dzerkalo-kamera-zad-vidu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-chyervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-15hd72-na-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-borofone-bh122-magn-tniy-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh128/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh129-follower-gravity-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh130-follower-gravity-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh131-follower-one-button-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh132-follower-one-button-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh133-rio-push-type-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh134-rio-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh137/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca31-cool-run-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca68-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca81-magn-tniy-dlya-smartfona-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca27-z-prisoskoyu-dlya-telefonu-plansheta-6-12-9-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-hoco-dca46-magsafe-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h21-dragon-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h68-gamble-dlya-plansheta-telefonu-torpedo-chorniy-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h78-vista-push-type-dlya-ventilyats-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h79-vista-push-type-dlya-tsentralno-konsol-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h89-crown-z-vakuumnoyu-prisoskoyu-dlya-telefonu-4-5-7-na-torpedo-abo-lobove-sklo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-108-na-lobove-sklo-chorno-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-157-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-32hd85-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-z-bezdrotovoyu-shvidkoyu-zaryadkoyu-borofone-bh223-follower-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-ca42-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h92-na-prisosts/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h93-dlya-displeya-avtomob-lya-stable-magnetic-case-screen-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h98-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw18-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw20-precious-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv10-mini-screen-dashcam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv14-3-inch-screen-display-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv3/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv5-3-dyuymoviy-ips-ekran-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv6-3-dyuymoviy-ips-hd-ekran-z-kameroyu-zadnogo-vidu-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv7-2k-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv8-2k-wi-fi-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv9-3-inch-screen-driving-recorder-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-borofone-fc1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-ph55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-s53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp5/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp7/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-pilisos-hoco-zp6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh10-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh100-do-planshetu-4-7-10-5-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh101-do-planshetu-4-7-12-9-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh102-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh106-ascend-pull-clip-car-holder-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh11-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh114-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh116-na-panel-prilad-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh13-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh18-journey-na-lobove-sklo-prisoska-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh19-eddie-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh201-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh202-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh203-blue-charm-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh204-blue-charm-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh205-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh206-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh207-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh208-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh209-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh21-vanda-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh210-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh211-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh214-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh222-leading-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh28-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh29-graceful-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh37-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh38-magic-bay-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh39-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh43-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh44-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh45-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh48-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh52-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh53-windy-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh54-racer-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh55-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh6-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh60-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh7-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh71-magnetic-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh73-kleyka-prisoska-zatiskach/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh74-rock-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh77-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh8-air-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh84-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh85-experience-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh89-enlighten-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh90-ring-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh91-ring-kle-tsya-na-torpeda-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh92-grand-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh93-grand-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh95-warrior-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh96-nt-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh97-nt-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh99-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh10-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh12-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca103/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca105-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca120-dlya-planshet-v-4-7-10-5-z-kleykoyu-prisoskoyu-ta-kl-psovim-utrimuvachem/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca121-do-planshetu-4-7-10-5-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-plus-15w-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca23-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca24-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca47-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca50-prishch-pka/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca55-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca60-bezdrotova-zaryaka-10w-kleyka-prisoska-prisoska-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca61-kle-tsya-na-skotch-m3-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca62-na-p-dgol-vnik-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca66-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca67-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca76-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca79-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca82-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca83/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca85-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca90/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca91/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca95-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca99-na-priladovu-panel-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-cw42/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca47-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h10-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h100-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h12-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h13-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h15-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h19-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h23-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h27-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h30-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h33-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h34-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h38-cheetah-car-holder-windshield-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h50-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h51-magn-tniy-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h7-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h74-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h81-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h86-magn-tniy-chono-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw1-pro-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw11-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw12-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw14-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw15-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw16/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw18-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw21-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw23-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw24-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw26-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw3-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw30-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw31-crown-15w-magn-tna-bezdrotova-shvidka-zaryadka-kleyka-prisoska-na-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw32-crown-z-bezdrotovoyu-zaryadkoyu-kr-plennya-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw34-z-bezdrotovoyu-zaryadkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw5-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw6-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw7/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw9-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-s14-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-10-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-11-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-12-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-29-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-w12-z-byezprov-dnoyu-zaryadkoyu-7-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z07-na-prisoskakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z08-magn-t-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z18-knopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z23-magn-t-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z24-magn-t-lipuchka-na-torpedo-avto-lobove-sklo-staleviy-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z27-magn-t-lipuchka-na-torpedo-avto-lobove-chorniy-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z31-knopka-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-bezdrotovogo-carplay-hoco-hu1-way-car-wireless-carplay-adapter-usb-a-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-ruchniy-pilosos-hoco-hy11-z-valikovoyu-shch-tkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-portativniy-pilosos-zp16-wave-vsmoktuvannya-obduv/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh105-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh72-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca101-vodonepronikniy-kholder-dlya-velosipeda-mototsikla/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca73/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h91-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h95-vodonepronikniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/vodyanoy-pistolet-dlya-moyki-mashiny-hoco-zp17-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-yq-zxc062-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-dlya-smartfona-hoco-k32-smart-live-broadcast-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/lampa-dlya-self-k29-wonder-fill-light-z-kr-plennyam-na-telefon/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh121-eternal-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh123-profit-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh136-parker-ring-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h56-dlya-smartfona-4-5-7-na-ventilyats-ynu-resh-tku-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h57-show-ring-dlya-smartfona-4-5-7-na-displey-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-trimach-hoco-h29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k23-lotus-smart-ptz-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k24-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k25-sherkhan-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-dyy04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k17-figure-mini-live-broadcast-stand-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k26-smart-camera-gimbal-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by11/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by12-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by13-nube-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by14-graceful-mini-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-shtativ-hoco-k27-pro-2-v-1-magn-t-zatiskach-z-bluetooth-pultom-dlya-smartfona-4-5-7-0-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd9-dlya-plansheta-ta-noutbuka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh138-fit-metal-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh23-bright-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh24-bright-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd11-dlya-telefonu-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph23-dlya-telefonu-bilo-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph34-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph48-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph50-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-might-metal-rotating-dlya-planshetu-v-d-7-do-12-9-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-plus-might-metal-rotating-dlya-planshetu-v-d-9-7-do-15-6-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh22-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnyy-magnitnyy-derzhatel-hoco-hd13-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-ph41-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-borofone-fc3-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-denmen-dh06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-cph19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-usb-a-30-sm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/pult-distantsionnogo-upravleniya-dlya-telefona-hoco-gm204-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ruchniy-pilosos-hoco-hy10/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/szu-borofone-bas41a-2usb-2-4a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/stabilizator-hoco-dyy06-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-trimach-hoco-ph19-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-cad01-cherno-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k30-campo-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k31-campo-magnitnyy-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh14-hope-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc63-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-ventilyator-borofone-dbf11-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h64-gamble-dlya-telefonu-v-deflektor-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h9-general-dlya-telefonu-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh118-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh40-magn-tniy-utrimuvach-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh69/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tne-k-ltse-trimach-hoco-gh10-magic-magnetic-ring-holder-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd15-suntuoso-dlya-telefonu-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmitter-avtomobilnyy-hoco-e89/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h96-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h99-p-dgol-vnik-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca32-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-avtomobilnyy-besprovodnoy-hoco-hu3-carplay-usb-type-c-11pc-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-dca80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h31-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h5-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-derzhatel-hoco-h75/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-tornado-ch11/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-long-neck-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-by-09-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ac-65-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ch-02-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-qy14-f15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-f12-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ba-15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca-31-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca5-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-522-round-magnetic-with-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch13/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-531-aluminium-alloy-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-533-magnetic-full-rotatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-570-car-bracket/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-ca111/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ach-107/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-580-dragonfly/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-01-drift-1-wireless-15-w-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-02-drift-2-wireless-15-w-dashboard-airv-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-04-pilot-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch31-wireless-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-airvent-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-fw-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/?sku=104462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/?sku=104464" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m2-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m4-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m3-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-07-skylink2-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs2-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc51-clear-way-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-suave-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc56-peaceful-car-aux-bt-receiver-with-cable-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc26-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc32-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc38-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc41-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc43-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc45-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc48-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc49-1-20m-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc50-38w-type-c-pd-20w-usb-qc3-0-18w-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc53-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc54-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc59-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc60-bluetooth-guchnomovets-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-06-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-07-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e62-bluetooth-z-shvidkoyu-zaryadkoyu-20w-2usb-type-c-3-1a-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e70-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-magic-night/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e81-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e82-guerrero-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e41-usb-2-1a-usb-flash-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e67-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc-3-0-18w-1usb-flash-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e71-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e74-bluetooth-z-shvidkoyu-zaryadkoyu-18w-2usb-z-guchnim-zv-yazkom-vbudovanim-kabelem-lightning-i-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-siriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e85-tiger-pd20w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e86-alegria-pd30w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmiter-hoco-e88-star-35w-2c-dlya-avtomobilya-bt-fm-prikurivatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-qs6-portativniy-kompresor-z-funkts-yu-ekstrenogo-zapusku-l-khtarikom-ta-paverbankom-8000-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-05hd21-dlya-velosipeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-19-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-33-gvitatsiyniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w07-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w08-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z17-pruzhina-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z25-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-borofone-bc61-ocean-45w-1-usb-a-1-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e19-smart-vehicle-mounted/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e87-delta-35w-1a1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp50-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp51-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp8-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di07-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di42-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv11-2k-z-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv12-2k-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv13-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv15-2-inch-display-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv16-9-66-inch-dzerkalo-kamera-zad-vidu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-chyervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-15hd72-na-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-borofone-bh122-magn-tniy-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh128/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh129-follower-gravity-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh130-follower-gravity-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh131-follower-one-button-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh132-follower-one-button-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh133-rio-push-type-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh134-rio-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh137/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca31-cool-run-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca68-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca81-magn-tniy-dlya-smartfona-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca27-z-prisoskoyu-dlya-telefonu-plansheta-6-12-9-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-hoco-dca46-magsafe-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h21-dragon-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h68-gamble-dlya-plansheta-telefonu-torpedo-chorniy-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h78-vista-push-type-dlya-ventilyats-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h79-vista-push-type-dlya-tsentralno-konsol-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h89-crown-z-vakuumnoyu-prisoskoyu-dlya-telefonu-4-5-7-na-torpedo-abo-lobove-sklo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-108-na-lobove-sklo-chorno-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-157-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-32hd85-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-z-bezdrotovoyu-shvidkoyu-zaryadkoyu-borofone-bh223-follower-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-ca42-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h92-na-prisosts/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h93-dlya-displeya-avtomob-lya-stable-magnetic-case-screen-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h98-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw18-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw20-precious-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv10-mini-screen-dashcam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv14-3-inch-screen-display-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv3/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv5-3-dyuymoviy-ips-ekran-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv6-3-dyuymoviy-ips-hd-ekran-z-kameroyu-zadnogo-vidu-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv7-2k-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv8-2k-wi-fi-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv9-3-inch-screen-driving-recorder-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-borofone-fc1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-ph55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-s53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp5/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp7/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-pilisos-hoco-zp6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh10-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh100-do-planshetu-4-7-10-5-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh101-do-planshetu-4-7-12-9-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh102-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh106-ascend-pull-clip-car-holder-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh11-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh114-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh116-na-panel-prilad-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh13-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh18-journey-na-lobove-sklo-prisoska-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh19-eddie-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh201-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh202-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh203-blue-charm-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh204-blue-charm-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh205-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh206-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh207-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh208-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh209-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh21-vanda-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh210-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh211-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh214-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh222-leading-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh28-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh29-graceful-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh37-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh38-magic-bay-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh39-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh43-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh44-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh45-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh48-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh52-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh53-windy-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh54-racer-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh55-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh6-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh60-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh7-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh71-magnetic-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh73-kleyka-prisoska-zatiskach/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh74-rock-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh77-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh8-air-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh84-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh85-experience-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh89-enlighten-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh90-ring-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh91-ring-kle-tsya-na-torpeda-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh92-grand-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh93-grand-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh95-warrior-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh96-nt-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh97-nt-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh99-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh10-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh12-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca103/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca105-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca120-dlya-planshet-v-4-7-10-5-z-kleykoyu-prisoskoyu-ta-kl-psovim-utrimuvachem/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca121-do-planshetu-4-7-10-5-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-plus-15w-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca23-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca24-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca47-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca50-prishch-pka/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca55-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca60-bezdrotova-zaryaka-10w-kleyka-prisoska-prisoska-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca61-kle-tsya-na-skotch-m3-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca62-na-p-dgol-vnik-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca66-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca67-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca76-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca79-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca82-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca83/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca85-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca90/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca91/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca95-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca99-na-priladovu-panel-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-cw42/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca47-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h10-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h100-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h12-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h13-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h15-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h19-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h23-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h27-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h30-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h33-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h34-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h38-cheetah-car-holder-windshield-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h50-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h51-magn-tniy-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h7-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h74-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h81-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h86-magn-tniy-chono-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw1-pro-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw11-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw12-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw14-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw15-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw16/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw18-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw21-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw23-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw24-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw26-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw3-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw30-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw31-crown-15w-magn-tna-bezdrotova-shvidka-zaryadka-kleyka-prisoska-na-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw32-crown-z-bezdrotovoyu-zaryadkoyu-kr-plennya-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw34-z-bezdrotovoyu-zaryadkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw5-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw6-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw7/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw9-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-s14-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-10-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-11-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-12-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-29-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-w12-z-byezprov-dnoyu-zaryadkoyu-7-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z07-na-prisoskakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z08-magn-t-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z18-knopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z23-magn-t-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z24-magn-t-lipuchka-na-torpedo-avto-lobove-sklo-staleviy-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z27-magn-t-lipuchka-na-torpedo-avto-lobove-chorniy-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z31-knopka-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-bezdrotovogo-carplay-hoco-hu1-way-car-wireless-carplay-adapter-usb-a-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-ruchniy-pilosos-hoco-hy11-z-valikovoyu-shch-tkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-portativniy-pilosos-zp16-wave-vsmoktuvannya-obduv/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh105-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh72-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca101-vodonepronikniy-kholder-dlya-velosipeda-mototsikla/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca73/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h91-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h95-vodonepronikniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/vodyanoy-pistolet-dlya-moyki-mashiny-hoco-zp17-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-yq-zxc062-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-dlya-smartfona-hoco-k32-smart-live-broadcast-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/lampa-dlya-self-k29-wonder-fill-light-z-kr-plennyam-na-telefon/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh121-eternal-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh123-profit-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh136-parker-ring-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h56-dlya-smartfona-4-5-7-na-ventilyats-ynu-resh-tku-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h57-show-ring-dlya-smartfona-4-5-7-na-displey-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-trimach-hoco-h29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k23-lotus-smart-ptz-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k24-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k25-sherkhan-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-dyy04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k17-figure-mini-live-broadcast-stand-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k26-smart-camera-gimbal-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by11/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by12-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by13-nube-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by14-graceful-mini-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-shtativ-hoco-k27-pro-2-v-1-magn-t-zatiskach-z-bluetooth-pultom-dlya-smartfona-4-5-7-0-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd9-dlya-plansheta-ta-noutbuka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh138-fit-metal-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh23-bright-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh24-bright-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd11-dlya-telefonu-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph23-dlya-telefonu-bilo-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph34-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph48-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph50-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-might-metal-rotating-dlya-planshetu-v-d-7-do-12-9-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-plus-might-metal-rotating-dlya-planshetu-v-d-9-7-do-15-6-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh22-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnyy-magnitnyy-derzhatel-hoco-hd13-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-ph41-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-borofone-fc3-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-denmen-dh06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-cph19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-usb-a-30-sm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/pult-distantsionnogo-upravleniya-dlya-telefona-hoco-gm204-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ruchniy-pilosos-hoco-hy10/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/szu-borofone-bas41a-2usb-2-4a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/stabilizator-hoco-dyy06-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-trimach-hoco-ph19-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-cad01-cherno-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k30-campo-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k31-campo-magnitnyy-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh14-hope-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc63-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-ventilyator-borofone-dbf11-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h64-gamble-dlya-telefonu-v-deflektor-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h9-general-dlya-telefonu-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh118-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh40-magn-tniy-utrimuvach-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh69/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tne-k-ltse-trimach-hoco-gh10-magic-magnetic-ring-holder-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd15-suntuoso-dlya-telefonu-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmitter-avtomobilnyy-hoco-e89/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h96-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h99-p-dgol-vnik-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca32-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-avtomobilnyy-besprovodnoy-hoco-hu3-carplay-usb-type-c-11pc-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-dca80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h31-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h5-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-derzhatel-hoco-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-priymach-hoco-e151-z-kabelem-aux-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp18/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw36-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-rukoyatka-s-pultom-hoco-k33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/koltsevaya-lampa-hoco-k160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca52-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-hoco-h59-chyorno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-b-liy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F434"/>
+  <dimension ref="A1:F442"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F434" sqref="F434"/>
+      <selection activeCell="F442" sqref="F442"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -4393,51 +4465,51 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
         <v>123</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
@@ -4447,123 +4519,123 @@
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
         <v>254</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>290</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
         <v>245</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
@@ -4573,87 +4645,87 @@
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
         <v>367</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
         <v>349</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
@@ -4683,568 +4755,568 @@
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
         <v>349</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="13">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
         <v>0</v>
       </c>
       <c r="F26" s="13">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" s="13">
-        <v>1636</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5">
         <v>0</v>
       </c>
       <c r="F28" s="13">
-        <v>1843</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" s="13">
-        <v>1782</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="13">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>682</v>
+        <v>680</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="13">
-        <v>933</v>
+        <v>931</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>884</v>
+        <v>882</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="13">
-        <v>1572</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="13">
-        <v>1823</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>1405</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>1405</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>1405</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>1405</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
         <v>236</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
         <v>0</v>
       </c>
       <c r="F43" s="13">
-        <v>1629</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="13">
-        <v>2034</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
         <v>0</v>
       </c>
       <c r="F45" s="13">
-        <v>2118</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
         <v>0</v>
       </c>
       <c r="F46" s="13">
-        <v>1290</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
         <v>0</v>
       </c>
       <c r="F47" s="13">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
         <v>0</v>
       </c>
       <c r="F48" s="13">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="F49" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" s="13">
         <v>315</v>
       </c>
     </row>
@@ -5260,51 +5332,51 @@
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="F52" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="13">
         <v>405</v>
       </c>
     </row>
@@ -5340,51 +5412,51 @@
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="F56" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5">
         <v>0</v>
       </c>
       <c r="F57" s="13">
         <v>405</v>
       </c>
     </row>
@@ -5500,91 +5572,91 @@
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
         <v>0</v>
       </c>
       <c r="F63" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F64" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
         <v>0</v>
       </c>
       <c r="F65" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
-        <v>180</v>
+        <v>105</v>
       </c>
       <c r="F66" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" s="13">
         <v>315</v>
       </c>
     </row>
@@ -5620,151 +5692,151 @@
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5">
         <v>0</v>
       </c>
       <c r="F69" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="F70" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5">
-        <v>170</v>
+        <v>5</v>
       </c>
       <c r="F71" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="F72" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5">
-        <v>0</v>
+        <v>269</v>
       </c>
       <c r="F73" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5">
         <v>0</v>
       </c>
       <c r="F74" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F75" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5">
         <v>0</v>
       </c>
       <c r="F76" s="13">
         <v>630</v>
       </c>
     </row>
@@ -5880,71 +5952,71 @@
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5">
-        <v>807</v>
+        <v>131</v>
       </c>
       <c r="F83" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
-        <v>5</v>
+        <v>161</v>
       </c>
       <c r="F84" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="13">
         <v>3375</v>
       </c>
     </row>
@@ -6180,91 +6252,91 @@
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5">
         <v>0</v>
       </c>
       <c r="F97" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="F98" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>559</v>
+        <v>103</v>
       </c>
       <c r="F100" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5">
         <v>0</v>
       </c>
       <c r="F101" s="13">
         <v>225</v>
       </c>
     </row>
@@ -6340,111 +6412,111 @@
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5">
         <v>0</v>
       </c>
       <c r="F105" s="13">
         <v>1710</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F106" s="13">
         <v>1530</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F107" s="13">
         <v>1845</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>315</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E108" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F108" s="13">
         <v>1755</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F109" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>320</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>321</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E110" s="5">
         <v>0</v>
       </c>
       <c r="F110" s="13">
         <v>1755</v>
       </c>
     </row>
@@ -6480,111 +6552,111 @@
       </c>
       <c r="D112" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E112" s="5">
         <v>0</v>
       </c>
       <c r="F112" s="13">
         <v>3465</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E113" s="5">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F113" s="13">
         <v>1485</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>333</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F114" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E115" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F115" s="13">
         <v>2610</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>339</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E116" s="5">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F116" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E117" s="5">
         <v>11</v>
       </c>
       <c r="F117" s="13">
         <v>135</v>
       </c>
     </row>
@@ -6620,51 +6692,51 @@
       </c>
       <c r="D119" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E119" s="5">
         <v>61</v>
       </c>
       <c r="F119" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E120" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F120" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5">
         <v>0</v>
       </c>
       <c r="F121" s="13">
         <v>0</v>
       </c>
     </row>
@@ -6680,51 +6752,51 @@
       </c>
       <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E122" s="5">
         <v>0</v>
       </c>
       <c r="F122" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F123" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E124" s="5">
         <v>0</v>
       </c>
       <c r="F124" s="13">
         <v>225</v>
       </c>
     </row>
@@ -6800,251 +6872,251 @@
       </c>
       <c r="D128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="5">
         <v>0</v>
       </c>
       <c r="F128" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="5">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="F129" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="5">
-        <v>174</v>
+        <v>9</v>
       </c>
       <c r="F130" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="5">
         <v>0</v>
       </c>
       <c r="F131" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>387</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E132" s="5">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="F132" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>389</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>390</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E134" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F134" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>395</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>396</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>397</v>
       </c>
       <c r="E135" s="5">
         <v>17</v>
       </c>
       <c r="F135" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F136" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>401</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F137" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E138" s="5">
-        <v>165</v>
+        <v>0</v>
       </c>
       <c r="F138" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E139" s="5">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="F139" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E140" s="5">
         <v>33</v>
       </c>
       <c r="F140" s="13">
         <v>135</v>
       </c>
     </row>
@@ -7120,171 +7192,171 @@
       </c>
       <c r="D144" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E144" s="5">
         <v>22</v>
       </c>
       <c r="F144" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>426</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E145" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F145" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>429</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F146" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E147" s="5">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="F147" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>435</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E148" s="5">
         <v>0</v>
       </c>
       <c r="F148" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="F149" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E150" s="5">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="F150" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E151" s="5">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="F151" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E152" s="5">
         <v>3</v>
       </c>
       <c r="F152" s="13">
         <v>630</v>
       </c>
     </row>
@@ -7300,51 +7372,51 @@
       </c>
       <c r="D153" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E153" s="5">
         <v>5</v>
       </c>
       <c r="F153" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E154" s="5">
-        <v>311</v>
+        <v>286</v>
       </c>
       <c r="F154" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E155" s="5">
         <v>0</v>
       </c>
       <c r="F155" s="13">
         <v>2610</v>
       </c>
     </row>
@@ -7380,111 +7452,111 @@
       </c>
       <c r="D157" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E157" s="5">
         <v>0</v>
       </c>
       <c r="F157" s="13">
         <v>2340</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E158" s="5">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F158" s="13">
         <v>2115</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E159" s="5">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F159" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E160" s="5">
         <v>0</v>
       </c>
       <c r="F160" s="13">
         <v>2070</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E161" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F161" s="13">
         <v>2385</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>477</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E162" s="5">
         <v>0</v>
       </c>
       <c r="F162" s="13">
         <v>2745</v>
       </c>
     </row>
@@ -7540,91 +7612,91 @@
       </c>
       <c r="D165" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E165" s="5">
         <v>0</v>
       </c>
       <c r="F165" s="13">
         <v>2340</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E166" s="5">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F166" s="13">
         <v>2880</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="5">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="F167" s="13">
         <v>1755</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E168" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F168" s="13">
         <v>1305</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E169" s="5">
         <v>4</v>
       </c>
       <c r="F169" s="13">
         <v>1440</v>
       </c>
     </row>
@@ -7660,71 +7732,71 @@
       </c>
       <c r="D171" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E171" s="5">
         <v>0</v>
       </c>
       <c r="F171" s="13">
         <v>1260</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E172" s="5">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="F172" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="5">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="F173" s="13">
         <v>1170</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="5">
         <v>0</v>
       </c>
       <c r="F174" s="13">
         <v>180</v>
       </c>
     </row>
@@ -7740,51 +7812,51 @@
       </c>
       <c r="D175" s="5" t="s">
         <v>517</v>
       </c>
       <c r="E175" s="5">
         <v>0</v>
       </c>
       <c r="F175" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>518</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>519</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E176" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F176" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>523</v>
       </c>
       <c r="E177" s="5">
         <v>0</v>
       </c>
       <c r="F177" s="13">
         <v>135</v>
       </c>
     </row>
@@ -7820,51 +7892,51 @@
       </c>
       <c r="D179" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E179" s="5">
         <v>0</v>
       </c>
       <c r="F179" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
         <v>530</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>531</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>532</v>
       </c>
       <c r="E180" s="5">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="F180" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>533</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>534</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>535</v>
       </c>
       <c r="E181" s="5">
         <v>0</v>
       </c>
       <c r="F181" s="13">
         <v>225</v>
       </c>
     </row>
@@ -7880,111 +7952,111 @@
       </c>
       <c r="D182" s="5" t="s">
         <v>538</v>
       </c>
       <c r="E182" s="5">
         <v>3</v>
       </c>
       <c r="F182" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>539</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>540</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>541</v>
       </c>
       <c r="E183" s="5">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="F183" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>542</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>543</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>544</v>
       </c>
       <c r="E184" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F184" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>545</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>546</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>547</v>
       </c>
       <c r="E185" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F185" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>548</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E186" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F186" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>551</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>552</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>553</v>
       </c>
       <c r="E187" s="5">
         <v>0</v>
       </c>
       <c r="F187" s="13">
         <v>540</v>
       </c>
     </row>
@@ -8080,111 +8152,111 @@
       </c>
       <c r="D192" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E192" s="5">
         <v>9</v>
       </c>
       <c r="F192" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>569</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>570</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>571</v>
       </c>
       <c r="E193" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F193" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>572</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>573</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>574</v>
       </c>
       <c r="E194" s="5">
         <v>0</v>
       </c>
       <c r="F194" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>575</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>576</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>577</v>
       </c>
       <c r="E195" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F195" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>578</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>579</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>580</v>
       </c>
       <c r="E196" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F196" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>581</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>582</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>583</v>
       </c>
       <c r="E197" s="5">
         <v>6</v>
       </c>
       <c r="F197" s="13">
         <v>585</v>
       </c>
     </row>
@@ -8280,271 +8352,271 @@
       </c>
       <c r="D202" s="5" t="s">
         <v>598</v>
       </c>
       <c r="E202" s="5">
         <v>4</v>
       </c>
       <c r="F202" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>599</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>600</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E203" s="5">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F203" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>602</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>603</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E204" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F204" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>605</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>606</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E205" s="5">
         <v>0</v>
       </c>
       <c r="F205" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>608</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>609</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>610</v>
       </c>
       <c r="E206" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F206" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>611</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>612</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>613</v>
       </c>
       <c r="E207" s="5">
         <v>0</v>
       </c>
       <c r="F207" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>614</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>615</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>616</v>
       </c>
       <c r="E208" s="5">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="F208" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>617</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>618</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>619</v>
       </c>
       <c r="E209" s="5">
         <v>0</v>
       </c>
       <c r="F209" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>620</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>621</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>622</v>
       </c>
       <c r="E210" s="5">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F210" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>623</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>624</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>625</v>
       </c>
       <c r="E211" s="5">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F211" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>626</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>627</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>628</v>
       </c>
       <c r="E212" s="5">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="F212" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>629</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>630</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>631</v>
       </c>
       <c r="E213" s="5">
         <v>0</v>
       </c>
       <c r="F213" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>632</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>633</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>634</v>
       </c>
       <c r="E214" s="5">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="F214" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>635</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>636</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>637</v>
       </c>
       <c r="E215" s="5">
         <v>0</v>
       </c>
       <c r="F215" s="13">
         <v>135</v>
       </c>
     </row>
@@ -8740,51 +8812,51 @@
       </c>
       <c r="D225" s="5" t="s">
         <v>667</v>
       </c>
       <c r="E225" s="5">
         <v>0</v>
       </c>
       <c r="F225" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>668</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E226" s="5">
-        <v>213</v>
+        <v>141</v>
       </c>
       <c r="F226" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>671</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>673</v>
       </c>
       <c r="E227" s="5">
         <v>0</v>
       </c>
       <c r="F227" s="13">
         <v>225</v>
       </c>
     </row>
@@ -8840,91 +8912,91 @@
       </c>
       <c r="D230" s="5" t="s">
         <v>682</v>
       </c>
       <c r="E230" s="5">
         <v>0</v>
       </c>
       <c r="F230" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>683</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>684</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>685</v>
       </c>
       <c r="E231" s="5">
-        <v>152</v>
+        <v>72</v>
       </c>
       <c r="F231" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>686</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>687</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>688</v>
       </c>
       <c r="E232" s="5">
         <v>0</v>
       </c>
       <c r="F232" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>689</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>690</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>691</v>
       </c>
       <c r="E233" s="5">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="F233" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>692</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>693</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>694</v>
       </c>
       <c r="E234" s="5">
         <v>0</v>
       </c>
       <c r="F234" s="13">
         <v>270</v>
       </c>
     </row>
@@ -8980,71 +9052,71 @@
       </c>
       <c r="D237" s="5" t="s">
         <v>703</v>
       </c>
       <c r="E237" s="5">
         <v>0</v>
       </c>
       <c r="F237" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>704</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>705</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E238" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F238" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>707</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>708</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>709</v>
       </c>
       <c r="E239" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F239" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>710</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>711</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>712</v>
       </c>
       <c r="E240" s="5">
         <v>4</v>
       </c>
       <c r="F240" s="13">
         <v>225</v>
       </c>
     </row>
@@ -9120,71 +9192,71 @@
       </c>
       <c r="D244" s="5" t="s">
         <v>724</v>
       </c>
       <c r="E244" s="5">
         <v>0</v>
       </c>
       <c r="F244" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>725</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>726</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>727</v>
       </c>
       <c r="E245" s="5">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="F245" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>728</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>729</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>730</v>
       </c>
       <c r="E246" s="5">
-        <v>274</v>
+        <v>138</v>
       </c>
       <c r="F246" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>732</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>733</v>
       </c>
       <c r="E247" s="5">
         <v>0</v>
       </c>
       <c r="F247" s="13">
         <v>450</v>
       </c>
     </row>
@@ -9240,51 +9312,51 @@
       </c>
       <c r="D250" s="5" t="s">
         <v>742</v>
       </c>
       <c r="E250" s="5">
         <v>0</v>
       </c>
       <c r="F250" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>743</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>744</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>745</v>
       </c>
       <c r="E251" s="5">
-        <v>421</v>
+        <v>358</v>
       </c>
       <c r="F251" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>746</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>747</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>748</v>
       </c>
       <c r="E252" s="5">
         <v>0</v>
       </c>
       <c r="F252" s="13">
         <v>225</v>
       </c>
     </row>
@@ -9360,71 +9432,71 @@
       </c>
       <c r="D256" s="5" t="s">
         <v>760</v>
       </c>
       <c r="E256" s="5">
         <v>0</v>
       </c>
       <c r="F256" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="9" t="s">
         <v>761</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>762</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>763</v>
       </c>
       <c r="E257" s="5">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="F257" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="9" t="s">
         <v>764</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>765</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>766</v>
       </c>
       <c r="E258" s="5">
-        <v>106</v>
+        <v>0</v>
       </c>
       <c r="F258" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="9" t="s">
         <v>767</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>768</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>769</v>
       </c>
       <c r="E259" s="5">
         <v>8</v>
       </c>
       <c r="F259" s="13">
         <v>135</v>
       </c>
     </row>
@@ -9440,131 +9512,131 @@
       </c>
       <c r="D260" s="5" t="s">
         <v>772</v>
       </c>
       <c r="E260" s="5">
         <v>0</v>
       </c>
       <c r="F260" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="9" t="s">
         <v>773</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>774</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>775</v>
       </c>
       <c r="E261" s="5">
-        <v>354</v>
+        <v>123</v>
       </c>
       <c r="F261" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="9" t="s">
         <v>776</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>777</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>778</v>
       </c>
       <c r="E262" s="5">
-        <v>5</v>
+        <v>81</v>
       </c>
       <c r="F262" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>779</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>780</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>781</v>
       </c>
       <c r="E263" s="5">
         <v>3</v>
       </c>
       <c r="F263" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>782</v>
       </c>
       <c r="C264" s="6" t="s">
         <v>783</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E264" s="5">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="F264" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>785</v>
       </c>
       <c r="C265" s="6" t="s">
         <v>786</v>
       </c>
       <c r="D265" s="5" t="s">
         <v>787</v>
       </c>
       <c r="E265" s="5">
-        <v>263</v>
+        <v>0</v>
       </c>
       <c r="F265" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="9" t="s">
         <v>788</v>
       </c>
       <c r="C266" s="6" t="s">
         <v>789</v>
       </c>
       <c r="D266" s="5" t="s">
         <v>790</v>
       </c>
       <c r="E266" s="5">
         <v>0</v>
       </c>
       <c r="F266" s="13">
         <v>540</v>
       </c>
     </row>
@@ -9620,111 +9692,111 @@
       </c>
       <c r="D269" s="5" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="5">
         <v>0</v>
       </c>
       <c r="F269" s="13">
         <v>1215</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>800</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E270" s="5">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="F270" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>803</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>804</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>805</v>
       </c>
       <c r="E271" s="5">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="F271" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>806</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>807</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E272" s="5">
         <v>0</v>
       </c>
       <c r="F272" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>809</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>810</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>811</v>
       </c>
       <c r="E273" s="5">
-        <v>2</v>
+        <v>155</v>
       </c>
       <c r="F273" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>812</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>813</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>814</v>
       </c>
       <c r="E274" s="5">
         <v>1</v>
       </c>
       <c r="F274" s="13">
         <v>315</v>
       </c>
     </row>
@@ -9760,71 +9832,71 @@
       </c>
       <c r="D276" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="5">
         <v>0</v>
       </c>
       <c r="F276" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>821</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F277" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="5">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F278" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>827</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>828</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="5">
         <v>2</v>
       </c>
       <c r="F279" s="13">
         <v>315</v>
       </c>
     </row>
@@ -9840,91 +9912,91 @@
       </c>
       <c r="D280" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="5">
         <v>0</v>
       </c>
       <c r="F280" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>833</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>834</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="5">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="F281" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>836</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>837</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="5">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="F282" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>839</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>840</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="5">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="F283" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>842</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>843</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="5">
         <v>0</v>
       </c>
       <c r="F284" s="13">
         <v>225</v>
       </c>
     </row>
@@ -10020,51 +10092,51 @@
       </c>
       <c r="D289" s="5" t="s">
         <v>859</v>
       </c>
       <c r="E289" s="5">
         <v>0</v>
       </c>
       <c r="F289" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="9" t="s">
         <v>860</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>861</v>
       </c>
       <c r="D290" s="5" t="s">
         <v>862</v>
       </c>
       <c r="E290" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F290" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="9" t="s">
         <v>863</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>864</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>865</v>
       </c>
       <c r="E291" s="5">
         <v>0</v>
       </c>
       <c r="F291" s="13">
         <v>540</v>
       </c>
     </row>
@@ -10100,54 +10172,54 @@
       </c>
       <c r="D293" s="5" t="s">
         <v>871</v>
       </c>
       <c r="E293" s="5">
         <v>0</v>
       </c>
       <c r="F293" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>872</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>873</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E294" s="5">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F294" s="13">
-        <v>225</v>
+        <v>270</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>875</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>876</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E295" s="5">
         <v>0</v>
       </c>
       <c r="F295" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
@@ -10160,111 +10232,111 @@
       </c>
       <c r="D296" s="5" t="s">
         <v>880</v>
       </c>
       <c r="E296" s="5">
         <v>0</v>
       </c>
       <c r="F296" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="9" t="s">
         <v>881</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>882</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>883</v>
       </c>
       <c r="E297" s="5">
-        <v>1</v>
+        <v>283</v>
       </c>
       <c r="F297" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="9" t="s">
         <v>884</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>885</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E298" s="5">
-        <v>136</v>
+        <v>0</v>
       </c>
       <c r="F298" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>887</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>888</v>
       </c>
       <c r="D299" s="5" t="s">
         <v>889</v>
       </c>
       <c r="E299" s="5">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="F299" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="9" t="s">
         <v>890</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>891</v>
       </c>
       <c r="D300" s="5" t="s">
         <v>892</v>
       </c>
       <c r="E300" s="5">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="F300" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="9" t="s">
         <v>893</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>894</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>895</v>
       </c>
       <c r="E301" s="5">
         <v>0</v>
       </c>
       <c r="F301" s="13">
         <v>495</v>
       </c>
     </row>
@@ -10320,51 +10392,51 @@
       </c>
       <c r="D304" s="5" t="s">
         <v>904</v>
       </c>
       <c r="E304" s="5">
         <v>0</v>
       </c>
       <c r="F304" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
         <v>905</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>906</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>907</v>
       </c>
       <c r="E305" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F305" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>908</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>909</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>910</v>
       </c>
       <c r="E306" s="5">
         <v>0</v>
       </c>
       <c r="F306" s="13">
         <v>675</v>
       </c>
     </row>
@@ -10380,51 +10452,51 @@
       </c>
       <c r="D307" s="5" t="s">
         <v>913</v>
       </c>
       <c r="E307" s="5">
         <v>0</v>
       </c>
       <c r="F307" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="9" t="s">
         <v>914</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>915</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>916</v>
       </c>
       <c r="E308" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F308" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="9" t="s">
         <v>917</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>918</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>919</v>
       </c>
       <c r="E309" s="5">
         <v>0</v>
       </c>
       <c r="F309" s="13">
         <v>585</v>
       </c>
     </row>
@@ -10440,51 +10512,51 @@
       </c>
       <c r="D310" s="5" t="s">
         <v>922</v>
       </c>
       <c r="E310" s="5">
         <v>2</v>
       </c>
       <c r="F310" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
         <v>923</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>924</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>925</v>
       </c>
       <c r="E311" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F311" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
         <v>926</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>928</v>
       </c>
       <c r="E312" s="5">
         <v>0</v>
       </c>
       <c r="F312" s="13">
         <v>720</v>
       </c>
     </row>
@@ -10540,211 +10612,211 @@
       </c>
       <c r="D315" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E315" s="5">
         <v>0</v>
       </c>
       <c r="F315" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="9" t="s">
         <v>938</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>939</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>940</v>
       </c>
       <c r="E316" s="5">
-        <v>150</v>
+        <v>46</v>
       </c>
       <c r="F316" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="9" t="s">
         <v>941</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>942</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>943</v>
       </c>
       <c r="E317" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F317" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="9" t="s">
         <v>944</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>945</v>
       </c>
       <c r="D318" s="5" t="s">
         <v>946</v>
       </c>
       <c r="E318" s="5">
         <v>0</v>
       </c>
       <c r="F318" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="9" t="s">
         <v>947</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>948</v>
       </c>
       <c r="D319" s="5" t="s">
         <v>949</v>
       </c>
       <c r="E319" s="5">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="F319" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="9" t="s">
         <v>950</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>951</v>
       </c>
       <c r="D320" s="5" t="s">
         <v>952</v>
       </c>
       <c r="E320" s="5">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="F320" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="9" t="s">
         <v>953</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>954</v>
       </c>
       <c r="D321" s="5" t="s">
         <v>955</v>
       </c>
       <c r="E321" s="5">
         <v>0</v>
       </c>
       <c r="F321" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="9" t="s">
         <v>956</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>957</v>
       </c>
       <c r="D322" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E322" s="5">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="F322" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="9" t="s">
         <v>959</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>960</v>
       </c>
       <c r="D323" s="5" t="s">
         <v>961</v>
       </c>
       <c r="E323" s="5">
         <v>2</v>
       </c>
       <c r="F323" s="13">
         <v>1260</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="9" t="s">
         <v>962</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>963</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>964</v>
       </c>
       <c r="E324" s="5">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F324" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>965</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>966</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E325" s="5">
         <v>0</v>
       </c>
       <c r="F325" s="13">
         <v>225</v>
       </c>
     </row>
@@ -10800,51 +10872,51 @@
       </c>
       <c r="D328" s="5" t="s">
         <v>976</v>
       </c>
       <c r="E328" s="5">
         <v>0</v>
       </c>
       <c r="F328" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="9" t="s">
         <v>977</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>978</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>979</v>
       </c>
       <c r="E329" s="5">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F329" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="9" t="s">
         <v>980</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>981</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>982</v>
       </c>
       <c r="E330" s="5">
         <v>0</v>
       </c>
       <c r="F330" s="13">
         <v>90</v>
       </c>
     </row>
@@ -10960,51 +11032,51 @@
       </c>
       <c r="D336" s="5" t="s">
         <v>1000</v>
       </c>
       <c r="E336" s="5">
         <v>0</v>
       </c>
       <c r="F336" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="9" t="s">
         <v>1001</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="D337" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="E337" s="5">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="F337" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="9" t="s">
         <v>1004</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="E338" s="5">
         <v>0</v>
       </c>
       <c r="F338" s="13">
         <v>0</v>
       </c>
     </row>
@@ -11020,51 +11092,51 @@
       </c>
       <c r="D339" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="E339" s="5">
         <v>12</v>
       </c>
       <c r="F339" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="9" t="s">
         <v>1010</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="E340" s="5">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F340" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="E341" s="5">
         <v>0</v>
       </c>
       <c r="F341" s="13">
         <v>270</v>
       </c>
     </row>
@@ -11080,131 +11152,131 @@
       </c>
       <c r="D342" s="5" t="s">
         <v>1018</v>
       </c>
       <c r="E342" s="5">
         <v>0</v>
       </c>
       <c r="F342" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="9" t="s">
         <v>1019</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="D343" s="5" t="s">
         <v>1021</v>
       </c>
       <c r="E343" s="5">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="F343" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="9" t="s">
         <v>1022</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="D344" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="E344" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F344" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="E345" s="5">
         <v>9</v>
       </c>
       <c r="F345" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>1028</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="E346" s="5">
-        <v>309</v>
+        <v>202</v>
       </c>
       <c r="F346" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>1031</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="E347" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F347" s="13">
         <v>1215</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="9" t="s">
         <v>1034</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="D348" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="E348" s="5">
         <v>0</v>
       </c>
       <c r="F348" s="13">
         <v>135</v>
       </c>
     </row>
@@ -11220,271 +11292,271 @@
       </c>
       <c r="D349" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="E349" s="5">
         <v>0</v>
       </c>
       <c r="F349" s="13">
         <v>1440</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="9" t="s">
         <v>1040</v>
       </c>
       <c r="C350" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="D350" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="E350" s="5">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="F350" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>1043</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="E351" s="5">
         <v>0</v>
       </c>
       <c r="F351" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="9" t="s">
         <v>1046</v>
       </c>
       <c r="C352" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="E352" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F352" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="9" t="s">
         <v>1049</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="D353" s="5" t="s">
         <v>1051</v>
       </c>
       <c r="E353" s="5">
         <v>28</v>
       </c>
       <c r="F353" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="9" t="s">
         <v>1052</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>1054</v>
       </c>
       <c r="E354" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F354" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="9" t="s">
         <v>1055</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E355" s="5">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F355" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="E356" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F356" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="9" t="s">
         <v>1061</v>
       </c>
       <c r="C357" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="D357" s="5" t="s">
         <v>1063</v>
       </c>
       <c r="E357" s="5">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="F357" s="13">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>1066</v>
       </c>
       <c r="E358" s="5">
-        <v>82</v>
+        <v>7</v>
       </c>
       <c r="F358" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>1067</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="E359" s="5">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="F359" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>1070</v>
       </c>
       <c r="C360" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>1072</v>
       </c>
       <c r="E360" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F360" s="13">
         <v>3420</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="9" t="s">
         <v>1073</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="E361" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F361" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="9" t="s">
         <v>1076</v>
       </c>
       <c r="C362" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="D362" s="5" t="s">
         <v>1078</v>
       </c>
       <c r="E362" s="5">
         <v>0</v>
       </c>
       <c r="F362" s="13">
         <v>1485</v>
       </c>
     </row>
@@ -11520,131 +11592,131 @@
       </c>
       <c r="D364" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="E364" s="5">
         <v>0</v>
       </c>
       <c r="F364" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>1085</v>
       </c>
       <c r="C365" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="E365" s="5">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="F365" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="9" t="s">
         <v>1088</v>
       </c>
       <c r="C366" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>1090</v>
       </c>
       <c r="E366" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F366" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>1091</v>
       </c>
       <c r="C367" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="D367" s="5" t="s">
         <v>1093</v>
       </c>
       <c r="E367" s="5">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="F367" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="E368" s="5">
-        <v>166</v>
+        <v>111</v>
       </c>
       <c r="F368" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>1097</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="E369" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F369" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="C370" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="5">
         <v>0</v>
       </c>
       <c r="F370" s="13">
         <v>540</v>
       </c>
     </row>
@@ -11660,51 +11732,51 @@
       </c>
       <c r="D371" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="5">
         <v>0</v>
       </c>
       <c r="F371" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>367</v>
       </c>
       <c r="B372" s="9" t="s">
         <v>1106</v>
       </c>
       <c r="C372" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="5">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="F372" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="9" t="s">
         <v>1109</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="D373" s="5" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="5">
         <v>11</v>
       </c>
       <c r="F373" s="13">
         <v>405</v>
       </c>
     </row>
@@ -11720,111 +11792,111 @@
       </c>
       <c r="D374" s="5" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="5">
         <v>0</v>
       </c>
       <c r="F374" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="C375" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="5">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="F375" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="5">
         <v>4</v>
       </c>
       <c r="F376" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="E377" s="5">
-        <v>223</v>
+        <v>79</v>
       </c>
       <c r="F377" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="9" t="s">
         <v>1124</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="D378" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="E378" s="5">
-        <v>114</v>
+        <v>3</v>
       </c>
       <c r="F378" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="C379" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="D379" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="E379" s="5">
         <v>0</v>
       </c>
       <c r="F379" s="13">
         <v>270</v>
       </c>
     </row>
@@ -11860,51 +11932,51 @@
       </c>
       <c r="D381" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="E381" s="5">
         <v>0</v>
       </c>
       <c r="F381" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="E382" s="5">
-        <v>117</v>
+        <v>34</v>
       </c>
       <c r="F382" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E383" s="5">
         <v>0</v>
       </c>
       <c r="F383" s="13">
         <v>225</v>
       </c>
     </row>
@@ -11920,91 +11992,91 @@
       </c>
       <c r="D384" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="E384" s="5">
         <v>1</v>
       </c>
       <c r="F384" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="C385" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="E385" s="5">
-        <v>171</v>
+        <v>120</v>
       </c>
       <c r="F385" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>381</v>
       </c>
       <c r="B386" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="C386" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="E386" s="5">
         <v>0</v>
       </c>
       <c r="F386" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>382</v>
       </c>
       <c r="B387" s="9" t="s">
         <v>1151</v>
       </c>
       <c r="C387" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="E387" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F387" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>383</v>
       </c>
       <c r="B388" s="9" t="s">
         <v>1154</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="E388" s="5">
         <v>0</v>
       </c>
       <c r="F388" s="13">
         <v>405</v>
       </c>
     </row>
@@ -12020,51 +12092,51 @@
       </c>
       <c r="D389" s="5" t="s">
         <v>1159</v>
       </c>
       <c r="E389" s="5">
         <v>0</v>
       </c>
       <c r="F389" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>385</v>
       </c>
       <c r="B390" s="9" t="s">
         <v>1160</v>
       </c>
       <c r="C390" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="E390" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F390" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
         <v>386</v>
       </c>
       <c r="B391" s="9" t="s">
         <v>1163</v>
       </c>
       <c r="C391" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="D391" s="5" t="s">
         <v>1165</v>
       </c>
       <c r="E391" s="5">
         <v>0</v>
       </c>
       <c r="F391" s="13">
         <v>900</v>
       </c>
     </row>
@@ -12080,51 +12152,51 @@
       </c>
       <c r="D392" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="E392" s="5">
         <v>5</v>
       </c>
       <c r="F392" s="13">
         <v>1575</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="9" t="s">
         <v>1169</v>
       </c>
       <c r="C393" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="E393" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F393" s="13">
         <v>1530</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>389</v>
       </c>
       <c r="B394" s="9" t="s">
         <v>1172</v>
       </c>
       <c r="C394" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="D394" s="5" t="s">
         <v>1174</v>
       </c>
       <c r="E394" s="5">
         <v>0</v>
       </c>
       <c r="F394" s="13">
         <v>450</v>
       </c>
     </row>
@@ -12140,171 +12212,171 @@
       </c>
       <c r="D395" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="E395" s="5">
         <v>9</v>
       </c>
       <c r="F395" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>391</v>
       </c>
       <c r="B396" s="9" t="s">
         <v>1178</v>
       </c>
       <c r="C396" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>1180</v>
       </c>
       <c r="E396" s="5">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="F396" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="E397" s="5">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="F397" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E398" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="F398" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>394</v>
       </c>
       <c r="B399" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="C399" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="E399" s="5">
         <v>0</v>
       </c>
       <c r="F399" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="E400" s="5">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="F400" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>1195</v>
       </c>
       <c r="E401" s="5">
         <v>11</v>
       </c>
       <c r="F401" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="E402" s="5">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="F402" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>1201</v>
       </c>
       <c r="E403" s="5">
         <v>0</v>
       </c>
       <c r="F403" s="13">
         <v>0</v>
       </c>
     </row>
@@ -12320,51 +12392,51 @@
       </c>
       <c r="D404" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="E404" s="5">
         <v>0</v>
       </c>
       <c r="F404" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="9" t="s">
         <v>1205</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="E405" s="5">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="F405" s="13">
         <v>1530</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="9" t="s">
         <v>1208</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="D406" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="E406" s="5">
         <v>0</v>
       </c>
       <c r="F406" s="13">
         <v>135</v>
       </c>
     </row>
@@ -12500,391 +12572,391 @@
       </c>
       <c r="D413" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="E413" s="5">
         <v>20</v>
       </c>
       <c r="F413" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
         <v>409</v>
       </c>
       <c r="B414" s="9" t="s">
         <v>1232</v>
       </c>
       <c r="C414" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="D414" s="5" t="s">
         <v>1234</v>
       </c>
       <c r="E414" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F414" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
         <v>410</v>
       </c>
       <c r="B415" s="9" t="s">
         <v>1235</v>
       </c>
       <c r="C415" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="D415" s="5" t="s">
         <v>1237</v>
       </c>
       <c r="E415" s="5">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="F415" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
         <v>411</v>
       </c>
       <c r="B416" s="9" t="s">
         <v>1238</v>
       </c>
       <c r="C416" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="D416" s="5" t="s">
         <v>1240</v>
       </c>
       <c r="E416" s="5">
-        <v>197</v>
+        <v>0</v>
       </c>
       <c r="F416" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
         <v>412</v>
       </c>
       <c r="B417" s="9" t="s">
         <v>1241</v>
       </c>
       <c r="C417" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="D417" s="5" t="s">
         <v>1243</v>
       </c>
       <c r="E417" s="5">
-        <v>174</v>
+        <v>4</v>
       </c>
       <c r="F417" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>413</v>
       </c>
       <c r="B418" s="9" t="s">
         <v>1244</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="E418" s="5">
         <v>0</v>
       </c>
       <c r="F418" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>414</v>
       </c>
       <c r="B419" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>1249</v>
       </c>
       <c r="E419" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F419" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>415</v>
       </c>
       <c r="B420" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="C420" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="D420" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="E420" s="5">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="F420" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>416</v>
       </c>
       <c r="B421" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="C421" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="E421" s="5">
-        <v>92</v>
+        <v>47</v>
       </c>
       <c r="F421" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>417</v>
       </c>
       <c r="B422" s="9" t="s">
         <v>1256</v>
       </c>
       <c r="C422" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>1258</v>
       </c>
       <c r="E422" s="5">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="F422" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>418</v>
       </c>
       <c r="B423" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="C423" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>1261</v>
       </c>
       <c r="E423" s="5">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="F423" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
         <v>419</v>
       </c>
       <c r="B424" s="9" t="s">
         <v>1262</v>
       </c>
       <c r="C424" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="D424" s="5" t="s">
         <v>1264</v>
       </c>
       <c r="E424" s="5">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="F424" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
         <v>420</v>
       </c>
       <c r="B425" s="9" t="s">
         <v>1265</v>
       </c>
       <c r="C425" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>1267</v>
       </c>
       <c r="E425" s="5">
-        <v>1033</v>
+        <v>802</v>
       </c>
       <c r="F425" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
         <v>421</v>
       </c>
       <c r="B426" s="9" t="s">
         <v>1268</v>
       </c>
       <c r="C426" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="D426" s="5" t="s">
         <v>1270</v>
       </c>
       <c r="E426" s="5">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="F426" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>422</v>
       </c>
       <c r="B427" s="9" t="s">
         <v>1271</v>
       </c>
       <c r="C427" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="D427" s="5" t="s">
         <v>1273</v>
       </c>
       <c r="E427" s="5">
-        <v>78</v>
+        <v>9</v>
       </c>
       <c r="F427" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
         <v>423</v>
       </c>
       <c r="B428" s="9" t="s">
         <v>1274</v>
       </c>
       <c r="C428" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="D428" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="E428" s="5">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="F428" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
         <v>424</v>
       </c>
       <c r="B429" s="9" t="s">
         <v>1277</v>
       </c>
       <c r="C429" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="D429" s="5" t="s">
         <v>1279</v>
       </c>
       <c r="E429" s="5">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="F429" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
         <v>425</v>
       </c>
       <c r="B430" s="9" t="s">
         <v>1280</v>
       </c>
       <c r="C430" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="E430" s="5">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="F430" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>426</v>
       </c>
       <c r="B431" s="9" t="s">
         <v>1283</v>
       </c>
       <c r="C431" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="D431" s="5" t="s">
         <v>1285</v>
       </c>
       <c r="E431" s="5">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="F431" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>427</v>
       </c>
       <c r="B432" s="9" t="s">
         <v>1286</v>
       </c>
       <c r="C432" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="D432" s="5" t="s">
         <v>1288</v>
       </c>
       <c r="E432" s="5">
         <v>0</v>
       </c>
       <c r="F432" s="13">
         <v>405</v>
       </c>
     </row>
@@ -12900,54 +12972,214 @@
       </c>
       <c r="D433" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="E433" s="5">
         <v>0</v>
       </c>
       <c r="F433" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>429</v>
       </c>
       <c r="B434" s="9" t="s">
         <v>1292</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="D434" s="5" t="s">
         <v>1294</v>
       </c>
       <c r="E434" s="5">
-        <v>107</v>
+        <v>31</v>
       </c>
       <c r="F434" s="13">
         <v>225</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6">
+      <c r="A435" s="4">
+        <v>430</v>
+      </c>
+      <c r="B435" s="9" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C435" s="6" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D435" s="5" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E435" s="5">
+        <v>5</v>
+      </c>
+      <c r="F435" s="13">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6">
+      <c r="A436" s="4">
+        <v>431</v>
+      </c>
+      <c r="B436" s="9" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C436" s="6" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D436" s="5" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E436" s="5">
+        <v>56</v>
+      </c>
+      <c r="F436" s="13">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6">
+      <c r="A437" s="4">
+        <v>432</v>
+      </c>
+      <c r="B437" s="9" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C437" s="6" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D437" s="5" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E437" s="5">
+        <v>102</v>
+      </c>
+      <c r="F437" s="13">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6">
+      <c r="A438" s="4">
+        <v>433</v>
+      </c>
+      <c r="B438" s="9" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C438" s="6" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D438" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E438" s="5">
+        <v>88</v>
+      </c>
+      <c r="F438" s="13">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6">
+      <c r="A439" s="4">
+        <v>434</v>
+      </c>
+      <c r="B439" s="9" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C439" s="6" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D439" s="5" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E439" s="5">
+        <v>70</v>
+      </c>
+      <c r="F439" s="13">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6">
+      <c r="A440" s="4">
+        <v>435</v>
+      </c>
+      <c r="B440" s="9" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C440" s="6" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D440" s="5" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E440" s="5">
+        <v>99</v>
+      </c>
+      <c r="F440" s="13">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6">
+      <c r="A441" s="4">
+        <v>436</v>
+      </c>
+      <c r="B441" s="9" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C441" s="6" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D441" s="5" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E441" s="5">
+        <v>125</v>
+      </c>
+      <c r="F441" s="13">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6">
+      <c r="A442" s="4">
+        <v>437</v>
+      </c>
+      <c r="B442" s="9" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C442" s="6" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D442" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E442" s="5">
+        <v>29</v>
+      </c>
+      <c r="F442" s="13">
+        <v>447</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -13342,50 +13574,58 @@
     <hyperlink ref="D410" r:id="rId_hyperlink_405"/>
     <hyperlink ref="D411" r:id="rId_hyperlink_406"/>
     <hyperlink ref="D412" r:id="rId_hyperlink_407"/>
     <hyperlink ref="D413" r:id="rId_hyperlink_408"/>
     <hyperlink ref="D414" r:id="rId_hyperlink_409"/>
     <hyperlink ref="D415" r:id="rId_hyperlink_410"/>
     <hyperlink ref="D416" r:id="rId_hyperlink_411"/>
     <hyperlink ref="D417" r:id="rId_hyperlink_412"/>
     <hyperlink ref="D418" r:id="rId_hyperlink_413"/>
     <hyperlink ref="D419" r:id="rId_hyperlink_414"/>
     <hyperlink ref="D420" r:id="rId_hyperlink_415"/>
     <hyperlink ref="D421" r:id="rId_hyperlink_416"/>
     <hyperlink ref="D422" r:id="rId_hyperlink_417"/>
     <hyperlink ref="D423" r:id="rId_hyperlink_418"/>
     <hyperlink ref="D424" r:id="rId_hyperlink_419"/>
     <hyperlink ref="D425" r:id="rId_hyperlink_420"/>
     <hyperlink ref="D426" r:id="rId_hyperlink_421"/>
     <hyperlink ref="D427" r:id="rId_hyperlink_422"/>
     <hyperlink ref="D428" r:id="rId_hyperlink_423"/>
     <hyperlink ref="D429" r:id="rId_hyperlink_424"/>
     <hyperlink ref="D430" r:id="rId_hyperlink_425"/>
     <hyperlink ref="D431" r:id="rId_hyperlink_426"/>
     <hyperlink ref="D432" r:id="rId_hyperlink_427"/>
     <hyperlink ref="D433" r:id="rId_hyperlink_428"/>
     <hyperlink ref="D434" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D437" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D438" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D439" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D440" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D442" r:id="rId_hyperlink_437"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>