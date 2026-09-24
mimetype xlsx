--- v2 (2026-08-10)
+++ v3 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1328">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Автотримачі та Підставки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -3969,50 +3969,77 @@
     <t>MBa9dc4ef0-9175-11f1-8e21-000c29e7989d</t>
   </si>
   <si>
     <t>Автомобільний тримач HOCO CA52 магнітний, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca52-magn-tniy-chorniy/</t>
   </si>
   <si>
     <t>MB7e734db8-9175-11f1-8e21-000c29e7989d</t>
   </si>
   <si>
     <t>Магнитный автомобильный держатель HOCO H59, чёрно-серый</t>
   </si>
   <si>
     <t>https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-hoco-h59-chyorno-seryy/</t>
   </si>
   <si>
     <t>MBe8014c8e-9175-11f1-8e21-000c29e7989d</t>
   </si>
   <si>
     <t>Настільний тримач HOCO HD10 для телефону, регульований, білий</t>
   </si>
   <si>
     <t>https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-b-liy/</t>
+  </si>
+  <si>
+    <t>MB0bf6990b-a772-11f1-8e24-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобильный держатель BOROFONE BH125 магнитный - воздушная решётка</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomobilnyy-derzhatel-borofone-bh125-magnitnyy-vozdushnaya-reshyotka/</t>
+  </si>
+  <si>
+    <t>MBb4b5db0f-a771-11f1-8e24-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобільний зарядний пристрій BOROFONE BZ28C PD 30W 2*TYPE-C + QC3.0, чорний</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomob-lniy-zaryadniy-pristr-y-borofone-bz28c-pd-30w-2-type-c-qc3-0-chorniy/</t>
+  </si>
+  <si>
+    <t>MB2d2a8691-a772-11f1-8e24-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Магнитный автомобильный держатель BOROFONE BH139</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-borofone-bh139/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -4386,62 +4413,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-tornado-ch11/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-long-neck-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-by-09-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ac-65-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ch-02-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-qy14-f15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-f12-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ba-15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca-31-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca5-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-522-round-magnetic-with-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch13/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-531-aluminium-alloy-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-533-magnetic-full-rotatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-570-car-bracket/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-ca111/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ach-107/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-580-dragonfly/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-01-drift-1-wireless-15-w-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-02-drift-2-wireless-15-w-dashboard-airv-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-04-pilot-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch31-wireless-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-airvent-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-fw-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/?sku=104462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/?sku=104464" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m2-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m4-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m3-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-07-skylink2-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs2-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc51-clear-way-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-suave-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc56-peaceful-car-aux-bt-receiver-with-cable-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc26-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc32-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc38-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc41-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc43-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc45-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc48-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc49-1-20m-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc50-38w-type-c-pd-20w-usb-qc3-0-18w-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc53-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc54-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc59-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc60-bluetooth-guchnomovets-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-06-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-07-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e62-bluetooth-z-shvidkoyu-zaryadkoyu-20w-2usb-type-c-3-1a-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e70-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-magic-night/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e81-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e82-guerrero-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e41-usb-2-1a-usb-flash-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e67-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc-3-0-18w-1usb-flash-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e71-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e74-bluetooth-z-shvidkoyu-zaryadkoyu-18w-2usb-z-guchnim-zv-yazkom-vbudovanim-kabelem-lightning-i-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-siriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e85-tiger-pd20w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e86-alegria-pd30w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmiter-hoco-e88-star-35w-2c-dlya-avtomobilya-bt-fm-prikurivatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-qs6-portativniy-kompresor-z-funkts-yu-ekstrenogo-zapusku-l-khtarikom-ta-paverbankom-8000-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-05hd21-dlya-velosipeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-19-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-33-gvitatsiyniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w07-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w08-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z17-pruzhina-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z25-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-borofone-bc61-ocean-45w-1-usb-a-1-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e19-smart-vehicle-mounted/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e87-delta-35w-1a1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp50-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp51-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp8-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di07-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di42-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv11-2k-z-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv12-2k-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv13-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv15-2-inch-display-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv16-9-66-inch-dzerkalo-kamera-zad-vidu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-chyervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-15hd72-na-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-borofone-bh122-magn-tniy-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh128/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh129-follower-gravity-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh130-follower-gravity-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh131-follower-one-button-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh132-follower-one-button-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh133-rio-push-type-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh134-rio-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh137/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca31-cool-run-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca68-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca81-magn-tniy-dlya-smartfona-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca27-z-prisoskoyu-dlya-telefonu-plansheta-6-12-9-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-hoco-dca46-magsafe-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h21-dragon-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h68-gamble-dlya-plansheta-telefonu-torpedo-chorniy-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h78-vista-push-type-dlya-ventilyats-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h79-vista-push-type-dlya-tsentralno-konsol-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h89-crown-z-vakuumnoyu-prisoskoyu-dlya-telefonu-4-5-7-na-torpedo-abo-lobove-sklo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-108-na-lobove-sklo-chorno-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-157-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-32hd85-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-z-bezdrotovoyu-shvidkoyu-zaryadkoyu-borofone-bh223-follower-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-ca42-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h92-na-prisosts/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h93-dlya-displeya-avtomob-lya-stable-magnetic-case-screen-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h98-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw18-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw20-precious-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv10-mini-screen-dashcam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv14-3-inch-screen-display-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv3/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv5-3-dyuymoviy-ips-ekran-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv6-3-dyuymoviy-ips-hd-ekran-z-kameroyu-zadnogo-vidu-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv7-2k-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv8-2k-wi-fi-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv9-3-inch-screen-driving-recorder-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-borofone-fc1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-ph55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-s53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp5/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp7/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-pilisos-hoco-zp6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh10-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh100-do-planshetu-4-7-10-5-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh101-do-planshetu-4-7-12-9-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh102-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh106-ascend-pull-clip-car-holder-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh11-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh114-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh116-na-panel-prilad-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh13-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh18-journey-na-lobove-sklo-prisoska-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh19-eddie-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh201-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh202-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh203-blue-charm-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh204-blue-charm-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh205-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh206-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh207-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh208-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh209-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh21-vanda-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh210-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh211-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh214-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh222-leading-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh28-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh29-graceful-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh37-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh38-magic-bay-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh39-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh43-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh44-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh45-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh48-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh52-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh53-windy-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh54-racer-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh55-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh6-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh60-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh7-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh71-magnetic-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh73-kleyka-prisoska-zatiskach/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh74-rock-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh77-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh8-air-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh84-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh85-experience-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh89-enlighten-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh90-ring-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh91-ring-kle-tsya-na-torpeda-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh92-grand-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh93-grand-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh95-warrior-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh96-nt-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh97-nt-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh99-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh10-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh12-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca103/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca105-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca120-dlya-planshet-v-4-7-10-5-z-kleykoyu-prisoskoyu-ta-kl-psovim-utrimuvachem/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca121-do-planshetu-4-7-10-5-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-plus-15w-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca23-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca24-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca47-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca50-prishch-pka/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca55-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca60-bezdrotova-zaryaka-10w-kleyka-prisoska-prisoska-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca61-kle-tsya-na-skotch-m3-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca62-na-p-dgol-vnik-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca66-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca67-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca76-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca79-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca82-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca83/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca85-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca90/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca91/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca95-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca99-na-priladovu-panel-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-cw42/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca47-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h10-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h100-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h12-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h13-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h15-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h19-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h23-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h27-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h30-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h33-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h34-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h38-cheetah-car-holder-windshield-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h50-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h51-magn-tniy-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h7-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h74-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h81-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h86-magn-tniy-chono-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw1-pro-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw11-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw12-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw14-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw15-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw16/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw18-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw21-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw23-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw24-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw26-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw3-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw30-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw31-crown-15w-magn-tna-bezdrotova-shvidka-zaryadka-kleyka-prisoska-na-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw32-crown-z-bezdrotovoyu-zaryadkoyu-kr-plennya-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw34-z-bezdrotovoyu-zaryadkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw5-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw6-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw7/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw9-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-s14-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-10-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-11-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-12-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-29-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-w12-z-byezprov-dnoyu-zaryadkoyu-7-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z07-na-prisoskakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z08-magn-t-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z18-knopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z23-magn-t-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z24-magn-t-lipuchka-na-torpedo-avto-lobove-sklo-staleviy-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z27-magn-t-lipuchka-na-torpedo-avto-lobove-chorniy-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z31-knopka-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-bezdrotovogo-carplay-hoco-hu1-way-car-wireless-carplay-adapter-usb-a-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-ruchniy-pilosos-hoco-hy11-z-valikovoyu-shch-tkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-portativniy-pilosos-zp16-wave-vsmoktuvannya-obduv/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh105-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh72-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca101-vodonepronikniy-kholder-dlya-velosipeda-mototsikla/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca73/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h91-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h95-vodonepronikniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/vodyanoy-pistolet-dlya-moyki-mashiny-hoco-zp17-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-yq-zxc062-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-dlya-smartfona-hoco-k32-smart-live-broadcast-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/lampa-dlya-self-k29-wonder-fill-light-z-kr-plennyam-na-telefon/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh121-eternal-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh123-profit-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh136-parker-ring-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h56-dlya-smartfona-4-5-7-na-ventilyats-ynu-resh-tku-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h57-show-ring-dlya-smartfona-4-5-7-na-displey-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-trimach-hoco-h29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k23-lotus-smart-ptz-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k24-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k25-sherkhan-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-dyy04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k17-figure-mini-live-broadcast-stand-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k26-smart-camera-gimbal-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by11/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by12-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by13-nube-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by14-graceful-mini-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-shtativ-hoco-k27-pro-2-v-1-magn-t-zatiskach-z-bluetooth-pultom-dlya-smartfona-4-5-7-0-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd9-dlya-plansheta-ta-noutbuka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh138-fit-metal-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh23-bright-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh24-bright-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd11-dlya-telefonu-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph23-dlya-telefonu-bilo-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph34-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph48-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph50-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-might-metal-rotating-dlya-planshetu-v-d-7-do-12-9-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-plus-might-metal-rotating-dlya-planshetu-v-d-9-7-do-15-6-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh22-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnyy-magnitnyy-derzhatel-hoco-hd13-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-ph41-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-borofone-fc3-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-denmen-dh06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-cph19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-usb-a-30-sm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/pult-distantsionnogo-upravleniya-dlya-telefona-hoco-gm204-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ruchniy-pilosos-hoco-hy10/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/szu-borofone-bas41a-2usb-2-4a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/stabilizator-hoco-dyy06-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-trimach-hoco-ph19-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-cad01-cherno-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k30-campo-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k31-campo-magnitnyy-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh14-hope-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc63-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-ventilyator-borofone-dbf11-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h64-gamble-dlya-telefonu-v-deflektor-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h9-general-dlya-telefonu-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh118-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh40-magn-tniy-utrimuvach-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh69/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tne-k-ltse-trimach-hoco-gh10-magic-magnetic-ring-holder-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd15-suntuoso-dlya-telefonu-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmitter-avtomobilnyy-hoco-e89/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h96-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h99-p-dgol-vnik-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca32-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-avtomobilnyy-besprovodnoy-hoco-hu3-carplay-usb-type-c-11pc-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-dca80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h31-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h5-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-derzhatel-hoco-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-priymach-hoco-e151-z-kabelem-aux-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp18/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw36-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-rukoyatka-s-pultom-hoco-k33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/koltsevaya-lampa-hoco-k160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca52-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-hoco-h59-chyorno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-b-liy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-tornado-ch11/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-long-neck-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-by-09-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ac-65-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ch-02-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-qy14-f15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-f12-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ba-15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca-31-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca5-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-522-round-magnetic-with-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch13/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-531-aluminium-alloy-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-533-magnetic-full-rotatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-570-car-bracket/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-ca111/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ach-107/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-580-dragonfly/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-01-drift-1-wireless-15-w-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-02-drift-2-wireless-15-w-dashboard-airv-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-04-pilot-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch31-wireless-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-airvent-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-fw-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/?sku=104462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/?sku=104464" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m2-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m4-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m3-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-07-skylink2-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs2-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc51-clear-way-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-suave-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc56-peaceful-car-aux-bt-receiver-with-cable-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc26-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc32-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc38-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc41-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc43-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc45-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc48-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc49-1-20m-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc50-38w-type-c-pd-20w-usb-qc3-0-18w-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc53-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc54-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc59-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc60-bluetooth-guchnomovets-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-06-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-07-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e62-bluetooth-z-shvidkoyu-zaryadkoyu-20w-2usb-type-c-3-1a-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e70-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-magic-night/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e81-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e82-guerrero-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e41-usb-2-1a-usb-flash-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e67-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc-3-0-18w-1usb-flash-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e71-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e74-bluetooth-z-shvidkoyu-zaryadkoyu-18w-2usb-z-guchnim-zv-yazkom-vbudovanim-kabelem-lightning-i-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-siriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e85-tiger-pd20w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e86-alegria-pd30w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmiter-hoco-e88-star-35w-2c-dlya-avtomobilya-bt-fm-prikurivatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-qs6-portativniy-kompresor-z-funkts-yu-ekstrenogo-zapusku-l-khtarikom-ta-paverbankom-8000-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-05hd21-dlya-velosipeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-19-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-33-gvitatsiyniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w07-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w08-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z17-pruzhina-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z25-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-borofone-bc61-ocean-45w-1-usb-a-1-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e19-smart-vehicle-mounted/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e87-delta-35w-1a1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp50-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp51-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp8-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di07-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di42-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv11-2k-z-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv12-2k-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv13-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv15-2-inch-display-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv16-9-66-inch-dzerkalo-kamera-zad-vidu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-chyervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-15hd72-na-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-borofone-bh122-magn-tniy-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh128/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh129-follower-gravity-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh130-follower-gravity-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh131-follower-one-button-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh132-follower-one-button-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh133-rio-push-type-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh134-rio-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh137/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca31-cool-run-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca68-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca81-magn-tniy-dlya-smartfona-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca27-z-prisoskoyu-dlya-telefonu-plansheta-6-12-9-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-hoco-dca46-magsafe-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h21-dragon-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h68-gamble-dlya-plansheta-telefonu-torpedo-chorniy-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h78-vista-push-type-dlya-ventilyats-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h79-vista-push-type-dlya-tsentralno-konsol-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h89-crown-z-vakuumnoyu-prisoskoyu-dlya-telefonu-4-5-7-na-torpedo-abo-lobove-sklo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-108-na-lobove-sklo-chorno-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-157-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-32hd85-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-z-bezdrotovoyu-shvidkoyu-zaryadkoyu-borofone-bh223-follower-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-ca42-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h92-na-prisosts/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h93-dlya-displeya-avtomob-lya-stable-magnetic-case-screen-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h98-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw18-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw20-precious-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv10-mini-screen-dashcam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv14-3-inch-screen-display-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv3/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv5-3-dyuymoviy-ips-ekran-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv6-3-dyuymoviy-ips-hd-ekran-z-kameroyu-zadnogo-vidu-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv7-2k-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv8-2k-wi-fi-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv9-3-inch-screen-driving-recorder-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-borofone-fc1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-ph55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-s53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp5/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp7/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-pilisos-hoco-zp6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh10-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh100-do-planshetu-4-7-10-5-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh101-do-planshetu-4-7-12-9-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh102-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh106-ascend-pull-clip-car-holder-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh11-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh114-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh116-na-panel-prilad-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh13-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh18-journey-na-lobove-sklo-prisoska-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh19-eddie-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh201-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh202-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh203-blue-charm-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh204-blue-charm-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh205-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh206-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh207-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh208-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh209-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh21-vanda-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh210-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh211-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh214-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh222-leading-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh28-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh29-graceful-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh37-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh38-magic-bay-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh39-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh43-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh44-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh45-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh48-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh52-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh53-windy-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh54-racer-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh55-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh6-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh60-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh7-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh71-magnetic-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh73-kleyka-prisoska-zatiskach/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh74-rock-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh77-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh8-air-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh84-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh85-experience-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh89-enlighten-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh90-ring-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh91-ring-kle-tsya-na-torpeda-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh92-grand-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh93-grand-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh95-warrior-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh96-nt-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh97-nt-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh99-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh10-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh12-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca103/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca105-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca120-dlya-planshet-v-4-7-10-5-z-kleykoyu-prisoskoyu-ta-kl-psovim-utrimuvachem/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca121-do-planshetu-4-7-10-5-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-plus-15w-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca23-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca24-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca47-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca50-prishch-pka/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca55-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca60-bezdrotova-zaryaka-10w-kleyka-prisoska-prisoska-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca61-kle-tsya-na-skotch-m3-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca62-na-p-dgol-vnik-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca66-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca67-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca76-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca79-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca82-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca83/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca85-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca90/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca91/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca95-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca99-na-priladovu-panel-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-cw42/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca47-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h10-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h100-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h12-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h13-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h15-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h19-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h23-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h27-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h30-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h33-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h34-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h38-cheetah-car-holder-windshield-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h50-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h51-magn-tniy-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h7-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h74-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h81-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h86-magn-tniy-chono-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw1-pro-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw11-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw12-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw14-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw15-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw16/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw18-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw21-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw23-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw24-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw26-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw3-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw30-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw31-crown-15w-magn-tna-bezdrotova-shvidka-zaryadka-kleyka-prisoska-na-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw32-crown-z-bezdrotovoyu-zaryadkoyu-kr-plennya-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw34-z-bezdrotovoyu-zaryadkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw5-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw6-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw7/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw9-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-s14-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-10-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-11-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-12-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-29-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-w12-z-byezprov-dnoyu-zaryadkoyu-7-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z07-na-prisoskakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z08-magn-t-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z18-knopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z23-magn-t-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z24-magn-t-lipuchka-na-torpedo-avto-lobove-sklo-staleviy-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z27-magn-t-lipuchka-na-torpedo-avto-lobove-chorniy-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z31-knopka-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-bezdrotovogo-carplay-hoco-hu1-way-car-wireless-carplay-adapter-usb-a-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-ruchniy-pilosos-hoco-hy11-z-valikovoyu-shch-tkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-portativniy-pilosos-zp16-wave-vsmoktuvannya-obduv/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh105-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh72-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca101-vodonepronikniy-kholder-dlya-velosipeda-mototsikla/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca73/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h91-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h95-vodonepronikniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/vodyanoy-pistolet-dlya-moyki-mashiny-hoco-zp17-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-yq-zxc062-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-dlya-smartfona-hoco-k32-smart-live-broadcast-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/lampa-dlya-self-k29-wonder-fill-light-z-kr-plennyam-na-telefon/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh121-eternal-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh123-profit-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh136-parker-ring-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h56-dlya-smartfona-4-5-7-na-ventilyats-ynu-resh-tku-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h57-show-ring-dlya-smartfona-4-5-7-na-displey-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-trimach-hoco-h29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k23-lotus-smart-ptz-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k24-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k25-sherkhan-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-dyy04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k17-figure-mini-live-broadcast-stand-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k26-smart-camera-gimbal-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by11/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by12-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by13-nube-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by14-graceful-mini-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-shtativ-hoco-k27-pro-2-v-1-magn-t-zatiskach-z-bluetooth-pultom-dlya-smartfona-4-5-7-0-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd9-dlya-plansheta-ta-noutbuka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh138-fit-metal-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh23-bright-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh24-bright-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd11-dlya-telefonu-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph23-dlya-telefonu-bilo-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph34-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph48-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph50-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-might-metal-rotating-dlya-planshetu-v-d-7-do-12-9-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-plus-might-metal-rotating-dlya-planshetu-v-d-9-7-do-15-6-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh22-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnyy-magnitnyy-derzhatel-hoco-hd13-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-ph41-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-borofone-fc3-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-denmen-dh06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-cph19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-usb-a-30-sm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/pult-distantsionnogo-upravleniya-dlya-telefona-hoco-gm204-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ruchniy-pilosos-hoco-hy10/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/szu-borofone-bas41a-2usb-2-4a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/stabilizator-hoco-dyy06-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-trimach-hoco-ph19-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-cad01-cherno-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k30-campo-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k31-campo-magnitnyy-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh14-hope-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc63-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-ventilyator-borofone-dbf11-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h64-gamble-dlya-telefonu-v-deflektor-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h9-general-dlya-telefonu-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh118-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh40-magn-tniy-utrimuvach-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh69/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tne-k-ltse-trimach-hoco-gh10-magic-magnetic-ring-holder-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd15-suntuoso-dlya-telefonu-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmitter-avtomobilnyy-hoco-e89/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h96-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h99-p-dgol-vnik-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca32-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-avtomobilnyy-besprovodnoy-hoco-hu3-carplay-usb-type-c-11pc-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-dca80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h31-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h5-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-derzhatel-hoco-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-priymach-hoco-e151-z-kabelem-aux-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp18/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw36-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-rukoyatka-s-pultom-hoco-k33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/koltsevaya-lampa-hoco-k160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca52-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-hoco-h59-chyorno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-derzhatel-borofone-bh125-magnitnyy-vozdushnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-zaryadniy-pristr-y-borofone-bz28c-pd-30w-2-type-c-qc3-0-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-borofone-bh139/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F442"/>
+  <dimension ref="A1:F445"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F442" sqref="F442"/>
+      <selection activeCell="F445" sqref="F445"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -5272,51 +5299,51 @@
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
         <v>0</v>
       </c>
       <c r="F48" s="13">
         <v>613</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="F49" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" s="13">
         <v>315</v>
       </c>
     </row>
@@ -5332,51 +5359,51 @@
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="F52" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="13">
         <v>405</v>
       </c>
     </row>
@@ -5552,131 +5579,131 @@
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="F63" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="F64" s="13">
-        <v>360</v>
+        <v>405</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
         <v>0</v>
       </c>
       <c r="F65" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="F66" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="F67" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" s="13">
         <v>540</v>
       </c>
     </row>
@@ -5712,91 +5739,91 @@
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5">
         <v>0</v>
       </c>
       <c r="F70" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F71" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5">
         <v>0</v>
       </c>
       <c r="F72" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5">
-        <v>269</v>
+        <v>148</v>
       </c>
       <c r="F73" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5">
         <v>0</v>
       </c>
       <c r="F74" s="13">
         <v>540</v>
       </c>
     </row>
@@ -5952,71 +5979,71 @@
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="F83" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
-        <v>161</v>
+        <v>85</v>
       </c>
       <c r="F84" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="13">
         <v>3375</v>
       </c>
     </row>
@@ -6292,51 +6319,51 @@
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="F100" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5">
         <v>0</v>
       </c>
       <c r="F101" s="13">
         <v>225</v>
       </c>
     </row>
@@ -6692,54 +6719,54 @@
       </c>
       <c r="D119" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E119" s="5">
         <v>61</v>
       </c>
       <c r="F119" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E120" s="5">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="F120" s="13">
-        <v>225</v>
+        <v>270</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5">
         <v>0</v>
       </c>
       <c r="F121" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
@@ -6772,211 +6799,211 @@
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5">
         <v>11</v>
       </c>
       <c r="F123" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E124" s="5">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="F124" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E125" s="5">
         <v>14</v>
       </c>
       <c r="F125" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>368</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>369</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E126" s="5">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="F126" s="13">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>371</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E127" s="5">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="F127" s="13">
-        <v>270</v>
+        <v>315</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>374</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>375</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="5">
         <v>0</v>
       </c>
       <c r="F128" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="5">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F129" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F130" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="5">
         <v>0</v>
       </c>
       <c r="F131" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>387</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E132" s="5">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="F132" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>389</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>390</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="13">
         <v>540</v>
       </c>
     </row>
@@ -6992,131 +7019,131 @@
       </c>
       <c r="D134" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E134" s="5">
         <v>8</v>
       </c>
       <c r="F134" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>395</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>396</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>397</v>
       </c>
       <c r="E135" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F135" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="5">
         <v>0</v>
       </c>
       <c r="F136" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>401</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F137" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E138" s="5">
         <v>0</v>
       </c>
       <c r="F138" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E139" s="5">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="F139" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E140" s="5">
         <v>33</v>
       </c>
       <c r="F140" s="13">
         <v>135</v>
       </c>
     </row>
@@ -7192,51 +7219,51 @@
       </c>
       <c r="D144" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E144" s="5">
         <v>22</v>
       </c>
       <c r="F144" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>426</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E145" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F145" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>429</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="5">
         <v>0</v>
       </c>
       <c r="F146" s="13">
         <v>540</v>
       </c>
     </row>
@@ -7272,151 +7299,151 @@
       </c>
       <c r="D148" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E148" s="5">
         <v>0</v>
       </c>
       <c r="F148" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="5">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F149" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E150" s="5">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="F150" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E151" s="5">
         <v>11</v>
       </c>
       <c r="F151" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E152" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F152" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E153" s="5">
         <v>5</v>
       </c>
       <c r="F153" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E154" s="5">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="F154" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E155" s="5">
         <v>0</v>
       </c>
       <c r="F155" s="13">
         <v>2610</v>
       </c>
     </row>
@@ -7452,111 +7479,111 @@
       </c>
       <c r="D157" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E157" s="5">
         <v>0</v>
       </c>
       <c r="F157" s="13">
         <v>2340</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E158" s="5">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F158" s="13">
         <v>2115</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E159" s="5">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="F159" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E160" s="5">
         <v>0</v>
       </c>
       <c r="F160" s="13">
         <v>2070</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E161" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F161" s="13">
         <v>2385</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>477</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E162" s="5">
         <v>0</v>
       </c>
       <c r="F162" s="13">
         <v>2745</v>
       </c>
     </row>
@@ -7612,111 +7639,111 @@
       </c>
       <c r="D165" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E165" s="5">
         <v>0</v>
       </c>
       <c r="F165" s="13">
         <v>2340</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E166" s="5">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F166" s="13">
         <v>2880</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F167" s="13">
         <v>1755</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E168" s="5">
         <v>4</v>
       </c>
       <c r="F168" s="13">
         <v>1305</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E169" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F169" s="13">
         <v>1440</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E170" s="5">
         <v>0</v>
       </c>
       <c r="F170" s="13">
         <v>1935</v>
       </c>
     </row>
@@ -7732,71 +7759,71 @@
       </c>
       <c r="D171" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E171" s="5">
         <v>0</v>
       </c>
       <c r="F171" s="13">
         <v>1260</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E172" s="5">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="F172" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="5">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="F173" s="13">
         <v>1170</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="5">
         <v>0</v>
       </c>
       <c r="F174" s="13">
         <v>180</v>
       </c>
     </row>
@@ -7932,111 +7959,111 @@
       </c>
       <c r="D181" s="5" t="s">
         <v>535</v>
       </c>
       <c r="E181" s="5">
         <v>0</v>
       </c>
       <c r="F181" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>536</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>537</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>538</v>
       </c>
       <c r="E182" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F182" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>539</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>540</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>541</v>
       </c>
       <c r="E183" s="5">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="F183" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>542</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>543</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>544</v>
       </c>
       <c r="E184" s="5">
         <v>1</v>
       </c>
       <c r="F184" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>545</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>546</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>547</v>
       </c>
       <c r="E185" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F185" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>548</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E186" s="5">
         <v>0</v>
       </c>
       <c r="F186" s="13">
         <v>495</v>
       </c>
     </row>
@@ -8132,51 +8159,51 @@
       </c>
       <c r="D191" s="5" t="s">
         <v>565</v>
       </c>
       <c r="E191" s="5">
         <v>0</v>
       </c>
       <c r="F191" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>566</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>567</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E192" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F192" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>569</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>570</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>571</v>
       </c>
       <c r="E193" s="5">
         <v>6</v>
       </c>
       <c r="F193" s="13">
         <v>540</v>
       </c>
     </row>
@@ -8192,91 +8219,91 @@
       </c>
       <c r="D194" s="5" t="s">
         <v>574</v>
       </c>
       <c r="E194" s="5">
         <v>0</v>
       </c>
       <c r="F194" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>575</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>576</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>577</v>
       </c>
       <c r="E195" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F195" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>578</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>579</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>580</v>
       </c>
       <c r="E196" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F196" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>581</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>582</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>583</v>
       </c>
       <c r="E197" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F197" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>584</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>585</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>586</v>
       </c>
       <c r="E198" s="5">
         <v>0</v>
       </c>
       <c r="F198" s="13">
         <v>495</v>
       </c>
     </row>
@@ -8312,111 +8339,111 @@
       </c>
       <c r="D200" s="5" t="s">
         <v>592</v>
       </c>
       <c r="E200" s="5">
         <v>0</v>
       </c>
       <c r="F200" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>593</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>594</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>595</v>
       </c>
       <c r="E201" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F201" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>596</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>597</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>598</v>
       </c>
       <c r="E202" s="5">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="F202" s="13">
-        <v>270</v>
+        <v>315</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>599</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>600</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E203" s="5">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="F203" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>602</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>603</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E204" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F204" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>605</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>606</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E205" s="5">
         <v>0</v>
       </c>
       <c r="F205" s="13">
         <v>315</v>
       </c>
     </row>
@@ -8452,131 +8479,131 @@
       </c>
       <c r="D207" s="5" t="s">
         <v>613</v>
       </c>
       <c r="E207" s="5">
         <v>0</v>
       </c>
       <c r="F207" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>614</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>615</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>616</v>
       </c>
       <c r="E208" s="5">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="F208" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>617</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>618</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>619</v>
       </c>
       <c r="E209" s="5">
         <v>0</v>
       </c>
       <c r="F209" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>620</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>621</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>622</v>
       </c>
       <c r="E210" s="5">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="F210" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>623</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>624</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>625</v>
       </c>
       <c r="E211" s="5">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F211" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>626</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>627</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>628</v>
       </c>
       <c r="E212" s="5">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="F212" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>629</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>630</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>631</v>
       </c>
       <c r="E213" s="5">
         <v>0</v>
       </c>
       <c r="F213" s="13">
         <v>180</v>
       </c>
     </row>
@@ -8612,111 +8639,111 @@
       </c>
       <c r="D215" s="5" t="s">
         <v>637</v>
       </c>
       <c r="E215" s="5">
         <v>0</v>
       </c>
       <c r="F215" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>638</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>639</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>640</v>
       </c>
       <c r="E216" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F216" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>641</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>642</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>643</v>
       </c>
       <c r="E217" s="5">
         <v>0</v>
       </c>
       <c r="F217" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>644</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>645</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>646</v>
       </c>
       <c r="E218" s="5">
-        <v>0</v>
+        <v>143</v>
       </c>
       <c r="F218" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>647</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>648</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>649</v>
       </c>
       <c r="E219" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F219" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>650</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>651</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>652</v>
       </c>
       <c r="E220" s="5">
         <v>0</v>
       </c>
       <c r="F220" s="13">
         <v>135</v>
       </c>
     </row>
@@ -8812,51 +8839,51 @@
       </c>
       <c r="D225" s="5" t="s">
         <v>667</v>
       </c>
       <c r="E225" s="5">
         <v>0</v>
       </c>
       <c r="F225" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>668</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E226" s="5">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="F226" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>671</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>673</v>
       </c>
       <c r="E227" s="5">
         <v>0</v>
       </c>
       <c r="F227" s="13">
         <v>225</v>
       </c>
     </row>
@@ -8912,114 +8939,114 @@
       </c>
       <c r="D230" s="5" t="s">
         <v>682</v>
       </c>
       <c r="E230" s="5">
         <v>0</v>
       </c>
       <c r="F230" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>683</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>684</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>685</v>
       </c>
       <c r="E231" s="5">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="F231" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>686</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>687</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>688</v>
       </c>
       <c r="E232" s="5">
         <v>0</v>
       </c>
       <c r="F232" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>689</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>690</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>691</v>
       </c>
       <c r="E233" s="5">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="F233" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>692</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>693</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>694</v>
       </c>
       <c r="E234" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F234" s="13">
-        <v>270</v>
+        <v>315</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>695</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>696</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>697</v>
       </c>
       <c r="E235" s="5">
         <v>0</v>
       </c>
       <c r="F235" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
@@ -9092,51 +9119,51 @@
       </c>
       <c r="D239" s="5" t="s">
         <v>709</v>
       </c>
       <c r="E239" s="5">
         <v>0</v>
       </c>
       <c r="F239" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>710</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>711</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>712</v>
       </c>
       <c r="E240" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F240" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>713</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>714</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>715</v>
       </c>
       <c r="E241" s="5">
         <v>0</v>
       </c>
       <c r="F241" s="13">
         <v>360</v>
       </c>
     </row>
@@ -9192,71 +9219,71 @@
       </c>
       <c r="D244" s="5" t="s">
         <v>724</v>
       </c>
       <c r="E244" s="5">
         <v>0</v>
       </c>
       <c r="F244" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>725</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>726</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>727</v>
       </c>
       <c r="E245" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F245" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>728</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>729</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>730</v>
       </c>
       <c r="E246" s="5">
-        <v>138</v>
+        <v>7</v>
       </c>
       <c r="F246" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>732</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>733</v>
       </c>
       <c r="E247" s="5">
         <v>0</v>
       </c>
       <c r="F247" s="13">
         <v>450</v>
       </c>
     </row>
@@ -9312,51 +9339,51 @@
       </c>
       <c r="D250" s="5" t="s">
         <v>742</v>
       </c>
       <c r="E250" s="5">
         <v>0</v>
       </c>
       <c r="F250" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>743</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>744</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>745</v>
       </c>
       <c r="E251" s="5">
-        <v>358</v>
+        <v>310</v>
       </c>
       <c r="F251" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>746</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>747</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>748</v>
       </c>
       <c r="E252" s="5">
         <v>0</v>
       </c>
       <c r="F252" s="13">
         <v>225</v>
       </c>
     </row>
@@ -9472,111 +9499,111 @@
       </c>
       <c r="D258" s="5" t="s">
         <v>766</v>
       </c>
       <c r="E258" s="5">
         <v>0</v>
       </c>
       <c r="F258" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="9" t="s">
         <v>767</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>768</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>769</v>
       </c>
       <c r="E259" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F259" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>770</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>772</v>
       </c>
       <c r="E260" s="5">
         <v>0</v>
       </c>
       <c r="F260" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="9" t="s">
         <v>773</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>774</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>775</v>
       </c>
       <c r="E261" s="5">
-        <v>123</v>
+        <v>2</v>
       </c>
       <c r="F261" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="9" t="s">
         <v>776</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>777</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>778</v>
       </c>
       <c r="E262" s="5">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="F262" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>779</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>780</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>781</v>
       </c>
       <c r="E263" s="5">
         <v>3</v>
       </c>
       <c r="F263" s="13">
         <v>945</v>
       </c>
     </row>
@@ -9692,131 +9719,131 @@
       </c>
       <c r="D269" s="5" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="5">
         <v>0</v>
       </c>
       <c r="F269" s="13">
         <v>1215</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>800</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E270" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F270" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>803</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>804</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>805</v>
       </c>
       <c r="E271" s="5">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="F271" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>806</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>807</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E272" s="5">
         <v>0</v>
       </c>
       <c r="F272" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>809</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>810</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>811</v>
       </c>
       <c r="E273" s="5">
-        <v>155</v>
+        <v>87</v>
       </c>
       <c r="F273" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>812</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>813</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>814</v>
       </c>
       <c r="E274" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F274" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="9" t="s">
         <v>815</v>
       </c>
       <c r="C275" s="6" t="s">
         <v>816</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>817</v>
       </c>
       <c r="E275" s="5">
         <v>0</v>
       </c>
       <c r="F275" s="13">
         <v>360</v>
       </c>
     </row>
@@ -9832,51 +9859,51 @@
       </c>
       <c r="D276" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="5">
         <v>0</v>
       </c>
       <c r="F276" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>821</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F277" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="5">
         <v>0</v>
       </c>
       <c r="F278" s="13">
         <v>225</v>
       </c>
     </row>
@@ -9912,91 +9939,91 @@
       </c>
       <c r="D280" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="5">
         <v>0</v>
       </c>
       <c r="F280" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>833</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>834</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F281" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>836</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>837</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F282" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>839</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>840</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="5">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="F283" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>842</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>843</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="5">
         <v>0</v>
       </c>
       <c r="F284" s="13">
         <v>225</v>
       </c>
     </row>
@@ -10172,51 +10199,51 @@
       </c>
       <c r="D293" s="5" t="s">
         <v>871</v>
       </c>
       <c r="E293" s="5">
         <v>0</v>
       </c>
       <c r="F293" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>872</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>873</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E294" s="5">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="F294" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>875</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>876</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E295" s="5">
         <v>0</v>
       </c>
       <c r="F295" s="13">
         <v>270</v>
       </c>
     </row>
@@ -10232,91 +10259,91 @@
       </c>
       <c r="D296" s="5" t="s">
         <v>880</v>
       </c>
       <c r="E296" s="5">
         <v>0</v>
       </c>
       <c r="F296" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="9" t="s">
         <v>881</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>882</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>883</v>
       </c>
       <c r="E297" s="5">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="F297" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="9" t="s">
         <v>884</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>885</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E298" s="5">
         <v>0</v>
       </c>
       <c r="F298" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>887</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>888</v>
       </c>
       <c r="D299" s="5" t="s">
         <v>889</v>
       </c>
       <c r="E299" s="5">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F299" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="9" t="s">
         <v>890</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>891</v>
       </c>
       <c r="D300" s="5" t="s">
         <v>892</v>
       </c>
       <c r="E300" s="5">
         <v>0</v>
       </c>
       <c r="F300" s="13">
         <v>450</v>
       </c>
     </row>
@@ -10392,51 +10419,51 @@
       </c>
       <c r="D304" s="5" t="s">
         <v>904</v>
       </c>
       <c r="E304" s="5">
         <v>0</v>
       </c>
       <c r="F304" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
         <v>905</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>906</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>907</v>
       </c>
       <c r="E305" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F305" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>908</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>909</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>910</v>
       </c>
       <c r="E306" s="5">
         <v>0</v>
       </c>
       <c r="F306" s="13">
         <v>675</v>
       </c>
     </row>
@@ -10512,51 +10539,51 @@
       </c>
       <c r="D310" s="5" t="s">
         <v>922</v>
       </c>
       <c r="E310" s="5">
         <v>2</v>
       </c>
       <c r="F310" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
         <v>923</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>924</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>925</v>
       </c>
       <c r="E311" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F311" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
         <v>926</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>928</v>
       </c>
       <c r="E312" s="5">
         <v>0</v>
       </c>
       <c r="F312" s="13">
         <v>720</v>
       </c>
     </row>
@@ -10612,51 +10639,51 @@
       </c>
       <c r="D315" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E315" s="5">
         <v>0</v>
       </c>
       <c r="F315" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="9" t="s">
         <v>938</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>939</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>940</v>
       </c>
       <c r="E316" s="5">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F316" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="9" t="s">
         <v>941</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>942</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>943</v>
       </c>
       <c r="E317" s="5">
         <v>0</v>
       </c>
       <c r="F317" s="13">
         <v>495</v>
       </c>
     </row>
@@ -10692,51 +10719,51 @@
       </c>
       <c r="D319" s="5" t="s">
         <v>949</v>
       </c>
       <c r="E319" s="5">
         <v>0</v>
       </c>
       <c r="F319" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="9" t="s">
         <v>950</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>951</v>
       </c>
       <c r="D320" s="5" t="s">
         <v>952</v>
       </c>
       <c r="E320" s="5">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="F320" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="9" t="s">
         <v>953</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>954</v>
       </c>
       <c r="D321" s="5" t="s">
         <v>955</v>
       </c>
       <c r="E321" s="5">
         <v>0</v>
       </c>
       <c r="F321" s="13">
         <v>675</v>
       </c>
     </row>
@@ -10752,71 +10779,71 @@
       </c>
       <c r="D322" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E322" s="5">
         <v>7</v>
       </c>
       <c r="F322" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="9" t="s">
         <v>959</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>960</v>
       </c>
       <c r="D323" s="5" t="s">
         <v>961</v>
       </c>
       <c r="E323" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F323" s="13">
         <v>1260</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="9" t="s">
         <v>962</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>963</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>964</v>
       </c>
       <c r="E324" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F324" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>965</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>966</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E325" s="5">
         <v>0</v>
       </c>
       <c r="F325" s="13">
         <v>225</v>
       </c>
     </row>
@@ -11072,71 +11099,71 @@
       </c>
       <c r="D338" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="E338" s="5">
         <v>0</v>
       </c>
       <c r="F338" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="9" t="s">
         <v>1007</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="D339" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="E339" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F339" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="9" t="s">
         <v>1010</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="E340" s="5">
-        <v>0</v>
+        <v>152</v>
       </c>
       <c r="F340" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="E341" s="5">
         <v>0</v>
       </c>
       <c r="F341" s="13">
         <v>270</v>
       </c>
     </row>
@@ -11192,71 +11219,71 @@
       </c>
       <c r="D344" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="E344" s="5">
         <v>0</v>
       </c>
       <c r="F344" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="E345" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F345" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>1028</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="E346" s="5">
-        <v>202</v>
+        <v>179</v>
       </c>
       <c r="F346" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>1031</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="E347" s="5">
         <v>0</v>
       </c>
       <c r="F347" s="13">
         <v>1215</v>
       </c>
     </row>
@@ -11352,91 +11379,91 @@
       </c>
       <c r="D352" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="E352" s="5">
         <v>22</v>
       </c>
       <c r="F352" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="9" t="s">
         <v>1049</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="D353" s="5" t="s">
         <v>1051</v>
       </c>
       <c r="E353" s="5">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="F353" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="9" t="s">
         <v>1052</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>1054</v>
       </c>
       <c r="E354" s="5">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F354" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="9" t="s">
         <v>1055</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E355" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F355" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="E356" s="5">
         <v>0</v>
       </c>
       <c r="F356" s="13">
         <v>135</v>
       </c>
     </row>
@@ -11452,111 +11479,111 @@
       </c>
       <c r="D357" s="5" t="s">
         <v>1063</v>
       </c>
       <c r="E357" s="5">
         <v>0</v>
       </c>
       <c r="F357" s="13">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>1066</v>
       </c>
       <c r="E358" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F358" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>1067</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="E359" s="5">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="F359" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>1070</v>
       </c>
       <c r="C360" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>1072</v>
       </c>
       <c r="E360" s="5">
         <v>1</v>
       </c>
       <c r="F360" s="13">
         <v>3420</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="9" t="s">
         <v>1073</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="E361" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F361" s="13">
         <v>855</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="9" t="s">
         <v>1076</v>
       </c>
       <c r="C362" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="D362" s="5" t="s">
         <v>1078</v>
       </c>
       <c r="E362" s="5">
         <v>0</v>
       </c>
       <c r="F362" s="13">
         <v>1485</v>
       </c>
     </row>
@@ -11592,111 +11619,111 @@
       </c>
       <c r="D364" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="E364" s="5">
         <v>0</v>
       </c>
       <c r="F364" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>1085</v>
       </c>
       <c r="C365" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="E365" s="5">
-        <v>140</v>
+        <v>54</v>
       </c>
       <c r="F365" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="9" t="s">
         <v>1088</v>
       </c>
       <c r="C366" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>1090</v>
       </c>
       <c r="E366" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F366" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>1091</v>
       </c>
       <c r="C367" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="D367" s="5" t="s">
         <v>1093</v>
       </c>
       <c r="E367" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F367" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="E368" s="5">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="F368" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>1097</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="E369" s="5">
         <v>0</v>
       </c>
       <c r="F369" s="13">
         <v>315</v>
       </c>
     </row>
@@ -11792,134 +11819,134 @@
       </c>
       <c r="D374" s="5" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="5">
         <v>0</v>
       </c>
       <c r="F374" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="C375" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="5">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="F375" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="5">
         <v>4</v>
       </c>
       <c r="F376" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="E377" s="5">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="F377" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="9" t="s">
         <v>1124</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="D378" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="E378" s="5">
-        <v>3</v>
+        <v>223</v>
       </c>
       <c r="F378" s="13">
-        <v>360</v>
+        <v>405</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="C379" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="D379" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="E379" s="5">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="F379" s="13">
-        <v>270</v>
+        <v>450</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="9" t="s">
         <v>1130</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="D380" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="E380" s="5">
         <v>0</v>
       </c>
       <c r="F380" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>376</v>
@@ -11932,111 +11959,111 @@
       </c>
       <c r="D381" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="E381" s="5">
         <v>0</v>
       </c>
       <c r="F381" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="E382" s="5">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F382" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E383" s="5">
         <v>0</v>
       </c>
       <c r="F383" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>379</v>
       </c>
       <c r="B384" s="9" t="s">
         <v>1142</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="E384" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F384" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="C385" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="E385" s="5">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="F385" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>381</v>
       </c>
       <c r="B386" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="C386" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="E386" s="5">
         <v>0</v>
       </c>
       <c r="F386" s="13">
         <v>270</v>
       </c>
     </row>
@@ -12212,71 +12239,71 @@
       </c>
       <c r="D395" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="E395" s="5">
         <v>9</v>
       </c>
       <c r="F395" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>391</v>
       </c>
       <c r="B396" s="9" t="s">
         <v>1178</v>
       </c>
       <c r="C396" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>1180</v>
       </c>
       <c r="E396" s="5">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F396" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="E397" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F397" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E398" s="5">
         <v>0</v>
       </c>
       <c r="F398" s="13">
         <v>90</v>
       </c>
     </row>
@@ -12312,131 +12339,131 @@
       </c>
       <c r="D400" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="E400" s="5">
         <v>287</v>
       </c>
       <c r="F400" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>1195</v>
       </c>
       <c r="E401" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F401" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="E402" s="5">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F402" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>1201</v>
       </c>
       <c r="E403" s="5">
         <v>0</v>
       </c>
       <c r="F403" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>399</v>
       </c>
       <c r="B404" s="9" t="s">
         <v>1202</v>
       </c>
       <c r="C404" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="D404" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="E404" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F404" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="9" t="s">
         <v>1205</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="E405" s="5">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="F405" s="13">
         <v>1530</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="9" t="s">
         <v>1208</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="D406" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="E406" s="5">
         <v>0</v>
       </c>
       <c r="F406" s="13">
         <v>135</v>
       </c>
     </row>
@@ -12512,51 +12539,51 @@
       </c>
       <c r="D410" s="5" t="s">
         <v>1222</v>
       </c>
       <c r="E410" s="5">
         <v>0</v>
       </c>
       <c r="F410" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>406</v>
       </c>
       <c r="B411" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="C411" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="D411" s="5" t="s">
         <v>1225</v>
       </c>
       <c r="E411" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F411" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>407</v>
       </c>
       <c r="B412" s="9" t="s">
         <v>1226</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="D412" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="E412" s="5">
         <v>18</v>
       </c>
       <c r="F412" s="13">
         <v>900</v>
       </c>
     </row>
@@ -12635,308 +12662,308 @@
       </c>
       <c r="E416" s="5">
         <v>0</v>
       </c>
       <c r="F416" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
         <v>412</v>
       </c>
       <c r="B417" s="9" t="s">
         <v>1241</v>
       </c>
       <c r="C417" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="D417" s="5" t="s">
         <v>1243</v>
       </c>
       <c r="E417" s="5">
         <v>4</v>
       </c>
       <c r="F417" s="13">
-        <v>585</v>
+        <v>450</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>413</v>
       </c>
       <c r="B418" s="9" t="s">
         <v>1244</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="E418" s="5">
         <v>0</v>
       </c>
       <c r="F418" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>414</v>
       </c>
       <c r="B419" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>1249</v>
       </c>
       <c r="E419" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F419" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>415</v>
       </c>
       <c r="B420" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="C420" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="D420" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="E420" s="5">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="F420" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>416</v>
       </c>
       <c r="B421" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="C421" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="E421" s="5">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F421" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>417</v>
       </c>
       <c r="B422" s="9" t="s">
         <v>1256</v>
       </c>
       <c r="C422" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>1258</v>
       </c>
       <c r="E422" s="5">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="F422" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>418</v>
       </c>
       <c r="B423" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="C423" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>1261</v>
       </c>
       <c r="E423" s="5">
         <v>53</v>
       </c>
       <c r="F423" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
         <v>419</v>
       </c>
       <c r="B424" s="9" t="s">
         <v>1262</v>
       </c>
       <c r="C424" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="D424" s="5" t="s">
         <v>1264</v>
       </c>
       <c r="E424" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F424" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
         <v>420</v>
       </c>
       <c r="B425" s="9" t="s">
         <v>1265</v>
       </c>
       <c r="C425" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>1267</v>
       </c>
       <c r="E425" s="5">
-        <v>802</v>
+        <v>397</v>
       </c>
       <c r="F425" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
         <v>421</v>
       </c>
       <c r="B426" s="9" t="s">
         <v>1268</v>
       </c>
       <c r="C426" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="D426" s="5" t="s">
         <v>1270</v>
       </c>
       <c r="E426" s="5">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F426" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>422</v>
       </c>
       <c r="B427" s="9" t="s">
         <v>1271</v>
       </c>
       <c r="C427" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="D427" s="5" t="s">
         <v>1273</v>
       </c>
       <c r="E427" s="5">
         <v>9</v>
       </c>
       <c r="F427" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
         <v>423</v>
       </c>
       <c r="B428" s="9" t="s">
         <v>1274</v>
       </c>
       <c r="C428" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="D428" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="E428" s="5">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F428" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
         <v>424</v>
       </c>
       <c r="B429" s="9" t="s">
         <v>1277</v>
       </c>
       <c r="C429" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="D429" s="5" t="s">
         <v>1279</v>
       </c>
       <c r="E429" s="5">
         <v>0</v>
       </c>
       <c r="F429" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
         <v>425</v>
       </c>
       <c r="B430" s="9" t="s">
         <v>1280</v>
       </c>
       <c r="C430" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="E430" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F430" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>426</v>
       </c>
       <c r="B431" s="9" t="s">
         <v>1283</v>
       </c>
       <c r="C431" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="D431" s="5" t="s">
         <v>1285</v>
       </c>
       <c r="E431" s="5">
         <v>0</v>
       </c>
       <c r="F431" s="13">
         <v>405</v>
       </c>
     </row>
@@ -12972,214 +12999,274 @@
       </c>
       <c r="D433" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="E433" s="5">
         <v>0</v>
       </c>
       <c r="F433" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>429</v>
       </c>
       <c r="B434" s="9" t="s">
         <v>1292</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="D434" s="5" t="s">
         <v>1294</v>
       </c>
       <c r="E434" s="5">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F434" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>430</v>
       </c>
       <c r="B435" s="9" t="s">
         <v>1295</v>
       </c>
       <c r="C435" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="D435" s="5" t="s">
         <v>1297</v>
       </c>
       <c r="E435" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F435" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>431</v>
       </c>
       <c r="B436" s="9" t="s">
         <v>1298</v>
       </c>
       <c r="C436" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="D436" s="5" t="s">
         <v>1300</v>
       </c>
       <c r="E436" s="5">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="F436" s="13">
         <v>1332</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
         <v>432</v>
       </c>
       <c r="B437" s="9" t="s">
         <v>1301</v>
       </c>
       <c r="C437" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="D437" s="5" t="s">
         <v>1303</v>
       </c>
       <c r="E437" s="5">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="F437" s="13">
         <v>731</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
         <v>433</v>
       </c>
       <c r="B438" s="9" t="s">
         <v>1304</v>
       </c>
       <c r="C438" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="D438" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="E438" s="5">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F438" s="13">
         <v>677</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>434</v>
       </c>
       <c r="B439" s="9" t="s">
         <v>1307</v>
       </c>
       <c r="C439" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="D439" s="5" t="s">
         <v>1309</v>
       </c>
       <c r="E439" s="5">
-        <v>70</v>
+        <v>6</v>
       </c>
       <c r="F439" s="13">
         <v>353</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>435</v>
       </c>
       <c r="B440" s="9" t="s">
         <v>1310</v>
       </c>
       <c r="C440" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="D440" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="E440" s="5">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="F440" s="13">
         <v>238</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>436</v>
       </c>
       <c r="B441" s="9" t="s">
         <v>1313</v>
       </c>
       <c r="C441" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="D441" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="E441" s="5">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="F441" s="13">
         <v>285</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>437</v>
       </c>
       <c r="B442" s="9" t="s">
         <v>1316</v>
       </c>
       <c r="C442" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="D442" s="5" t="s">
         <v>1318</v>
       </c>
       <c r="E442" s="5">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F442" s="13">
         <v>447</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6">
+      <c r="A443" s="4">
+        <v>438</v>
+      </c>
+      <c r="B443" s="9" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C443" s="6" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D443" s="5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E443" s="5">
+        <v>0</v>
+      </c>
+      <c r="F443" s="13">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6">
+      <c r="A444" s="4">
+        <v>439</v>
+      </c>
+      <c r="B444" s="9" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C444" s="6" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D444" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E444" s="5">
+        <v>49</v>
+      </c>
+      <c r="F444" s="13">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6">
+      <c r="A445" s="4">
+        <v>440</v>
+      </c>
+      <c r="B445" s="9" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C445" s="6" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D445" s="5" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E445" s="5">
+        <v>56</v>
+      </c>
+      <c r="F445" s="13">
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -13582,50 +13669,53 @@
     <hyperlink ref="D418" r:id="rId_hyperlink_413"/>
     <hyperlink ref="D419" r:id="rId_hyperlink_414"/>
     <hyperlink ref="D420" r:id="rId_hyperlink_415"/>
     <hyperlink ref="D421" r:id="rId_hyperlink_416"/>
     <hyperlink ref="D422" r:id="rId_hyperlink_417"/>
     <hyperlink ref="D423" r:id="rId_hyperlink_418"/>
     <hyperlink ref="D424" r:id="rId_hyperlink_419"/>
     <hyperlink ref="D425" r:id="rId_hyperlink_420"/>
     <hyperlink ref="D426" r:id="rId_hyperlink_421"/>
     <hyperlink ref="D427" r:id="rId_hyperlink_422"/>
     <hyperlink ref="D428" r:id="rId_hyperlink_423"/>
     <hyperlink ref="D429" r:id="rId_hyperlink_424"/>
     <hyperlink ref="D430" r:id="rId_hyperlink_425"/>
     <hyperlink ref="D431" r:id="rId_hyperlink_426"/>
     <hyperlink ref="D432" r:id="rId_hyperlink_427"/>
     <hyperlink ref="D433" r:id="rId_hyperlink_428"/>
     <hyperlink ref="D434" r:id="rId_hyperlink_429"/>
     <hyperlink ref="D435" r:id="rId_hyperlink_430"/>
     <hyperlink ref="D436" r:id="rId_hyperlink_431"/>
     <hyperlink ref="D437" r:id="rId_hyperlink_432"/>
     <hyperlink ref="D438" r:id="rId_hyperlink_433"/>
     <hyperlink ref="D439" r:id="rId_hyperlink_434"/>
     <hyperlink ref="D440" r:id="rId_hyperlink_435"/>
     <hyperlink ref="D441" r:id="rId_hyperlink_436"/>
     <hyperlink ref="D442" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D443" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D444" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_440"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>