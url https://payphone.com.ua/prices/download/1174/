--- v3 (2026-09-24)
+++ v4 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1379">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Автотримачі та Підставки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -3996,50 +3996,203 @@
     <t>MB0bf6990b-a772-11f1-8e24-000c29e7989d</t>
   </si>
   <si>
     <t>Автомобильный держатель BOROFONE BH125 магнитный - воздушная решётка</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomobilnyy-derzhatel-borofone-bh125-magnitnyy-vozdushnaya-reshyotka/</t>
   </si>
   <si>
     <t>MBb4b5db0f-a771-11f1-8e24-000c29e7989d</t>
   </si>
   <si>
     <t>Автомобільний зарядний пристрій BOROFONE BZ28C PD 30W 2*TYPE-C + QC3.0, чорний</t>
   </si>
   <si>
     <t>https://payphone.com.ua/avtomob-lniy-zaryadniy-pristr-y-borofone-bz28c-pd-30w-2-type-c-qc3-0-chorniy/</t>
   </si>
   <si>
     <t>MB2d2a8691-a772-11f1-8e24-000c29e7989d</t>
   </si>
   <si>
     <t>Магнитный автомобильный держатель BOROFONE BH139</t>
   </si>
   <si>
     <t>https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-borofone-bh139/</t>
+  </si>
+  <si>
+    <t>MBe843d4f6-bbd4-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Автомобильный ароматизатор воздуха HOCO ZP53 Gracieux car home dual-use air fragrance(cologne), чёрный</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtomobilnyy-aromatizator-vozdukha-hoco-zp53-gracieux-car-home-dual-use-air-fragrance-cologne-chyornyy/</t>
+  </si>
+  <si>
+    <t>MB0ff46542-bbca-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Магнитное кольцо-держатель GH9 Double-ring double-sided magnetic ring holder (чёрный)</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/magnitnoe-koltso-derzhatel-gh9-double-ring-double-sided-magnetic-ring-holder-chyornyy/</t>
+  </si>
+  <si>
+    <t>MBb34ceb08-bbd4-11f1-8e2e-000c29e7989d</t>
+  </si>
+  <si>
+    <t>Паркувальна табличка з номером телефону на панель автомобіля ZP131 car parking sign, ЧОРНИЙ</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-zp131-car-parking-sign-chorniy/</t>
+  </si>
+  <si>
+    <t>IDM00-00006629-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Borofone BH54 Racer Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-borofone-bh54-racer/</t>
+  </si>
+  <si>
+    <t>IDM00-00006626-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Borofone BH38 Magic bay Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-borofone-bh38-magic-bay/</t>
+  </si>
+  <si>
+    <t>IDM00-00006632-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Borofone BH85 Experience Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-borofone-bh85-experience/</t>
+  </si>
+  <si>
+    <t>IDM00-00006634-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Hoco H65 Gamble Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-hoco-h65-gamble/</t>
+  </si>
+  <si>
+    <t>IDM00-00006635-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Hoco H89 Crown Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-hoco-h89-crown/</t>
+  </si>
+  <si>
+    <t>IDM00-00006628-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Borofone BH53 Windy Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-borofone-bh53-windy/</t>
+  </si>
+  <si>
+    <t>IDM00-00006630-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Borofone BH55 Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-borofone-bh55/</t>
+  </si>
+  <si>
+    <t>IDM00-00006633-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Borofone BH93 Grand Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-borofone-bh93-grand/</t>
+  </si>
+  <si>
+    <t>IDM00-00006636-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Hoco S14 15W Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-hoco-s14-15w/</t>
+  </si>
+  <si>
+    <t>IDM00-00006625-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Borofone BH118 Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-borofone-bh118/</t>
+  </si>
+  <si>
+    <t>IDM00-00006631-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Borofone BH69 Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-borofone-bh69/</t>
+  </si>
+  <si>
+    <t>IDM00-00006627-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Borofone BH39 Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-borofone-bh39/</t>
+  </si>
+  <si>
+    <t>IDM00-00006654-Black</t>
+  </si>
+  <si>
+    <t>Настільний тримач BOROFONE BH138 Fit metal Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/nast-lniy-trimach-borofone-bh138-fit-metal/</t>
+  </si>
+  <si>
+    <t>IDM00-00006761-Black</t>
+  </si>
+  <si>
+    <t>Автодержатель Senteo SRH-01 Car mount magnetic holder Black</t>
+  </si>
+  <si>
+    <t>https://payphone.com.ua/avtoderzhatel-senteo-srh-01-car-mount-magnetic-holder/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -4413,62 +4566,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-tornado-ch11/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-long-neck-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-by-09-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ac-65-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ch-02-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-qy14-f15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-f12-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ba-15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca-31-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca5-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-522-round-magnetic-with-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch13/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-531-aluminium-alloy-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-533-magnetic-full-rotatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-570-car-bracket/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-ca111/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ach-107/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-580-dragonfly/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-01-drift-1-wireless-15-w-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-02-drift-2-wireless-15-w-dashboard-airv-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-04-pilot-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch31-wireless-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-airvent-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-fw-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/?sku=104462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/?sku=104464" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m2-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m4-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m3-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-07-skylink2-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs2-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc51-clear-way-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-suave-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc56-peaceful-car-aux-bt-receiver-with-cable-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc26-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc32-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc38-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc41-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc43-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc45-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc48-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc49-1-20m-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc50-38w-type-c-pd-20w-usb-qc3-0-18w-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc53-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc54-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc59-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc60-bluetooth-guchnomovets-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-06-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-07-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e62-bluetooth-z-shvidkoyu-zaryadkoyu-20w-2usb-type-c-3-1a-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e70-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-magic-night/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e81-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e82-guerrero-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e41-usb-2-1a-usb-flash-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e67-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc-3-0-18w-1usb-flash-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e71-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e74-bluetooth-z-shvidkoyu-zaryadkoyu-18w-2usb-z-guchnim-zv-yazkom-vbudovanim-kabelem-lightning-i-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-siriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e85-tiger-pd20w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e86-alegria-pd30w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmiter-hoco-e88-star-35w-2c-dlya-avtomobilya-bt-fm-prikurivatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-qs6-portativniy-kompresor-z-funkts-yu-ekstrenogo-zapusku-l-khtarikom-ta-paverbankom-8000-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-05hd21-dlya-velosipeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-19-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-33-gvitatsiyniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w07-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w08-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z17-pruzhina-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z25-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-borofone-bc61-ocean-45w-1-usb-a-1-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e19-smart-vehicle-mounted/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e87-delta-35w-1a1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp50-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp51-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp8-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di07-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di42-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv11-2k-z-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv12-2k-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv13-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv15-2-inch-display-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv16-9-66-inch-dzerkalo-kamera-zad-vidu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-chyervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-15hd72-na-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-borofone-bh122-magn-tniy-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh128/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh129-follower-gravity-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh130-follower-gravity-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh131-follower-one-button-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh132-follower-one-button-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh133-rio-push-type-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh134-rio-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh137/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca31-cool-run-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca68-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca81-magn-tniy-dlya-smartfona-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca27-z-prisoskoyu-dlya-telefonu-plansheta-6-12-9-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-hoco-dca46-magsafe-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h21-dragon-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h68-gamble-dlya-plansheta-telefonu-torpedo-chorniy-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h78-vista-push-type-dlya-ventilyats-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h79-vista-push-type-dlya-tsentralno-konsol-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h89-crown-z-vakuumnoyu-prisoskoyu-dlya-telefonu-4-5-7-na-torpedo-abo-lobove-sklo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-108-na-lobove-sklo-chorno-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-157-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-32hd85-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-z-bezdrotovoyu-shvidkoyu-zaryadkoyu-borofone-bh223-follower-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-ca42-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h92-na-prisosts/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h93-dlya-displeya-avtomob-lya-stable-magnetic-case-screen-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h98-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw18-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw20-precious-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv10-mini-screen-dashcam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv14-3-inch-screen-display-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv3/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv5-3-dyuymoviy-ips-ekran-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv6-3-dyuymoviy-ips-hd-ekran-z-kameroyu-zadnogo-vidu-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv7-2k-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv8-2k-wi-fi-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv9-3-inch-screen-driving-recorder-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-borofone-fc1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-ph55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-s53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp5/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp7/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-pilisos-hoco-zp6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh10-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh100-do-planshetu-4-7-10-5-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh101-do-planshetu-4-7-12-9-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh102-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh106-ascend-pull-clip-car-holder-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh11-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh114-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh116-na-panel-prilad-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh13-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh18-journey-na-lobove-sklo-prisoska-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh19-eddie-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh201-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh202-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh203-blue-charm-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh204-blue-charm-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh205-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh206-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh207-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh208-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh209-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh21-vanda-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh210-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh211-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh214-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh222-leading-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh28-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh29-graceful-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh37-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh38-magic-bay-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh39-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh43-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh44-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh45-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh48-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh52-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh53-windy-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh54-racer-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh55-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh6-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh60-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh7-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh71-magnetic-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh73-kleyka-prisoska-zatiskach/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh74-rock-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh77-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh8-air-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh84-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh85-experience-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh89-enlighten-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh90-ring-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh91-ring-kle-tsya-na-torpeda-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh92-grand-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh93-grand-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh95-warrior-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh96-nt-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh97-nt-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh99-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh10-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh12-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca103/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca105-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca120-dlya-planshet-v-4-7-10-5-z-kleykoyu-prisoskoyu-ta-kl-psovim-utrimuvachem/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca121-do-planshetu-4-7-10-5-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-plus-15w-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca23-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca24-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca47-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca50-prishch-pka/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca55-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca60-bezdrotova-zaryaka-10w-kleyka-prisoska-prisoska-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca61-kle-tsya-na-skotch-m3-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca62-na-p-dgol-vnik-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca66-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca67-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca76-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca79-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca82-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca83/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca85-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca90/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca91/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca95-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca99-na-priladovu-panel-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-cw42/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca47-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h10-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h100-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h12-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h13-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h15-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h19-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h23-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h27-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h30-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h33-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h34-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h38-cheetah-car-holder-windshield-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h50-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h51-magn-tniy-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h7-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h74-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h81-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h86-magn-tniy-chono-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw1-pro-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw11-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw12-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw14-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw15-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw16/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw18-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw21-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw23-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw24-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw26-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw3-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw30-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw31-crown-15w-magn-tna-bezdrotova-shvidka-zaryadka-kleyka-prisoska-na-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw32-crown-z-bezdrotovoyu-zaryadkoyu-kr-plennya-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw34-z-bezdrotovoyu-zaryadkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw5-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw6-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw7/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw9-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-s14-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-10-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-11-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-12-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-29-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-w12-z-byezprov-dnoyu-zaryadkoyu-7-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z07-na-prisoskakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z08-magn-t-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z18-knopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z23-magn-t-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z24-magn-t-lipuchka-na-torpedo-avto-lobove-sklo-staleviy-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z27-magn-t-lipuchka-na-torpedo-avto-lobove-chorniy-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z31-knopka-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-bezdrotovogo-carplay-hoco-hu1-way-car-wireless-carplay-adapter-usb-a-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-ruchniy-pilosos-hoco-hy11-z-valikovoyu-shch-tkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-portativniy-pilosos-zp16-wave-vsmoktuvannya-obduv/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh105-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh72-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca101-vodonepronikniy-kholder-dlya-velosipeda-mototsikla/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca73/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h91-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h95-vodonepronikniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/vodyanoy-pistolet-dlya-moyki-mashiny-hoco-zp17-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-yq-zxc062-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-dlya-smartfona-hoco-k32-smart-live-broadcast-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/lampa-dlya-self-k29-wonder-fill-light-z-kr-plennyam-na-telefon/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh121-eternal-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh123-profit-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh136-parker-ring-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h56-dlya-smartfona-4-5-7-na-ventilyats-ynu-resh-tku-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h57-show-ring-dlya-smartfona-4-5-7-na-displey-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-trimach-hoco-h29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k23-lotus-smart-ptz-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k24-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k25-sherkhan-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-dyy04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k17-figure-mini-live-broadcast-stand-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k26-smart-camera-gimbal-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by11/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by12-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by13-nube-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by14-graceful-mini-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-shtativ-hoco-k27-pro-2-v-1-magn-t-zatiskach-z-bluetooth-pultom-dlya-smartfona-4-5-7-0-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd9-dlya-plansheta-ta-noutbuka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh138-fit-metal-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh23-bright-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh24-bright-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd11-dlya-telefonu-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph23-dlya-telefonu-bilo-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph34-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph48-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph50-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-might-metal-rotating-dlya-planshetu-v-d-7-do-12-9-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-plus-might-metal-rotating-dlya-planshetu-v-d-9-7-do-15-6-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh22-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnyy-magnitnyy-derzhatel-hoco-hd13-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-ph41-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-borofone-fc3-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-denmen-dh06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-cph19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-usb-a-30-sm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/pult-distantsionnogo-upravleniya-dlya-telefona-hoco-gm204-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ruchniy-pilosos-hoco-hy10/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/szu-borofone-bas41a-2usb-2-4a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/stabilizator-hoco-dyy06-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-trimach-hoco-ph19-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-cad01-cherno-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k30-campo-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k31-campo-magnitnyy-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh14-hope-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc63-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-ventilyator-borofone-dbf11-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h64-gamble-dlya-telefonu-v-deflektor-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h9-general-dlya-telefonu-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh118-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh40-magn-tniy-utrimuvach-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh69/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tne-k-ltse-trimach-hoco-gh10-magic-magnetic-ring-holder-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd15-suntuoso-dlya-telefonu-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmitter-avtomobilnyy-hoco-e89/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h96-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h99-p-dgol-vnik-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca32-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-avtomobilnyy-besprovodnoy-hoco-hu3-carplay-usb-type-c-11pc-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-dca80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h31-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h5-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-derzhatel-hoco-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-priymach-hoco-e151-z-kabelem-aux-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp18/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw36-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-rukoyatka-s-pultom-hoco-k33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/koltsevaya-lampa-hoco-k160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca52-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-hoco-h59-chyorno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-derzhatel-borofone-bh125-magnitnyy-vozdushnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-zaryadniy-pristr-y-borofone-bz28c-pd-30w-2-type-c-qc3-0-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-borofone-bh139/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-tornado-ch11/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-long-neck-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-by-09-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ac-65-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ch-02-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-qy14-f15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-f12-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ba-15-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca-31-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-ca5-long/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ah-522-round-magnetic-with-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch13/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-531-aluminium-alloy-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-533-magnetic-full-rotatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-570-car-bracket/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-hoco-ca111/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-avantis-ach-107/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-avantis-ah-580-dragonfly/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-01-drift-1-wireless-15-w-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-02-drift-2-wireless-15-w-dashboard-airv-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-04-pilot-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-06-fixed-series-magnetic-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-tornado-ch31-wireless-charging/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-airvent-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-05-fixed-series-magnetic-wireless-window-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-fw-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-square/?sku=104462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoutrimuvach-wireless-magsafe-magnetic-15w-ellipse/?sku=104464" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnaya-podstavka-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m2-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m4-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-m3-qi2-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs1-magnetic-wireless-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-sh-07-skylink2-series-dashboard-mount/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-rs2-fixed-series-magnetic-airvent/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc51-clear-way-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc35-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-suave-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc56-peaceful-car-aux-bt-receiver-with-cable-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc26-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc32-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc38-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc41-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc43-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc45-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc47-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc48-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc49-1-20m-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc50-38w-type-c-pd-20w-usb-qc3-0-18w-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc53-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc54-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc59-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-qc3-0-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc60-bluetooth-guchnomovets-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-06-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-inkax-cc-07-2-usb-3-1a-bluetooth-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e62-bluetooth-z-shvidkoyu-zaryadkoyu-20w-2usb-type-c-3-1a-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e70-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-magic-night/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e81-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e82-guerrero-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e41-usb-2-1a-usb-flash-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e67-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc-3-0-18w-1usb-flash-z-guchnim-zv-yazkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e71-bluetooth-z-shvidkoyu-zaryadkoyu-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e74-bluetooth-z-shvidkoyu-zaryadkoyu-18w-2usb-z-guchnim-zv-yazkom-vbudovanim-kabelem-lightning-i-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e75-bluetooth-z-shvidkoyu-zaryadkoyu-usb-c-pd-30w-1usb-qc3-0-18w-1usb-flash-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-siriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e76-bluetooth-z-guchnim-zv-yazkom-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e85-tiger-pd20w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transm-ter-hoco-e86-alegria-pd30w-qc3-0-bluetooth-5-4-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmiter-hoco-e88-star-35w-2c-dlya-avtomobilya-bt-fm-prikurivatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/hoco-qs6-portativniy-kompresor-z-funkts-yu-ekstrenogo-zapusku-l-khtarikom-ta-paverbankom-8000-mag/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-05hd21-dlya-velosipeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-19-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-ch-33-gvitatsiyniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-inkax-magn-t-ch-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w07-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-w08-z-byezprov-dno-zaryadkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z17-pruzhina-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z20-magn-t-mag-safe-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/holder-wuw-z25-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-borofone-bc61-ocean-45w-1-usb-a-1-usb-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e19-smart-vehicle-mounted/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-fm-transm-ter-hoco-e87-delta-35w-1a1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp50-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp51-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-aromatizator-pov-trya-hoco-zp8-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di07-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di42-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di60-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di61-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di62-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di63-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv11-2k-z-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv12-2k-wi-fi-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv13-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv15-2-inch-display-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv16-9-66-inch-dzerkalo-kamera-zad-vidu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-chyervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-pomarancheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-12hd58-na-lobove-sklo-sin-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-15hd72-na-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-borofone-bh122-magn-tniy-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh128/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh129-follower-gravity-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh130-follower-gravity-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh131-follower-one-button-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh132-follower-one-button-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh133-rio-push-type-na-deflektor/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh134-rio-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh137/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca31-cool-run-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca68-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca81-magn-tniy-dlya-smartfona-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca27-z-prisoskoyu-dlya-telefonu-plansheta-6-12-9-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-utrimuvach-hoco-dca46-magsafe-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h21-dragon-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h68-gamble-dlya-plansheta-telefonu-torpedo-chorniy-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h78-vista-push-type-dlya-ventilyats-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtotrimach-hoco-h79-vista-push-type-dlya-tsentralno-konsol-chorniy-metal-k-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h89-crown-z-vakuumnoyu-prisoskoyu-dlya-telefonu-4-5-7-na-torpedo-abo-lobove-sklo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-inkax-ch-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-108-na-lobove-sklo-chorno-zhovtiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-157-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-jhd-32hd85-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-z-bezdrotovoyu-shvidkoyu-zaryadkoyu-borofone-bh223-follower-push-type-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-ca42-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h103-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h90-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h92-na-prisosts/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h93-dlya-displeya-avtomob-lya-stable-magnetic-case-screen-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h98-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw18-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw20-precious-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-z-bezdrotovoyu-zaryadkoyu-hoco-hw29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-di41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv10-mini-screen-dashcam-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv14-3-inch-screen-display-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv2-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv3/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv5-3-dyuymoviy-ips-ekran-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv6-3-dyuymoviy-ips-hd-ekran-z-kameroyu-zadnogo-vidu-iron-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv7-2k-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv8-2k-wi-fi-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-v-deore-strator-hoco-dv9-3-inch-screen-driving-recorder-720p-metal-gray/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-borofone-fc1-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-ph55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-s53-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp5/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp7/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-pilisos-hoco-zp6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh10-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh100-do-planshetu-4-7-10-5-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh101-do-planshetu-4-7-12-9-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh102-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh106-ascend-pull-clip-car-holder-air-outlet/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh11-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh114-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh116-na-panel-prilad-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh13-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh18-journey-na-lobove-sklo-prisoska-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh19-eddie-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh201-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh202-magnetic-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh203-blue-charm-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh204-blue-charm-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh205-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh206-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh207-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh208-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh209-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh21-vanda-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh210-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh211-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh214-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh222-leading-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh28-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh29-graceful-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh37-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh38-magic-bay-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh39-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh43-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh44-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh45-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh48-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh49-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh52-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh53-windy-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh54-racer-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh55-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh6-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh60-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh7-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh71-magnetic-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh73-kleyka-prisoska-zatiskach/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh74-rock-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh77-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh8-air-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh82-pov-tryana-resh-tka-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-blakitniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh83-kleyka-prisoska-magn-tniy-utrimuvach-zyelyeniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh84-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh85-experience-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh89-enlighten-kleyka-prisoska-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh90-ring-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh91-ring-kle-tsya-na-torpeda-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh92-grand-pov-tryana-resh-tka-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh93-grand-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh95-warrior-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh96-nt-pov-tryana-resh-tka-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh97-nt-kleyka-prisoska-magnit/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh99-kleyka-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh10-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-denmen-dh12-z-prisoskoyu-na-magn-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca103/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca105-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca110-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca120-dlya-planshet-v-4-7-10-5-z-kleykoyu-prisoskoyu-ta-kl-psovim-utrimuvachem/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca121-do-planshetu-4-7-10-5-p-dgol-vnik-kl-psoviy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-15w-bezdrotova-shvidka-zaryadka-pov-tryana-resh-tka/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca202-plus-15w-bezdrotova-shvidka-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca23-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca24-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca47-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca50-prishch-pka/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca55-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca56-plus-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca60-bezdrotova-zaryaka-10w-kleyka-prisoska-prisoska-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca61-kle-tsya-na-skotch-m3-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca62-na-p-dgol-vnik-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca66-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca67-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca76-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca79-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca82-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca83/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca85-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca90/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca91/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca95-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca99-na-priladovu-panel-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-cw42/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca47-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca65-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h10-na-lobove-sklo-z-prisoskoyu-ta-utrimuvachem-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h100-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h11-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h12-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h13-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h15-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h19-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h22-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h23-magn-tniy-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h27-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h28-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h30-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h33-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h34-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h36-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h38-cheetah-car-holder-windshield-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h39-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h40-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h41-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h50-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h51-magn-tniy-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h65-gamble-na-lobove-sklo-prisoska-utrimuvach-z-knopkoyu-chorno-chervoniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h7-pov-tryana-resh-tka-grav-tats-yniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h74-pov-tryana-resh-tka-magn-tniy-utrimuvach/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h81-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h86-magn-tniy-chono-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw1-pro-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw10-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw11-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw12-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw14-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw15-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw16/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw17-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw18-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw21-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw23-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw24-bezdrotova-zaryadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw26-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw3-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw30-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw31-crown-15w-magn-tna-bezdrotova-shvidka-zaryadka-kleyka-prisoska-na-torpedu/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw32-crown-z-bezdrotovoyu-zaryadkoyu-kr-plennya-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw34-z-bezdrotovoyu-zaryadkoyu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw5-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw6-bezdrotova-zaryadka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw7/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw9-bezdrotova-zaryadka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-s14-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-10-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-11-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-12-na-torpedo-avto-lobove-sklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-inkax-ch-29-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-w12-z-byezprov-dnoyu-zaryadkoyu-7-5w/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z07-na-prisoskakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z08-magn-t-na-pov-tryanu-resh-tku-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z18-knopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z23-magn-t-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z24-magn-t-lipuchka-na-torpedo-avto-lobove-sklo-staleviy-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z27-magn-t-lipuchka-na-torpedo-avto-lobove-chorniy-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-wuw-z31-knopka-na-pov-tryanu-resh-tku/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-bezdrotovogo-carplay-hoco-hu1-way-car-wireless-carplay-adapter-usb-a-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-ruchniy-pilosos-hoco-hy11-z-valikovoyu-shch-tkoyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bezdrotoviy-portativniy-pilosos-zp16-wave-vsmoktuvannya-obduv/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh105-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-borofone-bh72-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca101-vodonepronikniy-kholder-dlya-velosipeda-mototsikla/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-ca73/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h91-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h95-vodonepronikniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/vodyanoy-pistolet-dlya-moyki-mashiny-hoco-zp17-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-yq-zxc062-dlya-velo-moto-transportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/trimach-dlya-smartfona-hoco-k32-smart-live-broadcast-holder/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/lampa-dlya-self-k29-wonder-fill-light-z-kr-plennyam-na-telefon/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh121-eternal-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh123-profit-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-borofone-bh136-parker-ring-na-tsentralnu-konsol/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h56-dlya-smartfona-4-5-7-na-ventilyats-ynu-resh-tku-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-avtomob-lniy-trimach-hoco-h57-show-ring-dlya-smartfona-4-5-7-na-displey-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tniy-trimach-hoco-h29-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k21-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k22-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k23-lotus-smart-ptz-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-selfi-hoco-k24-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k25-sherkhan-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-dyy04-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k17-figure-mini-live-broadcast-stand-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k18-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k20-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k26-smart-camera-gimbal-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-hoco-k27-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by11/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by12-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by13-nube-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by14-graceful-mini-live-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by7-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-dlya-self-z-trinogoyu-borofone-by8-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/monopod-shtativ-hoco-k27-pro-2-v-1-magn-t-zatiskach-z-bluetooth-pultom-dlya-smartfona-4-5-7-0-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd9-dlya-plansheta-ta-noutbuka-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh138-fit-metal-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh23-bright-dlya-telefonu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh24-bright-dlya-planshetu/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh42-lite-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd11-dlya-telefonu-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd8-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph23-dlya-telefonu-bilo-rozheviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph29a-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph34-dlya-telefonu-biliy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph48-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph50-dlya-telefonu-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-might-metal-rotating-dlya-planshetu-v-d-7-do-12-9-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-ph52-plus-might-metal-rotating-dlya-planshetu-v-d-9-7-do-15-6-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh22-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nastolnyy-magnitnyy-derzhatel-hoco-hd13-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-ph41-staleviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-borofone-fc3-chorno-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-denmen-dh06-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-hoco-cph19-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-type-c-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/prikuryuvach-hoco-ua30-usb-a-30-sm-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/pult-distantsionnogo-upravleniya-dlya-telefona-hoco-gm204-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/ruchniy-pilosos-hoco-hy10/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/szu-borofone-bas41a-2usb-2-4a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/stabilizator-hoco-dyy06-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/un-versalniy-trimach-hoco-ph19-magn-tniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-cad01-cherno-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca28-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/kholder-hoco-dca50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k30-campo-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-dlya-smartfona-hoco-k31-campo-magnitnyy-nosheniya-na-shee/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-dh14-hope-dlya-plansheta-ta-noutbuka-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc55-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/bluetooth-aud-oadapter-borofone-bc64-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-modulyator-borofone-bc63-z-p-dtrimkoyu-shvidkogo-zaryadzhannya-bluetooth-guchnomovets/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-ventilyator-borofone-dbf11-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h64-gamble-dlya-telefonu-v-deflektor-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h9-general-dlya-telefonu-na-torpedo-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh118-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh40-magn-tniy-utrimuvach-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-borofone-bh69/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magn-tne-k-ltse-trimach-hoco-gh10-magic-magnetic-ring-holder-s-riy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lna-p-dstavka-hoco-hd15-suntuoso-dlya-telefonu-chorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/fm-transmitter-avtomobilnyy-hoco-e89/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h96-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h97-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-magn-tniy-trimach-hoco-h99-p-dgol-vnik-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-dca32-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/adapter-avtomobilnyy-besprovodnoy-hoco-hu3-carplay-usb-type-c-11pc-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-dca80-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/velosipedniy-trimach-hoco-h31-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-h5-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-derzhatel-hoco-h75/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-bluetooth-priymach-hoco-e151-z-kabelem-aux-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-nasos-kompresor-hoco-zp18/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-hw36-15w-bezdrotova-shvidka-zaryadka-kleyka-prisoska/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/derzhatel-rukoyatka-s-pultom-hoco-k33-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/koltsevaya-lampa-hoco-k160-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-trimach-hoco-ca52-magn-tniy-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-hoco-h59-chyorno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-hoco-hd10-dlya-telefonu-regulovaniy-b-liy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-derzhatel-borofone-bh125-magnitnyy-vozdushnaya-reshyotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomob-lniy-zaryadniy-pristr-y-borofone-bz28c-pd-30w-2-type-c-qc3-0-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magnitnyy-avtomobilnyy-derzhatel-borofone-bh139/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtomobilnyy-aromatizator-vozdukha-hoco-zp53-gracieux-car-home-dual-use-air-fragrance-cologne-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/magnitnoe-koltso-derzhatel-gh9-double-ring-double-sided-magnetic-ring-holder-chyornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/parkuvalna-tablichka-z-nomerom-telefonu-na-panel-avtomob-lya-zp131-car-parking-sign-chorniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-borofone-bh54-racer/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-borofone-bh38-magic-bay/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-borofone-bh85-experience/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-hoco-h65-gamble/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-hoco-h89-crown/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-borofone-bh53-windy/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-borofone-bh55/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-borofone-bh93-grand/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-hoco-s14-15w/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-borofone-bh118/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-borofone-bh69/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-borofone-bh39/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/nast-lniy-trimach-borofone-bh138-fit-metal/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://payphone.com.ua/avtoderzhatel-senteo-srh-01-car-mount-magnetic-holder/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F445"/>
+  <dimension ref="A1:F462"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F445" sqref="F445"/>
+      <selection activeCell="F462" sqref="F462"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -4492,858 +4645,858 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>466</v>
+        <v>478</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>254</v>
+        <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>290</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>294</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>493</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>349</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>349</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>349</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
-        <v>276</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="13">
-        <v>267</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>304</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>294</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
         <v>0</v>
       </c>
       <c r="F26" s="13">
-        <v>457</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" s="13">
-        <v>1632</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5">
         <v>0</v>
       </c>
       <c r="F28" s="13">
-        <v>1839</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" s="13">
-        <v>1778</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="13">
-        <v>607</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>680</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="13">
-        <v>931</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>882</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="13">
-        <v>1569</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="13">
-        <v>1819</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>1402</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>1402</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>1402</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>1402</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>236</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>588</v>
+        <v>604</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
         <v>0</v>
       </c>
       <c r="F43" s="13">
-        <v>1626</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="13">
-        <v>2030</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
         <v>0</v>
       </c>
       <c r="F45" s="13">
-        <v>2113</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
         <v>0</v>
       </c>
       <c r="F46" s="13">
-        <v>1287</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
         <v>0</v>
       </c>
       <c r="F47" s="13">
-        <v>426</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
         <v>0</v>
       </c>
       <c r="F48" s="13">
-        <v>613</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F49" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" s="13">
         <v>315</v>
       </c>
     </row>
@@ -5359,51 +5512,51 @@
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="F52" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="13">
         <v>405</v>
       </c>
     </row>
@@ -5579,131 +5732,131 @@
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="F63" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
-        <v>61</v>
+        <v>5</v>
       </c>
       <c r="F64" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
         <v>0</v>
       </c>
       <c r="F65" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="F66" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="F67" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" s="13">
         <v>540</v>
       </c>
     </row>
@@ -5779,51 +5932,51 @@
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5">
         <v>0</v>
       </c>
       <c r="F72" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="F73" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5">
         <v>0</v>
       </c>
       <c r="F74" s="13">
         <v>540</v>
       </c>
     </row>
@@ -5979,74 +6132,74 @@
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="F83" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="F84" s="13">
-        <v>405</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="13">
         <v>3375</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
@@ -6319,51 +6472,51 @@
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="F100" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5">
         <v>0</v>
       </c>
       <c r="F101" s="13">
         <v>225</v>
       </c>
     </row>
@@ -6719,51 +6872,51 @@
       </c>
       <c r="D119" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E119" s="5">
         <v>61</v>
       </c>
       <c r="F119" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E120" s="5">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="F120" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5">
         <v>0</v>
       </c>
       <c r="F121" s="13">
         <v>0</v>
       </c>
     </row>
@@ -6779,391 +6932,391 @@
       </c>
       <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E122" s="5">
         <v>0</v>
       </c>
       <c r="F122" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F123" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E124" s="5">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="F124" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E125" s="5">
         <v>14</v>
       </c>
       <c r="F125" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>368</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>369</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E126" s="5">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="F126" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>371</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E127" s="5">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="F127" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>374</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>375</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="5">
         <v>0</v>
       </c>
       <c r="F128" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="5">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="F129" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F130" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="5">
         <v>0</v>
       </c>
       <c r="F131" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>387</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E132" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F132" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>389</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>390</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E134" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F134" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>395</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>396</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>397</v>
       </c>
       <c r="E135" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F135" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="5">
         <v>0</v>
       </c>
       <c r="F136" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>401</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F137" s="13">
-        <v>225</v>
+        <v>270</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E138" s="5">
         <v>0</v>
       </c>
       <c r="F138" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E139" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F139" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E140" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F140" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>413</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>414</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E141" s="5">
         <v>0</v>
       </c>
       <c r="F141" s="13">
         <v>225</v>
       </c>
     </row>
@@ -7259,191 +7412,191 @@
       </c>
       <c r="D146" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="5">
         <v>0</v>
       </c>
       <c r="F146" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E147" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F147" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>435</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E148" s="5">
         <v>0</v>
       </c>
       <c r="F148" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F149" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E150" s="5">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="F150" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E151" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F151" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E152" s="5">
         <v>0</v>
       </c>
       <c r="F152" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E153" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F153" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E154" s="5">
-        <v>284</v>
+        <v>0</v>
       </c>
       <c r="F154" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E155" s="5">
         <v>0</v>
       </c>
       <c r="F155" s="13">
         <v>2610</v>
       </c>
     </row>
@@ -7479,71 +7632,71 @@
       </c>
       <c r="D157" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E157" s="5">
         <v>0</v>
       </c>
       <c r="F157" s="13">
         <v>2340</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E158" s="5">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F158" s="13">
         <v>2115</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E159" s="5">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F159" s="13">
         <v>1665</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E160" s="5">
         <v>0</v>
       </c>
       <c r="F160" s="13">
         <v>2070</v>
       </c>
     </row>
@@ -7639,111 +7792,111 @@
       </c>
       <c r="D165" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E165" s="5">
         <v>0</v>
       </c>
       <c r="F165" s="13">
         <v>2340</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E166" s="5">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F166" s="13">
         <v>2880</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="5">
         <v>0</v>
       </c>
       <c r="F167" s="13">
         <v>1755</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E168" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F168" s="13">
         <v>1305</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E169" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F169" s="13">
         <v>1440</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E170" s="5">
         <v>0</v>
       </c>
       <c r="F170" s="13">
         <v>1935</v>
       </c>
     </row>
@@ -7759,71 +7912,71 @@
       </c>
       <c r="D171" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E171" s="5">
         <v>0</v>
       </c>
       <c r="F171" s="13">
         <v>1260</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E172" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F172" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="5">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F173" s="13">
         <v>1170</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="5">
         <v>0</v>
       </c>
       <c r="F174" s="13">
         <v>180</v>
       </c>
     </row>
@@ -7839,51 +7992,51 @@
       </c>
       <c r="D175" s="5" t="s">
         <v>517</v>
       </c>
       <c r="E175" s="5">
         <v>0</v>
       </c>
       <c r="F175" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>518</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>519</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E176" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F176" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>523</v>
       </c>
       <c r="E177" s="5">
         <v>0</v>
       </c>
       <c r="F177" s="13">
         <v>135</v>
       </c>
     </row>
@@ -7999,71 +8152,71 @@
       </c>
       <c r="D183" s="5" t="s">
         <v>541</v>
       </c>
       <c r="E183" s="5">
         <v>4</v>
       </c>
       <c r="F183" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>542</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>543</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>544</v>
       </c>
       <c r="E184" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F184" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>545</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>546</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>547</v>
       </c>
       <c r="E185" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F185" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>548</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E186" s="5">
         <v>0</v>
       </c>
       <c r="F186" s="13">
         <v>495</v>
       </c>
     </row>
@@ -8159,51 +8312,51 @@
       </c>
       <c r="D191" s="5" t="s">
         <v>565</v>
       </c>
       <c r="E191" s="5">
         <v>0</v>
       </c>
       <c r="F191" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>566</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>567</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E192" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F192" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>569</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>570</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>571</v>
       </c>
       <c r="E193" s="5">
         <v>6</v>
       </c>
       <c r="F193" s="13">
         <v>540</v>
       </c>
     </row>
@@ -8359,71 +8512,71 @@
       </c>
       <c r="D201" s="5" t="s">
         <v>595</v>
       </c>
       <c r="E201" s="5">
         <v>0</v>
       </c>
       <c r="F201" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>596</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>597</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>598</v>
       </c>
       <c r="E202" s="5">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="F202" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>599</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>600</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E203" s="5">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F203" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>602</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>603</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E204" s="5">
         <v>8</v>
       </c>
       <c r="F204" s="13">
         <v>810</v>
       </c>
     </row>
@@ -8479,131 +8632,131 @@
       </c>
       <c r="D207" s="5" t="s">
         <v>613</v>
       </c>
       <c r="E207" s="5">
         <v>0</v>
       </c>
       <c r="F207" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>614</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>615</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>616</v>
       </c>
       <c r="E208" s="5">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="F208" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>617</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>618</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>619</v>
       </c>
       <c r="E209" s="5">
         <v>0</v>
       </c>
       <c r="F209" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>620</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>621</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>622</v>
       </c>
       <c r="E210" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F210" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>623</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>624</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>625</v>
       </c>
       <c r="E211" s="5">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F211" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>626</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>627</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>628</v>
       </c>
       <c r="E212" s="5">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="F212" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>629</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>630</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>631</v>
       </c>
       <c r="E213" s="5">
         <v>0</v>
       </c>
       <c r="F213" s="13">
         <v>180</v>
       </c>
     </row>
@@ -8679,51 +8832,51 @@
       </c>
       <c r="D217" s="5" t="s">
         <v>643</v>
       </c>
       <c r="E217" s="5">
         <v>0</v>
       </c>
       <c r="F217" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>644</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>645</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>646</v>
       </c>
       <c r="E218" s="5">
-        <v>143</v>
+        <v>119</v>
       </c>
       <c r="F218" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>647</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>648</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>649</v>
       </c>
       <c r="E219" s="5">
         <v>6</v>
       </c>
       <c r="F219" s="13">
         <v>360</v>
       </c>
     </row>
@@ -8779,51 +8932,51 @@
       </c>
       <c r="D222" s="5" t="s">
         <v>658</v>
       </c>
       <c r="E222" s="5">
         <v>0</v>
       </c>
       <c r="F222" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>659</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>660</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>661</v>
       </c>
       <c r="E223" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F223" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>662</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>663</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>664</v>
       </c>
       <c r="E224" s="5">
         <v>0</v>
       </c>
       <c r="F224" s="13">
         <v>270</v>
       </c>
     </row>
@@ -8839,51 +8992,51 @@
       </c>
       <c r="D225" s="5" t="s">
         <v>667</v>
       </c>
       <c r="E225" s="5">
         <v>0</v>
       </c>
       <c r="F225" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>668</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E226" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F226" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>671</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>673</v>
       </c>
       <c r="E227" s="5">
         <v>0</v>
       </c>
       <c r="F227" s="13">
         <v>225</v>
       </c>
     </row>
@@ -8939,91 +9092,91 @@
       </c>
       <c r="D230" s="5" t="s">
         <v>682</v>
       </c>
       <c r="E230" s="5">
         <v>0</v>
       </c>
       <c r="F230" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>683</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>684</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>685</v>
       </c>
       <c r="E231" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F231" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>686</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>687</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>688</v>
       </c>
       <c r="E232" s="5">
         <v>0</v>
       </c>
       <c r="F232" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>689</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>690</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>691</v>
       </c>
       <c r="E233" s="5">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="F233" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>692</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>693</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>694</v>
       </c>
       <c r="E234" s="5">
         <v>10</v>
       </c>
       <c r="F234" s="13">
         <v>315</v>
       </c>
     </row>
@@ -9119,51 +9272,51 @@
       </c>
       <c r="D239" s="5" t="s">
         <v>709</v>
       </c>
       <c r="E239" s="5">
         <v>0</v>
       </c>
       <c r="F239" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>710</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>711</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>712</v>
       </c>
       <c r="E240" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F240" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>713</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>714</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>715</v>
       </c>
       <c r="E241" s="5">
         <v>0</v>
       </c>
       <c r="F241" s="13">
         <v>360</v>
       </c>
     </row>
@@ -9219,71 +9372,71 @@
       </c>
       <c r="D244" s="5" t="s">
         <v>724</v>
       </c>
       <c r="E244" s="5">
         <v>0</v>
       </c>
       <c r="F244" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>725</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>726</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>727</v>
       </c>
       <c r="E245" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F245" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>728</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>729</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>730</v>
       </c>
       <c r="E246" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F246" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>732</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>733</v>
       </c>
       <c r="E247" s="5">
         <v>0</v>
       </c>
       <c r="F247" s="13">
         <v>450</v>
       </c>
     </row>
@@ -9339,51 +9492,51 @@
       </c>
       <c r="D250" s="5" t="s">
         <v>742</v>
       </c>
       <c r="E250" s="5">
         <v>0</v>
       </c>
       <c r="F250" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>743</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>744</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>745</v>
       </c>
       <c r="E251" s="5">
-        <v>310</v>
+        <v>0</v>
       </c>
       <c r="F251" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>746</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>747</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>748</v>
       </c>
       <c r="E252" s="5">
         <v>0</v>
       </c>
       <c r="F252" s="13">
         <v>225</v>
       </c>
     </row>
@@ -9499,131 +9652,131 @@
       </c>
       <c r="D258" s="5" t="s">
         <v>766</v>
       </c>
       <c r="E258" s="5">
         <v>0</v>
       </c>
       <c r="F258" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="9" t="s">
         <v>767</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>768</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>769</v>
       </c>
       <c r="E259" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F259" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>770</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>772</v>
       </c>
       <c r="E260" s="5">
         <v>0</v>
       </c>
       <c r="F260" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="9" t="s">
         <v>773</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>774</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>775</v>
       </c>
       <c r="E261" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F261" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="9" t="s">
         <v>776</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>777</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>778</v>
       </c>
       <c r="E262" s="5">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="F262" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>779</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>780</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>781</v>
       </c>
       <c r="E263" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F263" s="13">
         <v>945</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>782</v>
       </c>
       <c r="C264" s="6" t="s">
         <v>783</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E264" s="5">
         <v>0</v>
       </c>
       <c r="F264" s="13">
         <v>720</v>
       </c>
     </row>
@@ -9659,371 +9812,371 @@
       </c>
       <c r="D266" s="5" t="s">
         <v>790</v>
       </c>
       <c r="E266" s="5">
         <v>0</v>
       </c>
       <c r="F266" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="9" t="s">
         <v>791</v>
       </c>
       <c r="C267" s="6" t="s">
         <v>792</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>793</v>
       </c>
       <c r="E267" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F267" s="13">
         <v>720</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="9" t="s">
         <v>794</v>
       </c>
       <c r="C268" s="6" t="s">
         <v>795</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>796</v>
       </c>
       <c r="E268" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F268" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="9" t="s">
         <v>797</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>798</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="5">
         <v>0</v>
       </c>
       <c r="F269" s="13">
         <v>1215</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>800</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E270" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F270" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>803</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>804</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>805</v>
       </c>
       <c r="E271" s="5">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="F271" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>806</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>807</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E272" s="5">
         <v>0</v>
       </c>
       <c r="F272" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>809</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>810</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>811</v>
       </c>
       <c r="E273" s="5">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="F273" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>812</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>813</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>814</v>
       </c>
       <c r="E274" s="5">
         <v>0</v>
       </c>
       <c r="F274" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="9" t="s">
         <v>815</v>
       </c>
       <c r="C275" s="6" t="s">
         <v>816</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>817</v>
       </c>
       <c r="E275" s="5">
         <v>0</v>
       </c>
       <c r="F275" s="13">
-        <v>360</v>
+        <v>405</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="9" t="s">
         <v>818</v>
       </c>
       <c r="C276" s="6" t="s">
         <v>819</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="5">
         <v>0</v>
       </c>
       <c r="F276" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>821</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="5">
         <v>0</v>
       </c>
       <c r="F277" s="13">
-        <v>225</v>
+        <v>270</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="5">
         <v>0</v>
       </c>
       <c r="F278" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>827</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>828</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F279" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>830</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>831</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="5">
         <v>0</v>
       </c>
       <c r="F280" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>833</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>834</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F281" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>836</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>837</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="5">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="F282" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>839</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>840</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F283" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>842</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>843</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="5">
         <v>0</v>
       </c>
       <c r="F284" s="13">
         <v>225</v>
       </c>
     </row>
@@ -10159,94 +10312,94 @@
       </c>
       <c r="D291" s="5" t="s">
         <v>865</v>
       </c>
       <c r="E291" s="5">
         <v>0</v>
       </c>
       <c r="F291" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="9" t="s">
         <v>866</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>867</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>868</v>
       </c>
       <c r="E292" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F292" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="9" t="s">
         <v>869</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>870</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>871</v>
       </c>
       <c r="E293" s="5">
         <v>0</v>
       </c>
       <c r="F293" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>872</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>873</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E294" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F294" s="13">
-        <v>270</v>
+        <v>315</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>875</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>876</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E295" s="5">
         <v>0</v>
       </c>
       <c r="F295" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
@@ -10259,91 +10412,91 @@
       </c>
       <c r="D296" s="5" t="s">
         <v>880</v>
       </c>
       <c r="E296" s="5">
         <v>0</v>
       </c>
       <c r="F296" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="9" t="s">
         <v>881</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>882</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>883</v>
       </c>
       <c r="E297" s="5">
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="F297" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="9" t="s">
         <v>884</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>885</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E298" s="5">
         <v>0</v>
       </c>
       <c r="F298" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>887</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>888</v>
       </c>
       <c r="D299" s="5" t="s">
         <v>889</v>
       </c>
       <c r="E299" s="5">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="F299" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="9" t="s">
         <v>890</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>891</v>
       </c>
       <c r="D300" s="5" t="s">
         <v>892</v>
       </c>
       <c r="E300" s="5">
         <v>0</v>
       </c>
       <c r="F300" s="13">
         <v>450</v>
       </c>
     </row>
@@ -10419,51 +10572,51 @@
       </c>
       <c r="D304" s="5" t="s">
         <v>904</v>
       </c>
       <c r="E304" s="5">
         <v>0</v>
       </c>
       <c r="F304" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
         <v>905</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>906</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>907</v>
       </c>
       <c r="E305" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F305" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>908</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>909</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>910</v>
       </c>
       <c r="E306" s="5">
         <v>0</v>
       </c>
       <c r="F306" s="13">
         <v>675</v>
       </c>
     </row>
@@ -10479,111 +10632,111 @@
       </c>
       <c r="D307" s="5" t="s">
         <v>913</v>
       </c>
       <c r="E307" s="5">
         <v>0</v>
       </c>
       <c r="F307" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="9" t="s">
         <v>914</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>915</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>916</v>
       </c>
       <c r="E308" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F308" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="9" t="s">
         <v>917</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>918</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>919</v>
       </c>
       <c r="E309" s="5">
         <v>0</v>
       </c>
       <c r="F309" s="13">
         <v>585</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="9" t="s">
         <v>920</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>921</v>
       </c>
       <c r="D310" s="5" t="s">
         <v>922</v>
       </c>
       <c r="E310" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F310" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
         <v>923</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>924</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>925</v>
       </c>
       <c r="E311" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F311" s="13">
         <v>495</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
         <v>926</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>928</v>
       </c>
       <c r="E312" s="5">
         <v>0</v>
       </c>
       <c r="F312" s="13">
         <v>720</v>
       </c>
     </row>
@@ -10639,74 +10792,74 @@
       </c>
       <c r="D315" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E315" s="5">
         <v>0</v>
       </c>
       <c r="F315" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="9" t="s">
         <v>938</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>939</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>940</v>
       </c>
       <c r="E316" s="5">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="F316" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="9" t="s">
         <v>941</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>942</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>943</v>
       </c>
       <c r="E317" s="5">
         <v>0</v>
       </c>
       <c r="F317" s="13">
-        <v>495</v>
+        <v>540</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="9" t="s">
         <v>944</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>945</v>
       </c>
       <c r="D318" s="5" t="s">
         <v>946</v>
       </c>
       <c r="E318" s="5">
         <v>0</v>
       </c>
       <c r="F318" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
@@ -10759,91 +10912,91 @@
       </c>
       <c r="D321" s="5" t="s">
         <v>955</v>
       </c>
       <c r="E321" s="5">
         <v>0</v>
       </c>
       <c r="F321" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="9" t="s">
         <v>956</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>957</v>
       </c>
       <c r="D322" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E322" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F322" s="13">
         <v>810</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="9" t="s">
         <v>959</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>960</v>
       </c>
       <c r="D323" s="5" t="s">
         <v>961</v>
       </c>
       <c r="E323" s="5">
         <v>0</v>
       </c>
       <c r="F323" s="13">
         <v>1260</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="9" t="s">
         <v>962</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>963</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>964</v>
       </c>
       <c r="E324" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F324" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>965</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>966</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E325" s="5">
         <v>0</v>
       </c>
       <c r="F325" s="13">
         <v>225</v>
       </c>
     </row>
@@ -10899,51 +11052,51 @@
       </c>
       <c r="D328" s="5" t="s">
         <v>976</v>
       </c>
       <c r="E328" s="5">
         <v>0</v>
       </c>
       <c r="F328" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="9" t="s">
         <v>977</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>978</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>979</v>
       </c>
       <c r="E329" s="5">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F329" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="9" t="s">
         <v>980</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>981</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>982</v>
       </c>
       <c r="E330" s="5">
         <v>0</v>
       </c>
       <c r="F330" s="13">
         <v>90</v>
       </c>
     </row>
@@ -11059,111 +11212,111 @@
       </c>
       <c r="D336" s="5" t="s">
         <v>1000</v>
       </c>
       <c r="E336" s="5">
         <v>0</v>
       </c>
       <c r="F336" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="9" t="s">
         <v>1001</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="D337" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="E337" s="5">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F337" s="13">
         <v>1620</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="9" t="s">
         <v>1004</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="E338" s="5">
         <v>0</v>
       </c>
       <c r="F338" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="9" t="s">
         <v>1007</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="D339" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="E339" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F339" s="13">
         <v>1125</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="9" t="s">
         <v>1010</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="E340" s="5">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="F340" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="E341" s="5">
         <v>0</v>
       </c>
       <c r="F341" s="13">
         <v>270</v>
       </c>
     </row>
@@ -11219,71 +11372,71 @@
       </c>
       <c r="D344" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="E344" s="5">
         <v>0</v>
       </c>
       <c r="F344" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="E345" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F345" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>1028</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="E346" s="5">
-        <v>179</v>
+        <v>0</v>
       </c>
       <c r="F346" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>1031</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="E347" s="5">
         <v>0</v>
       </c>
       <c r="F347" s="13">
         <v>1215</v>
       </c>
     </row>
@@ -11319,131 +11472,131 @@
       </c>
       <c r="D349" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="E349" s="5">
         <v>0</v>
       </c>
       <c r="F349" s="13">
         <v>1440</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="9" t="s">
         <v>1040</v>
       </c>
       <c r="C350" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="D350" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="E350" s="5">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F350" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>1043</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="E351" s="5">
         <v>0</v>
       </c>
       <c r="F351" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="9" t="s">
         <v>1046</v>
       </c>
       <c r="C352" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="E352" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F352" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="9" t="s">
         <v>1049</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="D353" s="5" t="s">
         <v>1051</v>
       </c>
       <c r="E353" s="5">
         <v>16</v>
       </c>
       <c r="F353" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="9" t="s">
         <v>1052</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>1054</v>
       </c>
       <c r="E354" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F354" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="9" t="s">
         <v>1055</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E355" s="5">
         <v>0</v>
       </c>
       <c r="F355" s="13">
         <v>315</v>
       </c>
     </row>
@@ -11499,71 +11652,71 @@
       </c>
       <c r="D358" s="5" t="s">
         <v>1066</v>
       </c>
       <c r="E358" s="5">
         <v>0</v>
       </c>
       <c r="F358" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>1067</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="E359" s="5">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="F359" s="13">
         <v>1080</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>1070</v>
       </c>
       <c r="C360" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>1072</v>
       </c>
       <c r="E360" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F360" s="13">
         <v>3420</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="9" t="s">
         <v>1073</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="E361" s="5">
         <v>0</v>
       </c>
       <c r="F361" s="13">
         <v>855</v>
       </c>
     </row>
@@ -11619,111 +11772,111 @@
       </c>
       <c r="D364" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="E364" s="5">
         <v>0</v>
       </c>
       <c r="F364" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>1085</v>
       </c>
       <c r="C365" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="E365" s="5">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="F365" s="13">
-        <v>630</v>
+        <v>675</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="9" t="s">
         <v>1088</v>
       </c>
       <c r="C366" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>1090</v>
       </c>
       <c r="E366" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F366" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>1091</v>
       </c>
       <c r="C367" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="D367" s="5" t="s">
         <v>1093</v>
       </c>
       <c r="E367" s="5">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="F367" s="13">
         <v>1035</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="E368" s="5">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F368" s="13">
         <v>675</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>1097</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="E369" s="5">
         <v>0</v>
       </c>
       <c r="F369" s="13">
         <v>315</v>
       </c>
     </row>
@@ -11779,171 +11932,171 @@
       </c>
       <c r="D372" s="5" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="5">
         <v>0</v>
       </c>
       <c r="F372" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="9" t="s">
         <v>1109</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="D373" s="5" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F373" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>369</v>
       </c>
       <c r="B374" s="9" t="s">
         <v>1112</v>
       </c>
       <c r="C374" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="D374" s="5" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="5">
         <v>0</v>
       </c>
       <c r="F374" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="C375" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="5">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="F375" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F376" s="13">
         <v>630</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="E377" s="5">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="F377" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="9" t="s">
         <v>1124</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="D378" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="E378" s="5">
-        <v>223</v>
+        <v>154</v>
       </c>
       <c r="F378" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="C379" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="D379" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="E379" s="5">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="F379" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="9" t="s">
         <v>1130</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="D380" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="E380" s="5">
         <v>0</v>
       </c>
       <c r="F380" s="13">
         <v>180</v>
       </c>
     </row>
@@ -11959,51 +12112,51 @@
       </c>
       <c r="D381" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="E381" s="5">
         <v>0</v>
       </c>
       <c r="F381" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="E382" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F382" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E383" s="5">
         <v>0</v>
       </c>
       <c r="F383" s="13">
         <v>225</v>
       </c>
     </row>
@@ -12019,51 +12172,51 @@
       </c>
       <c r="D384" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="E384" s="5">
         <v>0</v>
       </c>
       <c r="F384" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="C385" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="E385" s="5">
-        <v>107</v>
+        <v>0</v>
       </c>
       <c r="F385" s="13">
         <v>405</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>381</v>
       </c>
       <c r="B386" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="C386" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="E386" s="5">
         <v>0</v>
       </c>
       <c r="F386" s="13">
         <v>270</v>
       </c>
     </row>
@@ -12159,151 +12312,151 @@
       </c>
       <c r="D391" s="5" t="s">
         <v>1165</v>
       </c>
       <c r="E391" s="5">
         <v>0</v>
       </c>
       <c r="F391" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>387</v>
       </c>
       <c r="B392" s="9" t="s">
         <v>1166</v>
       </c>
       <c r="C392" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="E392" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F392" s="13">
         <v>1575</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="9" t="s">
         <v>1169</v>
       </c>
       <c r="C393" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="E393" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F393" s="13">
         <v>1530</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>389</v>
       </c>
       <c r="B394" s="9" t="s">
         <v>1172</v>
       </c>
       <c r="C394" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="D394" s="5" t="s">
         <v>1174</v>
       </c>
       <c r="E394" s="5">
         <v>0</v>
       </c>
       <c r="F394" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>390</v>
       </c>
       <c r="B395" s="9" t="s">
         <v>1175</v>
       </c>
       <c r="C395" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="D395" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="E395" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F395" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>391</v>
       </c>
       <c r="B396" s="9" t="s">
         <v>1178</v>
       </c>
       <c r="C396" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>1180</v>
       </c>
       <c r="E396" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F396" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="E397" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F397" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E398" s="5">
         <v>0</v>
       </c>
       <c r="F398" s="13">
         <v>90</v>
       </c>
     </row>
@@ -12319,91 +12472,91 @@
       </c>
       <c r="D399" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="E399" s="5">
         <v>0</v>
       </c>
       <c r="F399" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="E400" s="5">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="F400" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>1195</v>
       </c>
       <c r="E401" s="5">
         <v>10</v>
       </c>
       <c r="F401" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="E402" s="5">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F402" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>1201</v>
       </c>
       <c r="E403" s="5">
         <v>0</v>
       </c>
       <c r="F403" s="13">
         <v>0</v>
       </c>
     </row>
@@ -12419,51 +12572,51 @@
       </c>
       <c r="D404" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="E404" s="5">
         <v>10</v>
       </c>
       <c r="F404" s="13">
         <v>135</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="9" t="s">
         <v>1205</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="E405" s="5">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="F405" s="13">
         <v>1530</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="9" t="s">
         <v>1208</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="D406" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="E406" s="5">
         <v>0</v>
       </c>
       <c r="F406" s="13">
         <v>135</v>
       </c>
     </row>
@@ -12539,91 +12692,91 @@
       </c>
       <c r="D410" s="5" t="s">
         <v>1222</v>
       </c>
       <c r="E410" s="5">
         <v>0</v>
       </c>
       <c r="F410" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>406</v>
       </c>
       <c r="B411" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="C411" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="D411" s="5" t="s">
         <v>1225</v>
       </c>
       <c r="E411" s="5">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="F411" s="13">
-        <v>720</v>
+        <v>810</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>407</v>
       </c>
       <c r="B412" s="9" t="s">
         <v>1226</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="D412" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="E412" s="5">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F412" s="13">
-        <v>900</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>408</v>
       </c>
       <c r="B413" s="9" t="s">
         <v>1229</v>
       </c>
       <c r="C413" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="D413" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="E413" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="F413" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
         <v>409</v>
       </c>
       <c r="B414" s="9" t="s">
         <v>1232</v>
       </c>
       <c r="C414" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="D414" s="5" t="s">
         <v>1234</v>
       </c>
       <c r="E414" s="5">
         <v>0</v>
       </c>
       <c r="F414" s="13">
         <v>270</v>
       </c>
     </row>
@@ -12659,51 +12812,51 @@
       </c>
       <c r="D416" s="5" t="s">
         <v>1240</v>
       </c>
       <c r="E416" s="5">
         <v>0</v>
       </c>
       <c r="F416" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
         <v>412</v>
       </c>
       <c r="B417" s="9" t="s">
         <v>1241</v>
       </c>
       <c r="C417" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="D417" s="5" t="s">
         <v>1243</v>
       </c>
       <c r="E417" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F417" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>413</v>
       </c>
       <c r="B418" s="9" t="s">
         <v>1244</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="E418" s="5">
         <v>0</v>
       </c>
       <c r="F418" s="13">
         <v>225</v>
       </c>
     </row>
@@ -12719,251 +12872,251 @@
       </c>
       <c r="D419" s="5" t="s">
         <v>1249</v>
       </c>
       <c r="E419" s="5">
         <v>0</v>
       </c>
       <c r="F419" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>415</v>
       </c>
       <c r="B420" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="C420" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="D420" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="E420" s="5">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="F420" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>416</v>
       </c>
       <c r="B421" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="C421" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="E421" s="5">
         <v>8</v>
       </c>
       <c r="F421" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>417</v>
       </c>
       <c r="B422" s="9" t="s">
         <v>1256</v>
       </c>
       <c r="C422" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>1258</v>
       </c>
       <c r="E422" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F422" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>418</v>
       </c>
       <c r="B423" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="C423" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>1261</v>
       </c>
       <c r="E423" s="5">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="F423" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
         <v>419</v>
       </c>
       <c r="B424" s="9" t="s">
         <v>1262</v>
       </c>
       <c r="C424" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="D424" s="5" t="s">
         <v>1264</v>
       </c>
       <c r="E424" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F424" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
         <v>420</v>
       </c>
       <c r="B425" s="9" t="s">
         <v>1265</v>
       </c>
       <c r="C425" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>1267</v>
       </c>
       <c r="E425" s="5">
-        <v>397</v>
+        <v>197</v>
       </c>
       <c r="F425" s="13">
         <v>360</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
         <v>421</v>
       </c>
       <c r="B426" s="9" t="s">
         <v>1268</v>
       </c>
       <c r="C426" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="D426" s="5" t="s">
         <v>1270</v>
       </c>
       <c r="E426" s="5">
-        <v>137</v>
+        <v>0</v>
       </c>
       <c r="F426" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>422</v>
       </c>
       <c r="B427" s="9" t="s">
         <v>1271</v>
       </c>
       <c r="C427" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="D427" s="5" t="s">
         <v>1273</v>
       </c>
       <c r="E427" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F427" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
         <v>423</v>
       </c>
       <c r="B428" s="9" t="s">
         <v>1274</v>
       </c>
       <c r="C428" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="D428" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="E428" s="5">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="F428" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
         <v>424</v>
       </c>
       <c r="B429" s="9" t="s">
         <v>1277</v>
       </c>
       <c r="C429" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="D429" s="5" t="s">
         <v>1279</v>
       </c>
       <c r="E429" s="5">
         <v>0</v>
       </c>
       <c r="F429" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
         <v>425</v>
       </c>
       <c r="B430" s="9" t="s">
         <v>1280</v>
       </c>
       <c r="C430" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="E430" s="5">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F430" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>426</v>
       </c>
       <c r="B431" s="9" t="s">
         <v>1283</v>
       </c>
       <c r="C431" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="D431" s="5" t="s">
         <v>1285</v>
       </c>
       <c r="E431" s="5">
         <v>0</v>
       </c>
       <c r="F431" s="13">
         <v>405</v>
       </c>
     </row>
@@ -12999,274 +13152,586 @@
       </c>
       <c r="D433" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="E433" s="5">
         <v>0</v>
       </c>
       <c r="F433" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>429</v>
       </c>
       <c r="B434" s="9" t="s">
         <v>1292</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="D434" s="5" t="s">
         <v>1294</v>
       </c>
       <c r="E434" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F434" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>430</v>
       </c>
       <c r="B435" s="9" t="s">
         <v>1295</v>
       </c>
       <c r="C435" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="D435" s="5" t="s">
         <v>1297</v>
       </c>
       <c r="E435" s="5">
         <v>0</v>
       </c>
       <c r="F435" s="13">
         <v>315</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>431</v>
       </c>
       <c r="B436" s="9" t="s">
         <v>1298</v>
       </c>
       <c r="C436" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="D436" s="5" t="s">
         <v>1300</v>
       </c>
       <c r="E436" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F436" s="13">
-        <v>1332</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
         <v>432</v>
       </c>
       <c r="B437" s="9" t="s">
         <v>1301</v>
       </c>
       <c r="C437" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="D437" s="5" t="s">
         <v>1303</v>
       </c>
       <c r="E437" s="5">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="F437" s="13">
         <v>731</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
         <v>433</v>
       </c>
       <c r="B438" s="9" t="s">
         <v>1304</v>
       </c>
       <c r="C438" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="D438" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="E438" s="5">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="F438" s="13">
         <v>677</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>434</v>
       </c>
       <c r="B439" s="9" t="s">
         <v>1307</v>
       </c>
       <c r="C439" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="D439" s="5" t="s">
         <v>1309</v>
       </c>
       <c r="E439" s="5">
         <v>6</v>
       </c>
       <c r="F439" s="13">
         <v>353</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>435</v>
       </c>
       <c r="B440" s="9" t="s">
         <v>1310</v>
       </c>
       <c r="C440" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="D440" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="E440" s="5">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="F440" s="13">
         <v>238</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>436</v>
       </c>
       <c r="B441" s="9" t="s">
         <v>1313</v>
       </c>
       <c r="C441" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="D441" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="E441" s="5">
-        <v>107</v>
+        <v>0</v>
       </c>
       <c r="F441" s="13">
         <v>285</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>437</v>
       </c>
       <c r="B442" s="9" t="s">
         <v>1316</v>
       </c>
       <c r="C442" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="D442" s="5" t="s">
         <v>1318</v>
       </c>
       <c r="E442" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F442" s="13">
         <v>447</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
         <v>438</v>
       </c>
       <c r="B443" s="9" t="s">
         <v>1319</v>
       </c>
       <c r="C443" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="D443" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="E443" s="5">
         <v>0</v>
       </c>
       <c r="F443" s="13">
         <v>238</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
         <v>439</v>
       </c>
       <c r="B444" s="9" t="s">
         <v>1322</v>
       </c>
       <c r="C444" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="D444" s="5" t="s">
         <v>1324</v>
       </c>
       <c r="E444" s="5">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="F444" s="13">
         <v>274</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
         <v>440</v>
       </c>
       <c r="B445" s="9" t="s">
         <v>1325</v>
       </c>
       <c r="C445" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="D445" s="5" t="s">
         <v>1327</v>
       </c>
       <c r="E445" s="5">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="F445" s="13">
         <v>310</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6">
+      <c r="A446" s="4">
+        <v>441</v>
+      </c>
+      <c r="B446" s="9" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C446" s="6" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D446" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E446" s="5">
+        <v>27</v>
+      </c>
+      <c r="F446" s="13">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6">
+      <c r="A447" s="4">
+        <v>442</v>
+      </c>
+      <c r="B447" s="9" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C447" s="6" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D447" s="5" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E447" s="5">
+        <v>27</v>
+      </c>
+      <c r="F447" s="13">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6">
+      <c r="A448" s="4">
+        <v>443</v>
+      </c>
+      <c r="B448" s="9" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C448" s="6" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D448" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E448" s="5">
+        <v>120</v>
+      </c>
+      <c r="F448" s="13">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6">
+      <c r="A449" s="4">
+        <v>444</v>
+      </c>
+      <c r="B449" s="9" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C449" s="6" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D449" s="5" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E449" s="5"/>
+      <c r="F449" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6">
+      <c r="A450" s="4">
+        <v>445</v>
+      </c>
+      <c r="B450" s="9" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C450" s="6" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D450" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E450" s="5"/>
+      <c r="F450" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6">
+      <c r="A451" s="4">
+        <v>446</v>
+      </c>
+      <c r="B451" s="9" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C451" s="6" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D451" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E451" s="5"/>
+      <c r="F451" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6">
+      <c r="A452" s="4">
+        <v>447</v>
+      </c>
+      <c r="B452" s="9" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C452" s="6" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D452" s="5" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E452" s="5"/>
+      <c r="F452" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6">
+      <c r="A453" s="4">
+        <v>448</v>
+      </c>
+      <c r="B453" s="9" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C453" s="6" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D453" s="5" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E453" s="5"/>
+      <c r="F453" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6">
+      <c r="A454" s="4">
+        <v>449</v>
+      </c>
+      <c r="B454" s="9" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C454" s="6" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D454" s="5" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E454" s="5"/>
+      <c r="F454" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6">
+      <c r="A455" s="4">
+        <v>450</v>
+      </c>
+      <c r="B455" s="9" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C455" s="6" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D455" s="5" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E455" s="5"/>
+      <c r="F455" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6">
+      <c r="A456" s="4">
+        <v>451</v>
+      </c>
+      <c r="B456" s="9" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C456" s="6" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D456" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E456" s="5"/>
+      <c r="F456" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="457" spans="1:6">
+      <c r="A457" s="4">
+        <v>452</v>
+      </c>
+      <c r="B457" s="9" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C457" s="6" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D457" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E457" s="5"/>
+      <c r="F457" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="458" spans="1:6">
+      <c r="A458" s="4">
+        <v>453</v>
+      </c>
+      <c r="B458" s="9" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C458" s="6" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D458" s="5" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E458" s="5"/>
+      <c r="F458" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6">
+      <c r="A459" s="4">
+        <v>454</v>
+      </c>
+      <c r="B459" s="9" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C459" s="6" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D459" s="5" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E459" s="5"/>
+      <c r="F459" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6">
+      <c r="A460" s="4">
+        <v>455</v>
+      </c>
+      <c r="B460" s="9" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C460" s="6" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D460" s="5" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E460" s="5"/>
+      <c r="F460" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="461" spans="1:6">
+      <c r="A461" s="4">
+        <v>456</v>
+      </c>
+      <c r="B461" s="9" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C461" s="6" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D461" s="5" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E461" s="5"/>
+      <c r="F461" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6">
+      <c r="A462" s="4">
+        <v>457</v>
+      </c>
+      <c r="B462" s="9" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C462" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D462" s="5" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E462" s="5"/>
+      <c r="F462" s="13">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -13672,50 +14137,67 @@
     <hyperlink ref="D421" r:id="rId_hyperlink_416"/>
     <hyperlink ref="D422" r:id="rId_hyperlink_417"/>
     <hyperlink ref="D423" r:id="rId_hyperlink_418"/>
     <hyperlink ref="D424" r:id="rId_hyperlink_419"/>
     <hyperlink ref="D425" r:id="rId_hyperlink_420"/>
     <hyperlink ref="D426" r:id="rId_hyperlink_421"/>
     <hyperlink ref="D427" r:id="rId_hyperlink_422"/>
     <hyperlink ref="D428" r:id="rId_hyperlink_423"/>
     <hyperlink ref="D429" r:id="rId_hyperlink_424"/>
     <hyperlink ref="D430" r:id="rId_hyperlink_425"/>
     <hyperlink ref="D431" r:id="rId_hyperlink_426"/>
     <hyperlink ref="D432" r:id="rId_hyperlink_427"/>
     <hyperlink ref="D433" r:id="rId_hyperlink_428"/>
     <hyperlink ref="D434" r:id="rId_hyperlink_429"/>
     <hyperlink ref="D435" r:id="rId_hyperlink_430"/>
     <hyperlink ref="D436" r:id="rId_hyperlink_431"/>
     <hyperlink ref="D437" r:id="rId_hyperlink_432"/>
     <hyperlink ref="D438" r:id="rId_hyperlink_433"/>
     <hyperlink ref="D439" r:id="rId_hyperlink_434"/>
     <hyperlink ref="D440" r:id="rId_hyperlink_435"/>
     <hyperlink ref="D441" r:id="rId_hyperlink_436"/>
     <hyperlink ref="D442" r:id="rId_hyperlink_437"/>
     <hyperlink ref="D443" r:id="rId_hyperlink_438"/>
     <hyperlink ref="D444" r:id="rId_hyperlink_439"/>
     <hyperlink ref="D445" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D450" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D451" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D453" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D454" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="D457" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="D458" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="D459" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="D460" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="D461" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_457"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>